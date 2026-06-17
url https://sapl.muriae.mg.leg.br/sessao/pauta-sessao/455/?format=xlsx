--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="101">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 93 de 2026</t>
   </si>
   <si>
@@ -252,90 +252,114 @@
   <si>
     <t>INDICAÇÃO nº 471 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO a Exma. SRA. Patrici de Paula Coelho Pedrosa, Diretora Geral do Demsur, para que sejam tomadas providências quanto à realização de capina e limpeza na Rua José Antônio Amaro, localizada no bairro José Cirilo.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 472 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO a Exma. SRA. Patrici de Paula Coelho Pedrosa, Diretora Geral do Demsur, solicitando, com urgência, a realização de melhorias no sistema de drenagem pluvial da Avenida Silvério Campos, nas proximidades do número 444.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 473 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. Maurício José Carneiro, Secretário Municipal de Obras Públicas, para que sejam tomadas providências quanto à avaliação e recuperação estrutural do trecho que compreende a região do Lourenço até o bairro Santana.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 474 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO à Secretaria Municipal de Agricultura / Obras, considerando a competência administrativa, para que sejam adotadas as providências necessárias visando à manutenção completa das estradas da região da Capetinga, incluindo: Estrada da Capetinga, Estrada da Usina Capetinga e Estrada do Clube dos Bancários.</t>
   </si>
   <si>
+    <t>INDICAÇÃO nº 475 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao DEMSUR / Secretaria de Meio Ambiente, considerando a competência administrativa, para que sejam adotadas as providências necessárias visando à retirada de galhos acumulados nos fundos da Rua 7 de Setembro com a Rua Eduardo Braga, no bairro Gaspar.</t>
+  </si>
+  <si>
     <t>MOÇÃO nº 56 de 2026</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Ilma. Sra. MARIA GUILHERMINA DE SOUZA.</t>
   </si>
   <si>
     <t>MOÇÃO nº 57 de 2026</t>
   </si>
   <si>
     <t>VEREADOR AFONSO DA SAÚDE,VEREADOR CHRISTIAN TANUS BAHIA</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. José Severino Ferreira.</t>
   </si>
   <si>
+    <t>REPRESENTAÇÃO nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Iniciativa Popular - População</t>
+  </si>
+  <si>
+    <t>Representação com Denúncia para perda de Mandato de Vereador por prática de atos de corrupção e de improbidade administrativa</t>
+  </si>
+  <si>
+    <t>Parecer das Comissões</t>
+  </si>
+  <si>
     <t>REPRESENTAÇÃO nº 17 de 2026</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO, a fim de solicitar providências urgentes quanto à implantação de redutores de velocidade (quebra-molas), readequação e reposicionamento dos radares na BR-116, especialmente no trevo de acesso ao bairro Gaspar.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 103 de 2026</t>
   </si>
   <si>
-    <t>VEREADOR LEO PEREIRA</t>
+    <t>VEREADORA IVONETE LACERDA,VEREADOR LEO PEREIRA</t>
   </si>
   <si>
     <t>PL Substitutivo ao PL98 “Altera dispositivos da Lei Municipal nº 6.285/2021 e dá outras providências”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 104 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 105 de 2026</t>
+  </si>
+  <si>
+    <t>Altera o Anexo X da Lei Complementar n.º 4.183, de 28 de dezembro de 2011.</t>
   </si>
   <si>
     <t>VETO nº 8 de 2026</t>
   </si>
   <si>
     <t>Veto ao PL 84/2026</t>
   </si>
   <si>
     <t>Veto Protocolado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -636,51 +660,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="60.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1272,685 +1296,765 @@
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>13831</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
       <c r="C31" t="s">
         <v>74</v>
       </c>
       <c r="D31" t="s">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>75</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>13809</v>
+        <v>13833</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>13823</v>
+        <v>13809</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" t="s">
+        <v>78</v>
+      </c>
+      <c r="D33" t="s">
         <v>79</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>13810</v>
+        <v>13823</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>83</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>13814</v>
+        <v>13613</v>
       </c>
       <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" t="s">
         <v>84</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>85</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>86</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>13826</v>
+        <v>13810</v>
       </c>
       <c r="B36" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>13815</v>
+        <v>13814</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="E37" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F37" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>13803</v>
+        <v>13826</v>
       </c>
       <c r="B38" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>13804</v>
+        <v>13832</v>
       </c>
       <c r="B39" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>13805</v>
+        <v>13815</v>
       </c>
       <c r="B40" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>13806</v>
+        <v>13803</v>
       </c>
       <c r="B41" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s">
         <v>27</v>
       </c>
       <c r="E41" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>13807</v>
+        <v>13804</v>
       </c>
       <c r="B42" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D42" t="s">
         <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>13808</v>
+        <v>13805</v>
       </c>
       <c r="B43" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
         <v>27</v>
       </c>
       <c r="E43" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>13811</v>
+        <v>13806</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D44" t="s">
         <v>27</v>
       </c>
       <c r="E44" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>13812</v>
+        <v>13807</v>
       </c>
       <c r="B45" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C45" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D45" t="s">
         <v>27</v>
       </c>
       <c r="E45" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>13813</v>
+        <v>13808</v>
       </c>
       <c r="B46" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C46" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D46" t="s">
         <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>13816</v>
+        <v>13811</v>
       </c>
       <c r="B47" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C47" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D47" t="s">
         <v>27</v>
       </c>
       <c r="E47" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>13817</v>
+        <v>13812</v>
       </c>
       <c r="B48" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>13818</v>
+        <v>13813</v>
       </c>
       <c r="B49" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C49" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>13819</v>
+        <v>13816</v>
       </c>
       <c r="B50" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C50" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D50" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>13820</v>
+        <v>13817</v>
       </c>
       <c r="B51" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C51" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D51" t="s">
         <v>21</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>13821</v>
+        <v>13818</v>
       </c>
       <c r="B52" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C52" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>13822</v>
+        <v>13819</v>
       </c>
       <c r="B53" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C53" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D53" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>13824</v>
+        <v>13820</v>
       </c>
       <c r="B54" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C54" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D54" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>13825</v>
+        <v>13821</v>
       </c>
       <c r="B55" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C55" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D55" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>13827</v>
+        <v>13822</v>
       </c>
       <c r="B56" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C56" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D56" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E56" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>13828</v>
+        <v>13824</v>
       </c>
       <c r="B57" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D57" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E57" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>13829</v>
+        <v>13825</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C58" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D58" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>13830</v>
+        <v>13827</v>
       </c>
       <c r="B59" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C59" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>13831</v>
+        <v>13828</v>
       </c>
       <c r="B60" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C60" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>13809</v>
+        <v>13829</v>
       </c>
       <c r="B61" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C61" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="D61" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>13823</v>
+        <v>13830</v>
       </c>
       <c r="B62" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C62" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D62" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
+        <v>13831</v>
+      </c>
+      <c r="B63" t="s">
+        <v>90</v>
+      </c>
+      <c r="C63" t="s">
+        <v>74</v>
+      </c>
+      <c r="D63" t="s">
+        <v>27</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
+      </c>
+      <c r="F63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>13833</v>
+      </c>
+      <c r="B64" t="s">
+        <v>90</v>
+      </c>
+      <c r="C64" t="s">
+        <v>76</v>
+      </c>
+      <c r="D64" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" t="s">
+        <v>77</v>
+      </c>
+      <c r="F64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>13809</v>
+      </c>
+      <c r="B65" t="s">
+        <v>90</v>
+      </c>
+      <c r="C65" t="s">
+        <v>78</v>
+      </c>
+      <c r="D65" t="s">
+        <v>79</v>
+      </c>
+      <c r="E65" t="s">
+        <v>80</v>
+      </c>
+      <c r="F65" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>13823</v>
+      </c>
+      <c r="B66" t="s">
+        <v>90</v>
+      </c>
+      <c r="C66" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" t="s">
+        <v>82</v>
+      </c>
+      <c r="E66" t="s">
+        <v>83</v>
+      </c>
+      <c r="F66" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
         <v>13810</v>
       </c>
-      <c r="B63" t="s">
-[...11 lines deleted...]
-      <c r="F63" t="s">
+      <c r="B67" t="s">
+        <v>90</v>
+      </c>
+      <c r="C67" t="s">
+        <v>88</v>
+      </c>
+      <c r="D67" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" t="s">
+        <v>89</v>
+      </c>
+      <c r="F67" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">