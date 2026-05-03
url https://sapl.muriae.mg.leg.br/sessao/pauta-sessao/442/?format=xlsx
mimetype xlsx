--- v0 (2026-01-31)
+++ v1 (2026-05-03)
@@ -10,111 +10,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1086" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1441" uniqueCount="348">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>PROJETO DE LEI nº 414 de 2025</t>
-[...29 lines deleted...]
-  <si>
     <t>INDICAÇÃO nº 1351 de 2025</t>
   </si>
   <si>
     <t>VEREADORA MUNIK HELENA DA SAUDE</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal Dr. Marcos Guarino de Oliveira e ao Diretor-Geral do DEMSUR, Sr. Alcemar Felizardo, considerando a competência administrativa do órgão, realização de limpeza e capina no escadão localizado no Bairro Inconfidência.</t>
+  </si>
+  <si>
+    <t>Proposição Encaminhada p/ apresentação em Plenário</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 1352 de 2025</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal de Muriaé, Dr. Marcos Guarino de Oliveira, e à Secretaria Municipal de Obras, à manutenção do asfalto que apresenta processo de erosão na Rua Floresta, localizada no Bairro São Joaquim.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 1353 de 2025</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal Dr. Marcos Guarino de Oliveira e ao Diretor-Geral do DEMSUR, Sr. Alcemar Felizardo, considerando a competência administrativa do órgão, a adoção de providências para a realização de limpeza e manutenção da pracinha localizada na parte alta do Bairro Gaspar.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 1354 de 2025</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal Dr. Marcos Guarino de Oliveira e ao Secretário Municipal de Meio Ambiente, para que seja realizada a poda de árvores no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 1355 de 2025</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal Dr. Marcos Guarino de Oliveira e ao Diretor-Geral do DEMSUR, Sr. Alcemar Felizardo, considerando a competência administrativa do órgão, a realização do serviço de cata-treco nos bairros Santa Luzia e Safira.</t>
   </si>
@@ -650,50 +622,207 @@
   <si>
     <t>INDICAÇÃO nº 78 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Diretor Geral do Departamento Municipal de Saneamento Urbano (DEMSUR), Sr. Alcemar Felizardo de Oliveira Junior, solicitando a realização dos serviços de CAPINA E LIMPEZA GERAL na Praça do Bairro São Francisco.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 79 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Prefeito Municipal, Dr. Marcos Guarino de Oliveira, bem como ao Secretário Municipal de Obras, Sr. Jorge Feres Filho, para que promovam a reforma, manutenção e adequação da calçada destinada à prática de caminhada e corrida, situada na BR-356, no trecho compreendido entre a concessionária Chevrolet e a AABB, neste Município.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 80 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO a Secretária Municipal de Meio Ambiente e Sustentabilidade, Sra. Adriana Aparecida de Moraes Ribeiro, solicitando a realização de PODA DE ÁRVORES (totalizando 2 unidades) na Rua Fernando Costa, em frente ao nº 65, no bairro Augusto de Abreu.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 81 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Diretor Geral do Departamento Municipal de Saneamento Urbano (DEMSUR), Sr. Alcemar Felizardo de Oliveira Junior, solicitando a realização dos serviços de CAPINA E LIMPEZA GERAL na Praça do Bairro João XXIII.</t>
   </si>
   <si>
+    <t>INDICAÇÃO nº 82 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito que seja em caminhada a presente indicação ao Exmo. Sr. Genir Carneiro da Rocha, DIRETOR DO DEMUTTRAN, solicitar a devida demarcação e sinalização renovação das pinturas nas faixas de Pedestres e "quebra-molas" (lombadas físicas) no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 83 de 2026</t>
+  </si>
+  <si>
+    <t>indicação ao Ilmo. Sr. Alcemar Felizardo de Oliveira Júnior, Diretor Geral do Departamento Municipal de Saneamento Urbano – DEMSUR e Ilma. Srª Adriana Aparecida de Morais Ribeiro Secretaria Municipal de Meio Ambiente E Sustentabilidade, solicitando realização podas de árvores e capina Rua Santo Antônio (Proximidades da Quadra) - Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Ilustríssimo Diretor Geral do DEMSUR, Alcemar Felizardo de Oliveira Junior, para que sejam adotadas providências urgentes para reparo e regularização da rede de esgoto na Rua Francisco Antunes Pimentel, nº 58, Distrito de Itamuri, localidade conhecida como “Rua Nova”.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à Ilma. Sra. Adriana Aparecida de Morais Ribeiro, Secretária Municipal de Meio Ambiente e Sustentabilidade, com a solicitação de que seja realizada com urgência a poda das árvores existentes na Rua Padre Arnaldo Geerts,  Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à Ilma. Sra. Adriana Aparecida de Morais Ribeiro, Secretária Municipal de Meio Ambiente e Sustentabilidade, com a solicitação de que seja realizada com urgência à poda da árvore existente na Rua Benedito Chaves da Cunha em frente ao nº 135, Bairro Cardoso de Melo.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Diretor-Geral do Departamento Municipal de Saneamento Urbano – DEMSUR, Sr. Alcemar Felizardo de Oliveira Júnior, solicitando a realização de limpeza da praça principal do Bairro Porto Belo.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 88 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO _x000D_
+ao Exmo. SR. Alcemar Felizardo de Oliveira Junior, Diretor Geral do Demsur, para _x000D_
+instalação de caçambas de lixo em pontos estratégicos da cidade de Muriaé.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 89 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO a Exma. SRA. Adriana Aparecida de Morais Ribeiro, _x000D_
+Secretária Municipal do Meio Ambiente solicitar a realização de poda das árvores _x000D_
+localizadas na Rua José Nelson Carneiro de Melo, próximo ao número 240 no bairro _x000D_
+Cardoso de Melo.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 90 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Exmo. SR. Alcemar Felizardo de Oliveira Junior, Diretor _x000D_
+Geral do Demsur, solicitar providências quanto à realização de capina e limpeza na _x000D_
+comunidade Patrimônio dos Carneiros</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 91 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Ex. SR. Fernando Trota Levati, Secretário Municipal da _x000D_
+Agricultura, solicitar que providencie, com urgência, a realização de serviços de _x000D_
+manutenção na estrada da Ponte Negra.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 92 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO a Exma. SRA. Adriana Aparecida de Morais Ribeiro, _x000D_
+Secretária Municipal do Meio Ambiente solicitar a realização de poda da árvore na _x000D_
+rua São Dimas próximo ao número 425, no bairro Dornelas.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 93 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Ex. SR. Fernando Trota Levati, Secretário Municipal da _x000D_
+Agricultura, solicitar manutenção urgente na estrada no sentido Chico Dama, com _x000D_
+destino a Monte Alto, especificamente na segunda ponte localizada no Macuco.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 94 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Exmo. SR. Alcemar Felizardo de Oliveira Junior, Diretor _x000D_
+Geral do Demsur, solicitando a troca da tubulação de esgoto localizada atrás das _x000D_
+casas da Rua José Amaro, no bairro José Cirilo, tendo em vista que a rede existente _x000D_
+é antiga e se encontra em condições precárias.</t>
+  </si>
+  <si>
+    <t>Protocolado</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 95 de 2026</t>
+  </si>
+  <si>
+    <t>VEREADORA CASSIA RIBEIRO</t>
+  </si>
+  <si>
+    <t>Rampa de acesso na calçada que liga a via saúde a Gávea.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 96 de 2026</t>
+  </si>
+  <si>
+    <t>VEREADOR DR. GERSON VARELLA</t>
+  </si>
+  <si>
+    <t>Indicação ao Prefeito Municipal, com a solicitação de que providencie um credenciamento para clínicas veterinárias poderem fazer o exercício de castração junto ao castra móvel.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 97 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à Secretaria Municipal de Agricultura, considerando a competência administrativa, para que sejam adotadas as providências necessárias visando ao saibramento da via, passagem de máquina, tampagem de buracos e viabilização de melhorias na Estrada do Ivaí.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 98 de 2026</t>
+  </si>
+  <si>
+    <t>indicação ao Demsur, solicitando a capina e limpeza dos cemitérios senhor do Bonfim e Jardim da Paz.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à Secretaria Municipal de Agricultura, considerando a competência administrativa, para que sejam adotadas as providências necessárias visando à manutenção e melhoria da Estrada do Rodolfo.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 100 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação a Demsur Solicitando reiterados pedidos de moradores.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 101 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Ex. SR. Fernando Trota Levati, Secretário Municipal da _x000D_
+Agricultura, solicitar que providencie, com urgência, a colocação de saibro no _x000D_
+trecho conhecido como “estrada da carioca”, 2 km acima do distrito de São _x000D_
+Fernando.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 102 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à Secretaria Municipal de Obras, considerando a competência administrativa, para que sejam adotadas as providências necessárias visando à solução dos problemas existentes na Estrada do Rodolfo.</t>
+  </si>
+  <si>
     <t>MOÇÃO nº 301 de 2025</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à ELIAS ALVES MAXIMIANO, segurança que atua em shopping center no município de Muriaé, em reconhecimento à sua ação rápida, corajosa e exemplar diante de um grave episódio de violência ocorrido recentemente no centro da cidade.</t>
   </si>
   <si>
     <t>MOÇÃO nº 1 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR a os familiares do Sr. Rogério de Oliveira Santos, pelo seu falecimento ocorrido no_x000D_
 dia 12 de janeiro de 2026.</t>
   </si>
   <si>
     <t>MOÇÃO nº 2 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Senhor MAGNO GUEDES LEANDRO JUNIOR, amplamente conhecido como “Chefe Guedes”, em reconhecimento à sua relevante trajetória profissional, à dedicação à gastronomia e à contribuição prestada ao fortalecimento social, cultural e econômico do Município de Muriaé.</t>
   </si>
   <si>
     <t>MOÇÃO nº 3 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS SAMUEL NETO JARDIM, carinhosamente conhecido como Samuca, em reconhecimento à sua notável trajetória no esporte, às conquistas já alcançadas no jiu-jitsu e, sobretudo, ao exemplo de superação, disciplina e inclusão que representa, mesmo em tão tenra idade.</t>
   </si>
   <si>
@@ -716,50 +845,56 @@
     <t>MOÇÃO DE PESAR pelo falecimento do senhor JOÃO SCARABELLI FILHO.</t>
   </si>
   <si>
     <t>MOÇÃO nº 7 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ILMO. SR. ÉDER DA SILVA, FUNCIONÁRIO DO SETOR DIVISÃO DE LIMPEZA URBANA (DLU) DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO – DEMSUR.</t>
   </si>
   <si>
     <t>MOÇÃO nº 8 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de MANOEL MESSIAS DE SOUZA (NININHO SAPATEIRO), pelo seu falecimento ocorrido no dia 25 de janeiro do ano corrente</t>
   </si>
   <si>
     <t>MOÇÃO nº 9 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Sr. Paulo Sérgio Machado Salviano, popularmente conhecido como Paulinho, em reconhecimento à sua trajetória de vida, à sua liderança comunitária e ao relevante trabalho social, cultural e humano desenvolvido em favor da coletividade muriaeense.</t>
   </si>
   <si>
     <t>MOÇÃO nº 10 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Sr. CARLOS HENRIQUE MARTINE FRANCISCO, artisticamente conhecido como Agostinho, em reconhecimento à sua destacada trajetória artística, à excelência técnica de seu trabalho e à relevante contribuição que vem prestando ao fortalecimento e à qualificação do Carnaval muriaeense.</t>
+  </si>
+  <si>
+    <t>MOÇÃO nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de pesar, aos familiares do Sr Sebastião Rodrigues da Silva.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 1 de 2026</t>
   </si>
   <si>
     <t>Requerimento ao Codema para que informe os cortes de duas árvores da Rua São Pedro.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 2 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTRAN,</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 3 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO à Ilma. Sra. Luiza Agostini de Andrade, Secretaria Municipal de Saúde, com a solicitação de que seja realizado a aquisição de um veículo (van de porte médio) destinado exclusivamente ao transporte de pacientes residentes nos Distrito de Vermelho, Nova Muriaé, Vermelho II e Distrito de Pirapanema.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 4 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas e Urbanismo.</t>
   </si>
@@ -779,86 +914,151 @@
     <t>REQUERIMENTO ao Exmo. Sr. Alcemar Felizardo de Oliveira Júnior, _x000D_
 Diretor Geral do Demsur</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 7 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Setor de Endemias para que seja encaminhado a _x000D_
 esse gabinete informações referentes ao planejamento das ações de combate à _x000D_
 dengue em nosso município.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 8 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO a secretária de Meio Ambiente Exma. Sra. Adriana _x000D_
 Aparecida de Morais Ribeiro</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 9 de 2026</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA PÚBLICA, na pessoa do Sr. Francisco de Assis de Souza Júnior</t>
   </si>
   <si>
+    <t>REQUERIMENTO nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre a vigilância sanitária de Muriaé.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO a Exma. Sra. Vanessa Magalhães secretária do _x000D_
+Desenvolvimento Social</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO a Farmácia Municipal para que envie a esse gabinete as _x000D_
+informações detalhadas acerca dos medicamentos atualmente disponibilizados _x000D_
+pela Farmácia Municipal de Muriaé, incluindo, a relação completa dos itens _x000D_
+ofertados à população.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER, após ouvido o Plenário, que seja encaminhado expediente ao Senhor Prefeito Municipal e ao Ilustríssimo Senhor Diretor do Departamento Municipal de Trânsito – DEMUTTRAN, para que prestem os esclarecimentos e informações a seguir relacionados._x000D_
+CONSIDERANDO que foi verificada a instalação de placa de sinalização viária indicando local destinado a “Embarque e Desembarque” em via pública localizada à Rua Princesa Isabel, neste município;</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER, após ouvido o Plenário, que seja encaminhado expediente ao Senhor Prefeito Municipal e à Secretária Municipal de Saúde, para que prestem as informações abaixo descritas, em formato técnico-administrativo padronizado, referentes à totalidade dos profissionais médicos vinculados à rede pública municipal de saúde, independentemente da natureza do vínculo.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Requerer informações oficiais, detalhadas, técnicas e devidamente comprovadas acerca do andamento da obra de reforma e ampliação do Hospital São Paulo (HSP), tendo em vista a relevância estratégica desta unidade hospitalar para o atendimento da população muriaeense e de toda a microrregião.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Requerimento ao Prefeito Municipal, Dr. Marcos Guarino de Oliveira, e à Secretária Municipal de Saúde, Sra. Luiza Agostini, para que prestem informações oficiais, completas, detalhadas e devidamente comprovadas acerca das ações desenvolvidas e programadas pela Secretaria Municipal de Saúde, especialmente no que se refere à realização de cirurgias, exames, mutirões e programações oficiais executadas ou previstas, inclusive aquelas realizadas aos finais de semana.</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER, após ouvido o Plenário, que seja encaminhado expediente ao Departamento Municipal de Trânsito – DEMUTRAN, solicitando as providências e informações</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Departamento Municipal de Trânsito – DEMUTRAN, o qual tratava da necessidade de modernização do sistema de estacionamento rotativo do município de Muriaé, atualmente operado pela empresa denominada Área Azul.</t>
+  </si>
+  <si>
     <t>REPRESENTAÇÃO nº 1 de 2026</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO ao Exmo. Sr. Wilson Batista, Deputado Estadual, com a solicitação que possa viabilizar recursos voltados à construção de um calçadão com iluminação de LED na entrada do Distrito de Vermelho e da Nova Muriaé.</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO nº 2 de 2026</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO ao Exmo. Sr. Wilson Batista, Deputado Estadual, com a solicitação que interceda junto aos órgãos competentes melhorias URGENTES em infraestrutura e segurança viária na BR-356 estrada que liga Muriaé-MG aos distritos de Vermelho e Pirapanema.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 1 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de competência municipal em doação voluntária de sangue e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 2 de 2026</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1º da Lei nº 6.851, de 17 de novembro de 2023, para reconhecer a pessoa com visão monocular como pessoa com deficiência sensorial do tipo visual, para todos os efeitos legais.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 3 de 2026</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “BIKE LEGAL” NO MUNICÍPIO DE MURIAÉ, ESTADO DE MINAS GERAIS, ESTABELECE DIRETRIZES PARA O USO SEGURO E RESPONSÁVEL DE BICICLETAS ELÉTRICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 4 de 2026</t>
   </si>
   <si>
+    <t>Prefeito Marcos Guarino de Oliveira - Prefeito</t>
+  </si>
+  <si>
     <t>Dispõe sobre a implantação e regulamentação da Política Municipal de Incentivo aos Atletas/paratletas denominada programa bolsa atleta/paratleta no âmbito do município de Muriaé, estabelecendo critérios de elegibilidade, gestão, fiscalização e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 5 de 2026</t>
   </si>
   <si>
     <t>“Disciplina o regime de emprego público na Administração direta, autárquica e fundacional do Poder Executivo Municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 6 de 2026</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO EM SAÚDE COM QR CODE, NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE – SUS, PARA PESSOAS COM DOENÇAS CRÔNICAS, RARAS E CONDIÇÕES DE SAÚDE PERMANENTES NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 9 de 2026</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a implementação de políticas públicas de conscientização acerca dos riscos do sharenting no âmbito do Município de Muriaé e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 10 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 7.522, de 03 de dezembro de 2025, que institui o Título Honorífico “Padre Tiago – Mérito da Solidariedade e Serviço Social”, cria o Dia Municipal do Pró-Moradia Padre Tiago e dá outras providências.</t>
@@ -870,81 +1070,135 @@
     <t>Institui o Dia Municipal dos “Guardiões da Ordem e da Paz Muriaeense” no âmbito do Município de Muriaé e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 12 de 2026</t>
   </si>
   <si>
     <t>Institui o Título Honorífico “Guardião da Ordem e da Paz Muriaeense” a ser concedido pela Câmara Municipal de Muriaé a Polícia Militar, Corpo de Bombeiros Militar, Polícia Civil, Polícia Rodoviária Federal, Polícia Federal, Forças Armadas e demais integrantes da Segurança Pública aposentados ou da reserva, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 13 de 2026</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À PESSOA COM FIBROMIALGIA, SÍNDROME DA FADIGA CRÔNICA, SÍNDROME COMPLEXA DE DOR REGIONAL E OUTRAS CONDIÇÕES CORRELATAS, CRIA A CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 15 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei N° 5.108 14 de dezembro 2015,e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 16 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei 6840/2023, que ''Cria o troféu aluno nota 10 no âmbito da Câmara Municipal de Muriaé- MG e dá outras providências".</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>"Altera e acrescenta dispositivos à Lei nº 7.466/2025, para dispor sobre a apreensão definitiva e destinação adequada de escapamentos automotivos irregulares ou adulterados, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Muriaé a firmar convênio com a Associação de Permissionários do Mercado Municipal Jorge Féres e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto Encaminhado para Leitura em Plenário</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre a Responsabilização Financeira do Autor de Maus-Tratos a Animais Pelos Custos Veterinários Decorrentes de Resgate , Tratamento e Recuperação no âmbito do Município de Muriaé</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>Proposição Aprovada</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 73 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Ilustríssimo Diretor-Geral do DEMSUR – Departamento Municipal de Saneamento Urbano, Sr. Alcemar Felizardo de Oliveira Junior, solicitando a realização de CAPINA E LIMPEZA GERAL em toda a extensão do Bairro Planalto.</t>
   </si>
   <si>
     <t>EMENDA nº 1 de 2026</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 422/2025_x000D_
 O Vereador abaixo assinado, com fundamento no inciso II do Art. 18 do Regimento Interno desta Casa Legislativa, satisfeitas as formalidades vigentes, vem apresentar a presente EMENDA ADITIVA AO PROJETO DE LEI N.º 422/2025, para prever a aplicação de multa administrativa no âmbito das Leis Municipais nº 5.953/2020 e nº 5.780/2019, no Município de Muriaé:</t>
   </si>
   <si>
     <t>EMENDA nº 2 de 2026</t>
   </si>
   <si>
     <t>VEREADOR REV. WILSON REIS</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 422/2025.</t>
   </si>
   <si>
-    <t>EMENDA nº 3 de 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>EMENDA nº 4 de 2026</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 422/2025.</t>
+  </si>
+  <si>
+    <t>EMENDA nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva à Emenda nº 05/2026 ao Projeto de Lei nº 04/2026</t>
+  </si>
+  <si>
+    <t>EMENDA nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Emenda ao PL 422/2025.</t>
+  </si>
+  <si>
+    <t>EMENDA nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Emenda n° 1 ao projeto de lei 15/2026</t>
+  </si>
+  <si>
+    <t>Emenda Protocolada</t>
+  </si>
+  <si>
+    <t>EMENDA nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>EMENDA 01 MODIFICATIVA E ADITIVA AO PROJETO DE LEI Nº 418/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1236,4402 +1490,5822 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F217"/>
+  <dimension ref="A1:F288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>13042</v>
+        <v>13077</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>13052</v>
+        <v>13078</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>13067</v>
+        <v>13079</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>13077</v>
+        <v>13080</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>13078</v>
+        <v>13081</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>13079</v>
+        <v>13082</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>13080</v>
+        <v>13085</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>13081</v>
+        <v>13086</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>13082</v>
+        <v>13087</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>13085</v>
+        <v>13096</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>13086</v>
+        <v>13097</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>13087</v>
+        <v>13098</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>13096</v>
+        <v>13099</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>13097</v>
+        <v>13100</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>13098</v>
+        <v>13101</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>13099</v>
+        <v>13102</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>13100</v>
+        <v>13103</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>13101</v>
+        <v>13104</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>13102</v>
+        <v>13106</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>13103</v>
+        <v>13107</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>13104</v>
+        <v>13108</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
         <v>53</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>13106</v>
+        <v>13112</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
         <v>55</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>13107</v>
+        <v>13116</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
       <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" t="s">
         <v>58</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>13108</v>
+        <v>13117</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" t="s">
         <v>60</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>13112</v>
+        <v>13118</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>13116</v>
+        <v>13119</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E27" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>13117</v>
+        <v>13122</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
         <v>66</v>
       </c>
       <c r="E28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>13118</v>
+        <v>13124</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
         <v>70</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>13119</v>
+        <v>13127</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
       <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>13122</v>
+        <v>13128</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
       <c r="C31" t="s">
         <v>74</v>
       </c>
       <c r="D31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" t="s">
         <v>75</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>13124</v>
+        <v>13130</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" t="s">
         <v>77</v>
       </c>
-      <c r="D32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>13127</v>
+        <v>13133</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>13128</v>
+        <v>13135</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D34" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>13130</v>
+        <v>13136</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>13133</v>
+        <v>13137</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>13135</v>
+        <v>13138</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D37" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>13136</v>
+        <v>13139</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E38" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>13137</v>
+        <v>13140</v>
       </c>
       <c r="B39" t="s">
         <v>6</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E39" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>13138</v>
+        <v>13141</v>
       </c>
       <c r="B40" t="s">
         <v>6</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F40" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>13139</v>
+        <v>13142</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F41" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>13140</v>
+        <v>13143</v>
       </c>
       <c r="B42" t="s">
         <v>6</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D42" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="F42" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>13141</v>
+        <v>13144</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D43" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E43" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F43" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>13142</v>
+        <v>13145</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>13143</v>
+        <v>13146</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D45" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E45" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>13144</v>
+        <v>13148</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D46" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F46" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>13145</v>
+        <v>13155</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
       <c r="C47" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="E47" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F47" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>13146</v>
+        <v>13156</v>
       </c>
       <c r="B48" t="s">
         <v>6</v>
       </c>
       <c r="C48" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="E48" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F48" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>13148</v>
+        <v>13157</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D49" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="E49" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F49" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>13155</v>
+        <v>13166</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D50" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F50" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>13156</v>
+        <v>13167</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>
       </c>
       <c r="C51" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D51" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F51" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>13157</v>
+        <v>13168</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="D52" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F52" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>13166</v>
+        <v>13169</v>
       </c>
       <c r="B53" t="s">
         <v>6</v>
       </c>
       <c r="C53" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D53" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F53" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>13167</v>
+        <v>13172</v>
       </c>
       <c r="B54" t="s">
         <v>6</v>
       </c>
       <c r="C54" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D54" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="E54" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F54" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>13168</v>
+        <v>13174</v>
       </c>
       <c r="B55" t="s">
         <v>6</v>
       </c>
       <c r="C55" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D55" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="E55" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F55" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>13169</v>
+        <v>13175</v>
       </c>
       <c r="B56" t="s">
         <v>6</v>
       </c>
       <c r="C56" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D56" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="E56" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F56" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>13172</v>
+        <v>13176</v>
       </c>
       <c r="B57" t="s">
         <v>6</v>
       </c>
       <c r="C57" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D57" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F57" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>13174</v>
+        <v>13177</v>
       </c>
       <c r="B58" t="s">
         <v>6</v>
       </c>
       <c r="C58" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E58" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F58" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>13175</v>
+        <v>13178</v>
       </c>
       <c r="B59" t="s">
         <v>6</v>
       </c>
       <c r="C59" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D59" t="s">
+        <v>124</v>
+      </c>
+      <c r="E59" t="s">
         <v>133</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>13176</v>
+        <v>13179</v>
       </c>
       <c r="B60" t="s">
         <v>6</v>
       </c>
       <c r="C60" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D60" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E60" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F60" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>13177</v>
+        <v>13180</v>
       </c>
       <c r="B61" t="s">
         <v>6</v>
       </c>
       <c r="C61" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D61" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E61" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="F61" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>13178</v>
+        <v>13181</v>
       </c>
       <c r="B62" t="s">
         <v>6</v>
       </c>
       <c r="C62" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D62" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E62" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F62" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>13179</v>
+        <v>13182</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
       <c r="C63" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D63" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F63" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>13180</v>
+        <v>13183</v>
       </c>
       <c r="B64" t="s">
         <v>6</v>
       </c>
       <c r="C64" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D64" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="E64" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F64" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>13181</v>
+        <v>13184</v>
       </c>
       <c r="B65" t="s">
         <v>6</v>
       </c>
       <c r="C65" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D65" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E65" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F65" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>13182</v>
+        <v>13185</v>
       </c>
       <c r="B66" t="s">
         <v>6</v>
       </c>
       <c r="C66" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D66" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E66" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>13183</v>
+        <v>13186</v>
       </c>
       <c r="B67" t="s">
         <v>6</v>
       </c>
       <c r="C67" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D67" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E67" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F67" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>13184</v>
+        <v>13187</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
       <c r="C68" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D68" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E68" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F68" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>13185</v>
+        <v>13188</v>
       </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
       <c r="C69" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D69" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E69" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="F69" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>13186</v>
+        <v>13189</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
       <c r="C70" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D70" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E70" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="F70" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>13187</v>
+        <v>13190</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D71" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E71" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F71" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>13188</v>
+        <v>13200</v>
       </c>
       <c r="B72" t="s">
         <v>6</v>
       </c>
       <c r="C72" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D72" t="s">
-        <v>133</v>
+        <v>159</v>
       </c>
       <c r="E72" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F72" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>13189</v>
+        <v>13201</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D73" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F73" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>13190</v>
+        <v>13202</v>
       </c>
       <c r="B74" t="s">
         <v>6</v>
       </c>
       <c r="C74" t="s">
+        <v>163</v>
+      </c>
+      <c r="D74" t="s">
+        <v>164</v>
+      </c>
+      <c r="E74" t="s">
         <v>165</v>
       </c>
-      <c r="D74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>13200</v>
+        <v>13206</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
       <c r="C75" t="s">
+        <v>166</v>
+      </c>
+      <c r="D75" t="s">
+        <v>69</v>
+      </c>
+      <c r="E75" t="s">
         <v>167</v>
       </c>
-      <c r="D75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>13201</v>
+        <v>13207</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
       <c r="C76" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D76" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E76" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F76" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>13202</v>
+        <v>13208</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="C77" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D77" t="s">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="E77" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F77" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>13206</v>
+        <v>13209</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D78" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E78" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="F78" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>13207</v>
+        <v>13210</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="C79" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D79" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="E79" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F79" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>13208</v>
+        <v>13211</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
       <c r="C80" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D80" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E80" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F80" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>13209</v>
+        <v>13212</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D81" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E81" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F81" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>13210</v>
+        <v>13224</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
       </c>
       <c r="C82" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D82" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E82" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F82" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>13211</v>
+        <v>13226</v>
       </c>
       <c r="B83" t="s">
         <v>6</v>
       </c>
       <c r="C83" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D83" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="E83" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="F83" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>13212</v>
+        <v>13228</v>
       </c>
       <c r="B84" t="s">
         <v>6</v>
       </c>
       <c r="C84" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D84" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="E84" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F84" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>13083</v>
+        <v>13229</v>
       </c>
       <c r="B85" t="s">
         <v>6</v>
       </c>
       <c r="C85" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D85" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="E85" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="F85" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>13111</v>
+        <v>13230</v>
       </c>
       <c r="B86" t="s">
         <v>6</v>
       </c>
       <c r="C86" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D86" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E86" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>13113</v>
+        <v>13231</v>
       </c>
       <c r="B87" t="s">
         <v>6</v>
       </c>
       <c r="C87" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D87" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E87" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>13114</v>
+        <v>13233</v>
       </c>
       <c r="B88" t="s">
         <v>6</v>
       </c>
       <c r="C88" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D88" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E88" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>13129</v>
+        <v>13235</v>
       </c>
       <c r="B89" t="s">
         <v>6</v>
       </c>
       <c r="C89" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D89" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E89" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>13131</v>
+        <v>13236</v>
       </c>
       <c r="B90" t="s">
         <v>6</v>
       </c>
       <c r="C90" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D90" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="E90" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F90" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>13132</v>
+        <v>13237</v>
       </c>
       <c r="B91" t="s">
         <v>6</v>
       </c>
       <c r="C91" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D91" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="E91" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F91" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>13153</v>
+        <v>13238</v>
       </c>
       <c r="B92" t="s">
         <v>6</v>
       </c>
       <c r="C92" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D92" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="E92" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F92" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>13171</v>
+        <v>13239</v>
       </c>
       <c r="B93" t="s">
         <v>6</v>
       </c>
       <c r="C93" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D93" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="E93" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F93" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>13195</v>
+        <v>13249</v>
       </c>
       <c r="B94" t="s">
         <v>6</v>
       </c>
       <c r="C94" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D94" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E94" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F94" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>13196</v>
+        <v>13251</v>
       </c>
       <c r="B95" t="s">
         <v>6</v>
       </c>
       <c r="C95" t="s">
+        <v>207</v>
+      </c>
+      <c r="D95" t="s">
+        <v>208</v>
+      </c>
+      <c r="E95" t="s">
         <v>209</v>
       </c>
-      <c r="D95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>13126</v>
+        <v>13253</v>
       </c>
       <c r="B96" t="s">
         <v>6</v>
       </c>
       <c r="C96" t="s">
+        <v>210</v>
+      </c>
+      <c r="D96" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E96" t="s">
         <v>212</v>
       </c>
       <c r="F96" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>13147</v>
+        <v>13254</v>
       </c>
       <c r="B97" t="s">
         <v>6</v>
       </c>
       <c r="C97" t="s">
+        <v>214</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" t="s">
+        <v>215</v>
+      </c>
+      <c r="F97" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>13150</v>
+        <v>13255</v>
       </c>
       <c r="B98" t="s">
         <v>6</v>
       </c>
       <c r="C98" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D98" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E98" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F98" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>13151</v>
+        <v>13256</v>
       </c>
       <c r="B99" t="s">
         <v>6</v>
       </c>
       <c r="C99" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D99" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F99" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>13173</v>
+        <v>13257</v>
       </c>
       <c r="B100" t="s">
         <v>6</v>
       </c>
       <c r="C100" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D100" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E100" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F100" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>13191</v>
+        <v>13258</v>
       </c>
       <c r="B101" t="s">
         <v>6</v>
       </c>
       <c r="C101" t="s">
         <v>222</v>
       </c>
       <c r="D101" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E101" t="s">
         <v>223</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>13192</v>
+        <v>13259</v>
       </c>
       <c r="B102" t="s">
         <v>6</v>
       </c>
       <c r="C102" t="s">
         <v>224</v>
       </c>
       <c r="D102" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>225</v>
       </c>
       <c r="F102" t="s">
-        <v>16</v>
+        <v>213</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>13193</v>
+        <v>13083</v>
       </c>
       <c r="B103" t="s">
         <v>6</v>
       </c>
       <c r="C103" t="s">
         <v>226</v>
       </c>
       <c r="D103" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>227</v>
       </c>
       <c r="F103" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>13215</v>
+        <v>13111</v>
       </c>
       <c r="B104" t="s">
         <v>6</v>
       </c>
       <c r="C104" t="s">
         <v>228</v>
       </c>
       <c r="D104" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="E104" t="s">
         <v>229</v>
       </c>
       <c r="F104" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>13149</v>
+        <v>13113</v>
       </c>
       <c r="B105" t="s">
         <v>6</v>
       </c>
       <c r="C105" t="s">
         <v>230</v>
       </c>
       <c r="D105" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="E105" t="s">
         <v>231</v>
       </c>
       <c r="F105" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>13152</v>
+        <v>13114</v>
       </c>
       <c r="B106" t="s">
         <v>6</v>
       </c>
       <c r="C106" t="s">
         <v>232</v>
       </c>
       <c r="D106" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="E106" t="s">
         <v>233</v>
       </c>
       <c r="F106" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>13105</v>
+        <v>13129</v>
       </c>
       <c r="B107" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" t="s">
         <v>234</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
+        <v>47</v>
+      </c>
+      <c r="E107" t="s">
         <v>235</v>
       </c>
-      <c r="D107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>13110</v>
+        <v>13131</v>
       </c>
       <c r="B108" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C108" t="s">
+        <v>236</v>
+      </c>
+      <c r="D108" t="s">
+        <v>159</v>
+      </c>
+      <c r="E108" t="s">
         <v>237</v>
       </c>
-      <c r="D108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>13115</v>
+        <v>13132</v>
       </c>
       <c r="B109" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C109" t="s">
+        <v>238</v>
+      </c>
+      <c r="D109" t="s">
+        <v>57</v>
+      </c>
+      <c r="E109" t="s">
         <v>239</v>
       </c>
-      <c r="D109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>13125</v>
+        <v>13153</v>
       </c>
       <c r="B110" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C110" t="s">
+        <v>240</v>
+      </c>
+      <c r="D110" t="s">
+        <v>66</v>
+      </c>
+      <c r="E110" t="s">
         <v>241</v>
       </c>
-      <c r="D110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>13134</v>
+        <v>13171</v>
       </c>
       <c r="B111" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C111" t="s">
+        <v>242</v>
+      </c>
+      <c r="D111" t="s">
+        <v>52</v>
+      </c>
+      <c r="E111" t="s">
         <v>243</v>
       </c>
-      <c r="D111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>13158</v>
+        <v>13195</v>
       </c>
       <c r="B112" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C112" t="s">
+        <v>244</v>
+      </c>
+      <c r="D112" t="s">
+        <v>47</v>
+      </c>
+      <c r="E112" t="s">
         <v>245</v>
       </c>
-      <c r="D112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>13161</v>
+        <v>13196</v>
       </c>
       <c r="B113" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C113" t="s">
+        <v>246</v>
+      </c>
+      <c r="D113" t="s">
+        <v>47</v>
+      </c>
+      <c r="E113" t="s">
         <v>247</v>
       </c>
-      <c r="D113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>13162</v>
+        <v>13227</v>
       </c>
       <c r="B114" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C114" t="s">
+        <v>248</v>
+      </c>
+      <c r="D114" t="s">
+        <v>159</v>
+      </c>
+      <c r="E114" t="s">
         <v>249</v>
       </c>
-      <c r="D114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F114" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>13163</v>
+        <v>13126</v>
       </c>
       <c r="B115" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C115" t="s">
+        <v>250</v>
+      </c>
+      <c r="D115" t="s">
+        <v>72</v>
+      </c>
+      <c r="E115" t="s">
         <v>251</v>
       </c>
-      <c r="D115" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F115" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
-        <v>13164</v>
+        <v>13147</v>
       </c>
       <c r="B116" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C116" t="s">
+        <v>252</v>
+      </c>
+      <c r="D116" t="s">
+        <v>105</v>
+      </c>
+      <c r="E116" t="s">
         <v>253</v>
       </c>
-      <c r="D116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
-        <v>13165</v>
+        <v>13150</v>
       </c>
       <c r="B117" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C117" t="s">
+        <v>254</v>
+      </c>
+      <c r="D117" t="s">
+        <v>66</v>
+      </c>
+      <c r="E117" t="s">
         <v>255</v>
       </c>
-      <c r="D117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
-        <v>13194</v>
+        <v>13151</v>
       </c>
       <c r="B118" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C118" t="s">
+        <v>256</v>
+      </c>
+      <c r="D118" t="s">
+        <v>66</v>
+      </c>
+      <c r="E118" t="s">
         <v>257</v>
       </c>
-      <c r="D118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F118" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
-        <v>13197</v>
+        <v>13173</v>
       </c>
       <c r="B119" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C119" t="s">
+        <v>258</v>
+      </c>
+      <c r="D119" t="s">
+        <v>66</v>
+      </c>
+      <c r="E119" t="s">
         <v>259</v>
       </c>
-      <c r="D119" t="s">
-[...2 lines deleted...]
-      <c r="E119" t="s">
+      <c r="F119" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
-        <v>13085</v>
+        <v>13191</v>
       </c>
       <c r="B120" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C120" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
       <c r="D120" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="E120" t="s">
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="F120" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
-        <v>13086</v>
+        <v>13192</v>
       </c>
       <c r="B121" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>263</v>
       </c>
       <c r="D121" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="E121" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="F121" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
-        <v>13087</v>
+        <v>13193</v>
       </c>
       <c r="B122" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>265</v>
       </c>
       <c r="D122" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="E122" t="s">
-        <v>36</v>
+        <v>266</v>
       </c>
       <c r="F122" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
-        <v>13096</v>
+        <v>13215</v>
       </c>
       <c r="B123" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C123" t="s">
-        <v>37</v>
+        <v>267</v>
       </c>
       <c r="D123" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="E123" t="s">
-        <v>38</v>
+        <v>268</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
-        <v>13097</v>
+        <v>13218</v>
       </c>
       <c r="B124" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C124" t="s">
-        <v>39</v>
+        <v>269</v>
       </c>
       <c r="D124" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="E124" t="s">
-        <v>40</v>
+        <v>270</v>
       </c>
       <c r="F124" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
-        <v>13098</v>
+        <v>13234</v>
       </c>
       <c r="B125" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>271</v>
       </c>
       <c r="D125" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="E125" t="s">
-        <v>42</v>
+        <v>272</v>
       </c>
       <c r="F125" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
-        <v>13099</v>
+        <v>13240</v>
       </c>
       <c r="B126" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C126" t="s">
-        <v>43</v>
+        <v>273</v>
       </c>
       <c r="D126" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="E126" t="s">
-        <v>44</v>
+        <v>274</v>
       </c>
       <c r="F126" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
-        <v>13100</v>
+        <v>13241</v>
       </c>
       <c r="B127" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C127" t="s">
-        <v>45</v>
+        <v>275</v>
       </c>
       <c r="D127" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="E127" t="s">
-        <v>46</v>
+        <v>266</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
-        <v>13101</v>
+        <v>13242</v>
       </c>
       <c r="B128" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C128" t="s">
-        <v>47</v>
+        <v>276</v>
       </c>
       <c r="D128" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>48</v>
+        <v>277</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
-        <v>13102</v>
+        <v>13243</v>
       </c>
       <c r="B129" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C129" t="s">
-        <v>49</v>
+        <v>278</v>
       </c>
       <c r="D129" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>50</v>
+        <v>279</v>
       </c>
       <c r="F129" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
-        <v>13103</v>
+        <v>13244</v>
       </c>
       <c r="B130" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C130" t="s">
-        <v>51</v>
+        <v>280</v>
       </c>
       <c r="D130" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>52</v>
+        <v>281</v>
       </c>
       <c r="F130" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
-        <v>13104</v>
+        <v>13245</v>
       </c>
       <c r="B131" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C131" t="s">
-        <v>53</v>
+        <v>282</v>
       </c>
       <c r="D131" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>54</v>
+        <v>283</v>
       </c>
       <c r="F131" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
-        <v>13106</v>
+        <v>13247</v>
       </c>
       <c r="B132" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C132" t="s">
-        <v>55</v>
+        <v>284</v>
       </c>
       <c r="D132" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>57</v>
+        <v>285</v>
       </c>
       <c r="F132" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
-        <v>13107</v>
+        <v>13248</v>
       </c>
       <c r="B133" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C133" t="s">
-        <v>58</v>
+        <v>286</v>
       </c>
       <c r="D133" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>59</v>
+        <v>287</v>
       </c>
       <c r="F133" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
-        <v>13108</v>
+        <v>13149</v>
       </c>
       <c r="B134" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C134" t="s">
-        <v>60</v>
+        <v>288</v>
       </c>
       <c r="D134" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E134" t="s">
-        <v>62</v>
+        <v>289</v>
       </c>
       <c r="F134" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
-        <v>13112</v>
+        <v>13152</v>
       </c>
       <c r="B135" t="s">
-        <v>234</v>
+        <v>6</v>
       </c>
       <c r="C135" t="s">
-        <v>63</v>
+        <v>290</v>
       </c>
       <c r="D135" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E135" t="s">
-        <v>64</v>
+        <v>291</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
-        <v>13116</v>
+        <v>13105</v>
       </c>
       <c r="B136" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C136" t="s">
-        <v>65</v>
+        <v>293</v>
       </c>
       <c r="D136" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
-        <v>67</v>
+        <v>294</v>
       </c>
       <c r="F136" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
-        <v>13117</v>
+        <v>13110</v>
       </c>
       <c r="B137" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C137" t="s">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="D137" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E137" t="s">
-        <v>69</v>
+        <v>296</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
-        <v>13118</v>
+        <v>13115</v>
       </c>
       <c r="B138" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C138" t="s">
-        <v>70</v>
+        <v>297</v>
       </c>
       <c r="D138" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>71</v>
+        <v>298</v>
       </c>
       <c r="F138" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
-        <v>13119</v>
+        <v>13125</v>
       </c>
       <c r="B139" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C139" t="s">
-        <v>72</v>
+        <v>299</v>
       </c>
       <c r="D139" t="s">
-        <v>66</v>
+        <v>300</v>
       </c>
       <c r="E139" t="s">
-        <v>73</v>
+        <v>301</v>
       </c>
       <c r="F139" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
-        <v>13122</v>
+        <v>13134</v>
       </c>
       <c r="B140" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C140" t="s">
-        <v>74</v>
+        <v>302</v>
       </c>
       <c r="D140" t="s">
-        <v>75</v>
+        <v>300</v>
       </c>
       <c r="E140" t="s">
-        <v>76</v>
+        <v>303</v>
       </c>
       <c r="F140" t="s">
-        <v>16</v>
+        <v>260</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
-        <v>13124</v>
+        <v>13158</v>
       </c>
       <c r="B141" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C141" t="s">
-        <v>77</v>
+        <v>304</v>
       </c>
       <c r="D141" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>79</v>
+        <v>305</v>
       </c>
       <c r="F141" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
-        <v>13127</v>
+        <v>13161</v>
       </c>
       <c r="B142" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C142" t="s">
-        <v>80</v>
+        <v>306</v>
       </c>
       <c r="D142" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="E142" t="s">
-        <v>82</v>
+        <v>307</v>
       </c>
       <c r="F142" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
-        <v>13128</v>
+        <v>13162</v>
       </c>
       <c r="B143" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C143" t="s">
-        <v>83</v>
+        <v>308</v>
       </c>
       <c r="D143" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="E143" t="s">
-        <v>84</v>
+        <v>309</v>
       </c>
       <c r="F143" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
-        <v>13130</v>
+        <v>13163</v>
       </c>
       <c r="B144" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C144" t="s">
-        <v>85</v>
+        <v>310</v>
       </c>
       <c r="D144" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E144" t="s">
-        <v>86</v>
+        <v>311</v>
       </c>
       <c r="F144" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
-        <v>13133</v>
+        <v>13164</v>
       </c>
       <c r="B145" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C145" t="s">
-        <v>87</v>
+        <v>312</v>
       </c>
       <c r="D145" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E145" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
-        <v>13135</v>
+        <v>13165</v>
       </c>
       <c r="B146" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C146" t="s">
-        <v>89</v>
+        <v>314</v>
       </c>
       <c r="D146" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>90</v>
+        <v>315</v>
       </c>
       <c r="F146" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
-        <v>13136</v>
+        <v>13194</v>
       </c>
       <c r="B147" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C147" t="s">
-        <v>91</v>
+        <v>316</v>
       </c>
       <c r="D147" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="E147" t="s">
-        <v>92</v>
+        <v>317</v>
       </c>
       <c r="F147" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
-        <v>13137</v>
+        <v>13197</v>
       </c>
       <c r="B148" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C148" t="s">
-        <v>93</v>
+        <v>318</v>
       </c>
       <c r="D148" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="E148" t="s">
-        <v>94</v>
+        <v>319</v>
       </c>
       <c r="F148" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
-        <v>13138</v>
+        <v>13217</v>
       </c>
       <c r="B149" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C149" t="s">
-        <v>95</v>
+        <v>320</v>
       </c>
       <c r="D149" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
-        <v>96</v>
+        <v>321</v>
       </c>
       <c r="F149" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
-        <v>13139</v>
+        <v>13220</v>
       </c>
       <c r="B150" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C150" t="s">
-        <v>97</v>
+        <v>322</v>
       </c>
       <c r="D150" t="s">
-        <v>75</v>
+        <v>300</v>
       </c>
       <c r="E150" t="s">
-        <v>98</v>
+        <v>303</v>
       </c>
       <c r="F150" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
-        <v>13140</v>
+        <v>13221</v>
       </c>
       <c r="B151" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C151" t="s">
-        <v>99</v>
+        <v>323</v>
       </c>
       <c r="D151" t="s">
-        <v>75</v>
+        <v>300</v>
       </c>
       <c r="E151" t="s">
-        <v>100</v>
+        <v>324</v>
       </c>
       <c r="F151" t="s">
-        <v>16</v>
+        <v>325</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
-        <v>13141</v>
+        <v>13250</v>
       </c>
       <c r="B152" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C152" t="s">
-        <v>101</v>
+        <v>326</v>
       </c>
       <c r="D152" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E152" t="s">
-        <v>102</v>
+        <v>327</v>
       </c>
       <c r="F152" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
-        <v>13142</v>
+        <v>13077</v>
       </c>
       <c r="B153" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C153" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="F153" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
-        <v>13143</v>
+        <v>13078</v>
       </c>
       <c r="B154" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C154" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E154" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
-        <v>13144</v>
+        <v>13079</v>
       </c>
       <c r="B155" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C155" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="F155" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
-        <v>13145</v>
+        <v>13080</v>
       </c>
       <c r="B156" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C156" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="F156" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
-        <v>13146</v>
+        <v>13081</v>
       </c>
       <c r="B157" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C157" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="D157" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="F157" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
-        <v>13148</v>
+        <v>13082</v>
       </c>
       <c r="B158" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C158" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="D158" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="E158" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="F158" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
-        <v>13155</v>
+        <v>13085</v>
       </c>
       <c r="B159" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C159" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="D159" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="F159" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
-        <v>13156</v>
+        <v>13086</v>
       </c>
       <c r="B160" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C160" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="D160" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F160" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
-        <v>13157</v>
+        <v>13087</v>
       </c>
       <c r="B161" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C161" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="D161" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="F161" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
-        <v>13166</v>
+        <v>13096</v>
       </c>
       <c r="B162" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C162" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="D162" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E162" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="F162" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
-        <v>13167</v>
+        <v>13097</v>
       </c>
       <c r="B163" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C163" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="D163" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E163" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="F163" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
-        <v>13168</v>
+        <v>13098</v>
       </c>
       <c r="B164" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C164" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="D164" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="F164" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
-        <v>13169</v>
+        <v>13099</v>
       </c>
       <c r="B165" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C165" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="D165" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="F165" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
-        <v>13172</v>
+        <v>13100</v>
       </c>
       <c r="B166" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C166" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="D166" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>131</v>
+        <v>37</v>
       </c>
       <c r="F166" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
-        <v>13174</v>
+        <v>13101</v>
       </c>
       <c r="B167" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C167" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="D167" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="F167" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
-        <v>13175</v>
+        <v>13102</v>
       </c>
       <c r="B168" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C168" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
       <c r="D168" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="F168" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
-        <v>13176</v>
+        <v>13103</v>
       </c>
       <c r="B169" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C169" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="D169" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="E169" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="F169" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
-        <v>13177</v>
+        <v>13104</v>
       </c>
       <c r="B170" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C170" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="D170" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>140</v>
+        <v>45</v>
       </c>
       <c r="F170" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
-        <v>13178</v>
+        <v>13106</v>
       </c>
       <c r="B171" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C171" t="s">
-        <v>141</v>
+        <v>46</v>
       </c>
       <c r="D171" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="E171" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="F171" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
-        <v>13179</v>
+        <v>13107</v>
       </c>
       <c r="B172" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C172" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="D172" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="E172" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="F172" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
-        <v>13180</v>
+        <v>13108</v>
       </c>
       <c r="B173" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C173" t="s">
-        <v>145</v>
+        <v>51</v>
       </c>
       <c r="D173" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="E173" t="s">
-        <v>146</v>
+        <v>53</v>
       </c>
       <c r="F173" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
-        <v>13181</v>
+        <v>13112</v>
       </c>
       <c r="B174" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C174" t="s">
-        <v>147</v>
+        <v>54</v>
       </c>
       <c r="D174" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="E174" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="F174" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
-        <v>13182</v>
+        <v>13116</v>
       </c>
       <c r="B175" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C175" t="s">
-        <v>149</v>
+        <v>56</v>
       </c>
       <c r="D175" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="E175" t="s">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="F175" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
-        <v>13183</v>
+        <v>13117</v>
       </c>
       <c r="B176" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C176" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
       <c r="D176" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E176" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="F176" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
-        <v>13184</v>
+        <v>13118</v>
       </c>
       <c r="B177" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C177" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="D177" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="E177" t="s">
-        <v>154</v>
+        <v>62</v>
       </c>
       <c r="F177" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
-        <v>13185</v>
+        <v>13119</v>
       </c>
       <c r="B178" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C178" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
       <c r="D178" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="E178" t="s">
-        <v>156</v>
+        <v>64</v>
       </c>
       <c r="F178" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
-        <v>13186</v>
+        <v>13122</v>
       </c>
       <c r="B179" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C179" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="D179" t="s">
-        <v>133</v>
+        <v>66</v>
       </c>
       <c r="E179" t="s">
-        <v>158</v>
+        <v>67</v>
       </c>
       <c r="F179" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
-        <v>13187</v>
+        <v>13124</v>
       </c>
       <c r="B180" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C180" t="s">
-        <v>159</v>
+        <v>68</v>
       </c>
       <c r="D180" t="s">
-        <v>133</v>
+        <v>69</v>
       </c>
       <c r="E180" t="s">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="F180" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
-        <v>13188</v>
+        <v>13127</v>
       </c>
       <c r="B181" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C181" t="s">
-        <v>161</v>
+        <v>71</v>
       </c>
       <c r="D181" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="E181" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="F181" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
-        <v>13189</v>
+        <v>13128</v>
       </c>
       <c r="B182" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C182" t="s">
-        <v>163</v>
+        <v>74</v>
       </c>
       <c r="D182" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="E182" t="s">
-        <v>164</v>
+        <v>75</v>
       </c>
       <c r="F182" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
-        <v>13190</v>
+        <v>13130</v>
       </c>
       <c r="B183" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C183" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="D183" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="E183" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="F183" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
-        <v>13200</v>
+        <v>13133</v>
       </c>
       <c r="B184" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C184" t="s">
-        <v>167</v>
+        <v>78</v>
       </c>
       <c r="D184" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="E184" t="s">
-        <v>169</v>
+        <v>79</v>
       </c>
       <c r="F184" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
-        <v>13201</v>
+        <v>13135</v>
       </c>
       <c r="B185" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C185" t="s">
-        <v>170</v>
+        <v>80</v>
       </c>
       <c r="D185" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E185" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="F185" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
-        <v>13202</v>
+        <v>13136</v>
       </c>
       <c r="B186" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C186" t="s">
-        <v>172</v>
+        <v>82</v>
       </c>
       <c r="D186" t="s">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="E186" t="s">
-        <v>174</v>
+        <v>83</v>
       </c>
       <c r="F186" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
-        <v>13206</v>
+        <v>13137</v>
       </c>
       <c r="B187" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C187" t="s">
-        <v>175</v>
+        <v>84</v>
       </c>
       <c r="D187" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="E187" t="s">
-        <v>176</v>
+        <v>85</v>
       </c>
       <c r="F187" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
-        <v>13207</v>
+        <v>13138</v>
       </c>
       <c r="B188" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C188" t="s">
-        <v>177</v>
+        <v>86</v>
       </c>
       <c r="D188" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="E188" t="s">
-        <v>178</v>
+        <v>87</v>
       </c>
       <c r="F188" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
-        <v>13208</v>
+        <v>13139</v>
       </c>
       <c r="B189" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C189" t="s">
-        <v>179</v>
+        <v>88</v>
       </c>
       <c r="D189" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E189" t="s">
-        <v>180</v>
+        <v>89</v>
       </c>
       <c r="F189" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
-        <v>13209</v>
+        <v>13140</v>
       </c>
       <c r="B190" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C190" t="s">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="D190" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E190" t="s">
-        <v>182</v>
+        <v>91</v>
       </c>
       <c r="F190" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
-        <v>13210</v>
+        <v>13141</v>
       </c>
       <c r="B191" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C191" t="s">
-        <v>183</v>
+        <v>92</v>
       </c>
       <c r="D191" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E191" t="s">
-        <v>184</v>
+        <v>93</v>
       </c>
       <c r="F191" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
-        <v>13211</v>
+        <v>13142</v>
       </c>
       <c r="B192" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C192" t="s">
-        <v>185</v>
+        <v>94</v>
       </c>
       <c r="D192" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E192" t="s">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="F192" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
-        <v>13212</v>
+        <v>13143</v>
       </c>
       <c r="B193" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C193" t="s">
-        <v>187</v>
+        <v>96</v>
       </c>
       <c r="D193" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E193" t="s">
-        <v>188</v>
+        <v>97</v>
       </c>
       <c r="F193" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
-        <v>13111</v>
+        <v>13144</v>
       </c>
       <c r="B194" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C194" t="s">
-        <v>191</v>
+        <v>98</v>
       </c>
       <c r="D194" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E194" t="s">
-        <v>192</v>
+        <v>99</v>
       </c>
       <c r="F194" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
-        <v>13113</v>
+        <v>13145</v>
       </c>
       <c r="B195" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C195" t="s">
-        <v>193</v>
+        <v>100</v>
       </c>
       <c r="D195" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E195" t="s">
-        <v>194</v>
+        <v>101</v>
       </c>
       <c r="F195" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
-        <v>13114</v>
+        <v>13146</v>
       </c>
       <c r="B196" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C196" t="s">
-        <v>195</v>
+        <v>102</v>
       </c>
       <c r="D196" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E196" t="s">
-        <v>196</v>
+        <v>103</v>
       </c>
       <c r="F196" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
-        <v>13129</v>
+        <v>13148</v>
       </c>
       <c r="B197" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C197" t="s">
-        <v>197</v>
+        <v>104</v>
       </c>
       <c r="D197" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="E197" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="F197" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
-        <v>13131</v>
+        <v>13154</v>
       </c>
       <c r="B198" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C198" t="s">
-        <v>199</v>
+        <v>328</v>
       </c>
       <c r="D198" t="s">
-        <v>168</v>
+        <v>69</v>
       </c>
       <c r="E198" t="s">
-        <v>200</v>
+        <v>171</v>
       </c>
       <c r="F198" t="s">
-        <v>16</v>
+        <v>329</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
-        <v>13132</v>
+        <v>13155</v>
       </c>
       <c r="B199" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C199" t="s">
-        <v>201</v>
+        <v>107</v>
       </c>
       <c r="D199" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="E199" t="s">
-        <v>202</v>
+        <v>108</v>
       </c>
       <c r="F199" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
-        <v>13153</v>
+        <v>13156</v>
       </c>
       <c r="B200" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C200" t="s">
-        <v>203</v>
+        <v>109</v>
       </c>
       <c r="D200" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="E200" t="s">
-        <v>204</v>
+        <v>110</v>
       </c>
       <c r="F200" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
-        <v>13171</v>
+        <v>13157</v>
       </c>
       <c r="B201" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C201" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="D201" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E201" t="s">
-        <v>206</v>
+        <v>112</v>
       </c>
       <c r="F201" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
-        <v>13195</v>
+        <v>13166</v>
       </c>
       <c r="B202" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C202" t="s">
-        <v>207</v>
+        <v>113</v>
       </c>
       <c r="D202" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>208</v>
+        <v>114</v>
       </c>
       <c r="F202" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
-        <v>13196</v>
+        <v>13167</v>
       </c>
       <c r="B203" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C203" t="s">
-        <v>209</v>
+        <v>115</v>
       </c>
       <c r="D203" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="F203" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
-        <v>13126</v>
+        <v>13168</v>
       </c>
       <c r="B204" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C204" t="s">
-        <v>211</v>
+        <v>117</v>
       </c>
       <c r="D204" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E204" t="s">
-        <v>212</v>
+        <v>118</v>
       </c>
       <c r="F204" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
-        <v>13147</v>
+        <v>13169</v>
       </c>
       <c r="B205" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C205" t="s">
-        <v>213</v>
+        <v>119</v>
       </c>
       <c r="D205" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="E205" t="s">
-        <v>214</v>
+        <v>120</v>
       </c>
       <c r="F205" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
-        <v>13150</v>
+        <v>13172</v>
       </c>
       <c r="B206" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C206" t="s">
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="D206" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="E206" t="s">
-        <v>216</v>
+        <v>122</v>
       </c>
       <c r="F206" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
-        <v>13151</v>
+        <v>13174</v>
       </c>
       <c r="B207" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C207" t="s">
-        <v>217</v>
+        <v>123</v>
       </c>
       <c r="D207" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="E207" t="s">
-        <v>218</v>
+        <v>125</v>
       </c>
       <c r="F207" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
-        <v>13191</v>
+        <v>13175</v>
       </c>
       <c r="B208" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C208" t="s">
-        <v>222</v>
+        <v>126</v>
       </c>
       <c r="D208" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E208" t="s">
-        <v>223</v>
+        <v>127</v>
       </c>
       <c r="F208" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
-        <v>13192</v>
+        <v>13176</v>
       </c>
       <c r="B209" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C209" t="s">
-        <v>224</v>
+        <v>128</v>
       </c>
       <c r="D209" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E209" t="s">
-        <v>225</v>
+        <v>129</v>
       </c>
       <c r="F209" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
-        <v>13193</v>
+        <v>13177</v>
       </c>
       <c r="B210" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C210" t="s">
-        <v>226</v>
+        <v>130</v>
       </c>
       <c r="D210" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E210" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="F210" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
-        <v>13215</v>
+        <v>13178</v>
       </c>
       <c r="B211" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C211" t="s">
-        <v>228</v>
+        <v>132</v>
       </c>
       <c r="D211" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E211" t="s">
-        <v>229</v>
+        <v>133</v>
       </c>
       <c r="F211" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
-        <v>13149</v>
+        <v>13179</v>
       </c>
       <c r="B212" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C212" t="s">
-        <v>230</v>
+        <v>134</v>
       </c>
       <c r="D212" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="E212" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="F212" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
-        <v>13152</v>
+        <v>13180</v>
       </c>
       <c r="B213" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C213" t="s">
-        <v>232</v>
+        <v>136</v>
       </c>
       <c r="D213" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="E213" t="s">
-        <v>233</v>
+        <v>137</v>
       </c>
       <c r="F213" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
-        <v>13198</v>
+        <v>13181</v>
       </c>
       <c r="B214" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C214" t="s">
-        <v>261</v>
+        <v>138</v>
       </c>
       <c r="D214" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E214" t="s">
-        <v>262</v>
+        <v>139</v>
       </c>
       <c r="F214" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
-        <v>13205</v>
+        <v>13182</v>
       </c>
       <c r="B215" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C215" t="s">
-        <v>263</v>
+        <v>140</v>
       </c>
       <c r="D215" t="s">
-        <v>264</v>
+        <v>124</v>
       </c>
       <c r="E215" t="s">
-        <v>265</v>
+        <v>141</v>
       </c>
       <c r="F215" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
-        <v>13213</v>
+        <v>13183</v>
       </c>
       <c r="B216" t="s">
-        <v>234</v>
+        <v>292</v>
       </c>
       <c r="C216" t="s">
-        <v>266</v>
+        <v>142</v>
       </c>
       <c r="D216" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="E216" t="s">
-        <v>267</v>
+        <v>143</v>
       </c>
       <c r="F216" t="s">
-        <v>268</v>
+        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
+        <v>13184</v>
+      </c>
+      <c r="B217" t="s">
+        <v>292</v>
+      </c>
+      <c r="C217" t="s">
+        <v>144</v>
+      </c>
+      <c r="D217" t="s">
+        <v>124</v>
+      </c>
+      <c r="E217" t="s">
+        <v>145</v>
+      </c>
+      <c r="F217" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218">
+        <v>13185</v>
+      </c>
+      <c r="B218" t="s">
+        <v>292</v>
+      </c>
+      <c r="C218" t="s">
+        <v>146</v>
+      </c>
+      <c r="D218" t="s">
+        <v>124</v>
+      </c>
+      <c r="E218" t="s">
+        <v>147</v>
+      </c>
+      <c r="F218" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219">
+        <v>13186</v>
+      </c>
+      <c r="B219" t="s">
+        <v>292</v>
+      </c>
+      <c r="C219" t="s">
+        <v>148</v>
+      </c>
+      <c r="D219" t="s">
+        <v>124</v>
+      </c>
+      <c r="E219" t="s">
+        <v>149</v>
+      </c>
+      <c r="F219" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220">
+        <v>13187</v>
+      </c>
+      <c r="B220" t="s">
+        <v>292</v>
+      </c>
+      <c r="C220" t="s">
+        <v>150</v>
+      </c>
+      <c r="D220" t="s">
+        <v>124</v>
+      </c>
+      <c r="E220" t="s">
+        <v>151</v>
+      </c>
+      <c r="F220" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221">
+        <v>13188</v>
+      </c>
+      <c r="B221" t="s">
+        <v>292</v>
+      </c>
+      <c r="C221" t="s">
+        <v>152</v>
+      </c>
+      <c r="D221" t="s">
+        <v>124</v>
+      </c>
+      <c r="E221" t="s">
+        <v>153</v>
+      </c>
+      <c r="F221" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222">
+        <v>13189</v>
+      </c>
+      <c r="B222" t="s">
+        <v>292</v>
+      </c>
+      <c r="C222" t="s">
+        <v>154</v>
+      </c>
+      <c r="D222" t="s">
+        <v>124</v>
+      </c>
+      <c r="E222" t="s">
+        <v>155</v>
+      </c>
+      <c r="F222" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223">
+        <v>13190</v>
+      </c>
+      <c r="B223" t="s">
+        <v>292</v>
+      </c>
+      <c r="C223" t="s">
+        <v>156</v>
+      </c>
+      <c r="D223" t="s">
+        <v>124</v>
+      </c>
+      <c r="E223" t="s">
+        <v>157</v>
+      </c>
+      <c r="F223" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224">
+        <v>13200</v>
+      </c>
+      <c r="B224" t="s">
+        <v>292</v>
+      </c>
+      <c r="C224" t="s">
+        <v>158</v>
+      </c>
+      <c r="D224" t="s">
+        <v>159</v>
+      </c>
+      <c r="E224" t="s">
+        <v>160</v>
+      </c>
+      <c r="F224" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225">
+        <v>13201</v>
+      </c>
+      <c r="B225" t="s">
+        <v>292</v>
+      </c>
+      <c r="C225" t="s">
+        <v>161</v>
+      </c>
+      <c r="D225" t="s">
+        <v>22</v>
+      </c>
+      <c r="E225" t="s">
+        <v>162</v>
+      </c>
+      <c r="F225" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226">
+        <v>13202</v>
+      </c>
+      <c r="B226" t="s">
+        <v>292</v>
+      </c>
+      <c r="C226" t="s">
+        <v>163</v>
+      </c>
+      <c r="D226" t="s">
+        <v>164</v>
+      </c>
+      <c r="E226" t="s">
+        <v>165</v>
+      </c>
+      <c r="F226" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227">
+        <v>13203</v>
+      </c>
+      <c r="B227" t="s">
+        <v>292</v>
+      </c>
+      <c r="C227" t="s">
+        <v>330</v>
+      </c>
+      <c r="D227" t="s">
+        <v>69</v>
+      </c>
+      <c r="E227" t="s">
+        <v>331</v>
+      </c>
+      <c r="F227" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228">
+        <v>13206</v>
+      </c>
+      <c r="B228" t="s">
+        <v>292</v>
+      </c>
+      <c r="C228" t="s">
+        <v>166</v>
+      </c>
+      <c r="D228" t="s">
+        <v>69</v>
+      </c>
+      <c r="E228" t="s">
+        <v>167</v>
+      </c>
+      <c r="F228" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229">
+        <v>13207</v>
+      </c>
+      <c r="B229" t="s">
+        <v>292</v>
+      </c>
+      <c r="C229" t="s">
+        <v>168</v>
+      </c>
+      <c r="D229" t="s">
+        <v>69</v>
+      </c>
+      <c r="E229" t="s">
+        <v>169</v>
+      </c>
+      <c r="F229" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230">
+        <v>13208</v>
+      </c>
+      <c r="B230" t="s">
+        <v>292</v>
+      </c>
+      <c r="C230" t="s">
+        <v>170</v>
+      </c>
+      <c r="D230" t="s">
+        <v>69</v>
+      </c>
+      <c r="E230" t="s">
+        <v>171</v>
+      </c>
+      <c r="F230" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231">
+        <v>13209</v>
+      </c>
+      <c r="B231" t="s">
+        <v>292</v>
+      </c>
+      <c r="C231" t="s">
+        <v>172</v>
+      </c>
+      <c r="D231" t="s">
+        <v>69</v>
+      </c>
+      <c r="E231" t="s">
+        <v>173</v>
+      </c>
+      <c r="F231" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232">
+        <v>13210</v>
+      </c>
+      <c r="B232" t="s">
+        <v>292</v>
+      </c>
+      <c r="C232" t="s">
+        <v>174</v>
+      </c>
+      <c r="D232" t="s">
+        <v>47</v>
+      </c>
+      <c r="E232" t="s">
+        <v>175</v>
+      </c>
+      <c r="F232" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233">
+        <v>13211</v>
+      </c>
+      <c r="B233" t="s">
+        <v>292</v>
+      </c>
+      <c r="C233" t="s">
+        <v>176</v>
+      </c>
+      <c r="D233" t="s">
+        <v>69</v>
+      </c>
+      <c r="E233" t="s">
+        <v>177</v>
+      </c>
+      <c r="F233" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234">
+        <v>13212</v>
+      </c>
+      <c r="B234" t="s">
+        <v>292</v>
+      </c>
+      <c r="C234" t="s">
+        <v>178</v>
+      </c>
+      <c r="D234" t="s">
+        <v>69</v>
+      </c>
+      <c r="E234" t="s">
+        <v>179</v>
+      </c>
+      <c r="F234" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235">
+        <v>13224</v>
+      </c>
+      <c r="B235" t="s">
+        <v>292</v>
+      </c>
+      <c r="C235" t="s">
+        <v>180</v>
+      </c>
+      <c r="D235" t="s">
+        <v>52</v>
+      </c>
+      <c r="E235" t="s">
+        <v>181</v>
+      </c>
+      <c r="F235" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236">
+        <v>13226</v>
+      </c>
+      <c r="B236" t="s">
+        <v>292</v>
+      </c>
+      <c r="C236" t="s">
+        <v>182</v>
+      </c>
+      <c r="D236" t="s">
+        <v>52</v>
+      </c>
+      <c r="E236" t="s">
+        <v>183</v>
+      </c>
+      <c r="F236" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237">
+        <v>13228</v>
+      </c>
+      <c r="B237" t="s">
+        <v>292</v>
+      </c>
+      <c r="C237" t="s">
+        <v>184</v>
+      </c>
+      <c r="D237" t="s">
+        <v>57</v>
+      </c>
+      <c r="E237" t="s">
+        <v>185</v>
+      </c>
+      <c r="F237" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238">
+        <v>13229</v>
+      </c>
+      <c r="B238" t="s">
+        <v>292</v>
+      </c>
+      <c r="C238" t="s">
+        <v>186</v>
+      </c>
+      <c r="D238" t="s">
+        <v>66</v>
+      </c>
+      <c r="E238" t="s">
+        <v>187</v>
+      </c>
+      <c r="F238" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239">
+        <v>13230</v>
+      </c>
+      <c r="B239" t="s">
+        <v>292</v>
+      </c>
+      <c r="C239" t="s">
+        <v>188</v>
+      </c>
+      <c r="D239" t="s">
+        <v>66</v>
+      </c>
+      <c r="E239" t="s">
+        <v>189</v>
+      </c>
+      <c r="F239" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240">
+        <v>13231</v>
+      </c>
+      <c r="B240" t="s">
+        <v>292</v>
+      </c>
+      <c r="C240" t="s">
+        <v>190</v>
+      </c>
+      <c r="D240" t="s">
+        <v>69</v>
+      </c>
+      <c r="E240" t="s">
+        <v>191</v>
+      </c>
+      <c r="F240" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241">
+        <v>13233</v>
+      </c>
+      <c r="B241" t="s">
+        <v>292</v>
+      </c>
+      <c r="C241" t="s">
+        <v>192</v>
+      </c>
+      <c r="D241" t="s">
+        <v>124</v>
+      </c>
+      <c r="E241" t="s">
+        <v>193</v>
+      </c>
+      <c r="F241" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242">
+        <v>13235</v>
+      </c>
+      <c r="B242" t="s">
+        <v>292</v>
+      </c>
+      <c r="C242" t="s">
+        <v>194</v>
+      </c>
+      <c r="D242" t="s">
+        <v>124</v>
+      </c>
+      <c r="E242" t="s">
+        <v>195</v>
+      </c>
+      <c r="F242" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243">
+        <v>13236</v>
+      </c>
+      <c r="B243" t="s">
+        <v>292</v>
+      </c>
+      <c r="C243" t="s">
+        <v>196</v>
+      </c>
+      <c r="D243" t="s">
+        <v>124</v>
+      </c>
+      <c r="E243" t="s">
+        <v>197</v>
+      </c>
+      <c r="F243" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244">
+        <v>13237</v>
+      </c>
+      <c r="B244" t="s">
+        <v>292</v>
+      </c>
+      <c r="C244" t="s">
+        <v>198</v>
+      </c>
+      <c r="D244" t="s">
+        <v>124</v>
+      </c>
+      <c r="E244" t="s">
+        <v>199</v>
+      </c>
+      <c r="F244" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245">
+        <v>13238</v>
+      </c>
+      <c r="B245" t="s">
+        <v>292</v>
+      </c>
+      <c r="C245" t="s">
+        <v>200</v>
+      </c>
+      <c r="D245" t="s">
+        <v>124</v>
+      </c>
+      <c r="E245" t="s">
+        <v>201</v>
+      </c>
+      <c r="F245" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246">
+        <v>13239</v>
+      </c>
+      <c r="B246" t="s">
+        <v>292</v>
+      </c>
+      <c r="C246" t="s">
+        <v>202</v>
+      </c>
+      <c r="D246" t="s">
+        <v>124</v>
+      </c>
+      <c r="E246" t="s">
+        <v>203</v>
+      </c>
+      <c r="F246" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247">
+        <v>13249</v>
+      </c>
+      <c r="B247" t="s">
+        <v>292</v>
+      </c>
+      <c r="C247" t="s">
+        <v>204</v>
+      </c>
+      <c r="D247" t="s">
+        <v>124</v>
+      </c>
+      <c r="E247" t="s">
+        <v>205</v>
+      </c>
+      <c r="F247" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248">
+        <v>13251</v>
+      </c>
+      <c r="B248" t="s">
+        <v>292</v>
+      </c>
+      <c r="C248" t="s">
+        <v>207</v>
+      </c>
+      <c r="D248" t="s">
+        <v>208</v>
+      </c>
+      <c r="E248" t="s">
+        <v>209</v>
+      </c>
+      <c r="F248" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6">
+      <c r="A249">
+        <v>13083</v>
+      </c>
+      <c r="B249" t="s">
+        <v>292</v>
+      </c>
+      <c r="C249" t="s">
+        <v>226</v>
+      </c>
+      <c r="D249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" t="s">
+        <v>227</v>
+      </c>
+      <c r="F249" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6">
+      <c r="A250">
+        <v>13111</v>
+      </c>
+      <c r="B250" t="s">
+        <v>292</v>
+      </c>
+      <c r="C250" t="s">
+        <v>228</v>
+      </c>
+      <c r="D250" t="s">
+        <v>47</v>
+      </c>
+      <c r="E250" t="s">
+        <v>229</v>
+      </c>
+      <c r="F250" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6">
+      <c r="A251">
+        <v>13113</v>
+      </c>
+      <c r="B251" t="s">
+        <v>292</v>
+      </c>
+      <c r="C251" t="s">
+        <v>230</v>
+      </c>
+      <c r="D251" t="s">
+        <v>47</v>
+      </c>
+      <c r="E251" t="s">
+        <v>231</v>
+      </c>
+      <c r="F251" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6">
+      <c r="A252">
+        <v>13114</v>
+      </c>
+      <c r="B252" t="s">
+        <v>292</v>
+      </c>
+      <c r="C252" t="s">
+        <v>232</v>
+      </c>
+      <c r="D252" t="s">
+        <v>47</v>
+      </c>
+      <c r="E252" t="s">
+        <v>233</v>
+      </c>
+      <c r="F252" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253">
+        <v>13129</v>
+      </c>
+      <c r="B253" t="s">
+        <v>292</v>
+      </c>
+      <c r="C253" t="s">
+        <v>234</v>
+      </c>
+      <c r="D253" t="s">
+        <v>47</v>
+      </c>
+      <c r="E253" t="s">
+        <v>235</v>
+      </c>
+      <c r="F253" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254">
+        <v>13131</v>
+      </c>
+      <c r="B254" t="s">
+        <v>292</v>
+      </c>
+      <c r="C254" t="s">
+        <v>236</v>
+      </c>
+      <c r="D254" t="s">
+        <v>159</v>
+      </c>
+      <c r="E254" t="s">
+        <v>237</v>
+      </c>
+      <c r="F254" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255">
+        <v>13132</v>
+      </c>
+      <c r="B255" t="s">
+        <v>292</v>
+      </c>
+      <c r="C255" t="s">
+        <v>238</v>
+      </c>
+      <c r="D255" t="s">
+        <v>57</v>
+      </c>
+      <c r="E255" t="s">
+        <v>239</v>
+      </c>
+      <c r="F255" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256">
+        <v>13153</v>
+      </c>
+      <c r="B256" t="s">
+        <v>292</v>
+      </c>
+      <c r="C256" t="s">
+        <v>240</v>
+      </c>
+      <c r="D256" t="s">
+        <v>66</v>
+      </c>
+      <c r="E256" t="s">
+        <v>241</v>
+      </c>
+      <c r="F256" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6">
+      <c r="A257">
+        <v>13171</v>
+      </c>
+      <c r="B257" t="s">
+        <v>292</v>
+      </c>
+      <c r="C257" t="s">
+        <v>242</v>
+      </c>
+      <c r="D257" t="s">
+        <v>52</v>
+      </c>
+      <c r="E257" t="s">
+        <v>243</v>
+      </c>
+      <c r="F257" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6">
+      <c r="A258">
+        <v>13195</v>
+      </c>
+      <c r="B258" t="s">
+        <v>292</v>
+      </c>
+      <c r="C258" t="s">
+        <v>244</v>
+      </c>
+      <c r="D258" t="s">
+        <v>47</v>
+      </c>
+      <c r="E258" t="s">
+        <v>245</v>
+      </c>
+      <c r="F258" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6">
+      <c r="A259">
+        <v>13196</v>
+      </c>
+      <c r="B259" t="s">
+        <v>292</v>
+      </c>
+      <c r="C259" t="s">
+        <v>246</v>
+      </c>
+      <c r="D259" t="s">
+        <v>47</v>
+      </c>
+      <c r="E259" t="s">
+        <v>247</v>
+      </c>
+      <c r="F259" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260">
+        <v>13227</v>
+      </c>
+      <c r="B260" t="s">
+        <v>292</v>
+      </c>
+      <c r="C260" t="s">
+        <v>248</v>
+      </c>
+      <c r="D260" t="s">
+        <v>159</v>
+      </c>
+      <c r="E260" t="s">
+        <v>249</v>
+      </c>
+      <c r="F260" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261">
+        <v>13126</v>
+      </c>
+      <c r="B261" t="s">
+        <v>292</v>
+      </c>
+      <c r="C261" t="s">
+        <v>250</v>
+      </c>
+      <c r="D261" t="s">
+        <v>72</v>
+      </c>
+      <c r="E261" t="s">
+        <v>251</v>
+      </c>
+      <c r="F261" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262">
+        <v>13147</v>
+      </c>
+      <c r="B262" t="s">
+        <v>292</v>
+      </c>
+      <c r="C262" t="s">
+        <v>252</v>
+      </c>
+      <c r="D262" t="s">
+        <v>105</v>
+      </c>
+      <c r="E262" t="s">
+        <v>253</v>
+      </c>
+      <c r="F262" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6">
+      <c r="A263">
+        <v>13150</v>
+      </c>
+      <c r="B263" t="s">
+        <v>292</v>
+      </c>
+      <c r="C263" t="s">
+        <v>254</v>
+      </c>
+      <c r="D263" t="s">
+        <v>66</v>
+      </c>
+      <c r="E263" t="s">
+        <v>255</v>
+      </c>
+      <c r="F263" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6">
+      <c r="A264">
+        <v>13151</v>
+      </c>
+      <c r="B264" t="s">
+        <v>292</v>
+      </c>
+      <c r="C264" t="s">
+        <v>256</v>
+      </c>
+      <c r="D264" t="s">
+        <v>66</v>
+      </c>
+      <c r="E264" t="s">
+        <v>257</v>
+      </c>
+      <c r="F264" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6">
+      <c r="A265">
+        <v>13173</v>
+      </c>
+      <c r="B265" t="s">
+        <v>292</v>
+      </c>
+      <c r="C265" t="s">
+        <v>258</v>
+      </c>
+      <c r="D265" t="s">
+        <v>66</v>
+      </c>
+      <c r="E265" t="s">
+        <v>259</v>
+      </c>
+      <c r="F265" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6">
+      <c r="A266">
+        <v>13191</v>
+      </c>
+      <c r="B266" t="s">
+        <v>292</v>
+      </c>
+      <c r="C266" t="s">
+        <v>261</v>
+      </c>
+      <c r="D266" t="s">
+        <v>124</v>
+      </c>
+      <c r="E266" t="s">
+        <v>262</v>
+      </c>
+      <c r="F266" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6">
+      <c r="A267">
+        <v>13192</v>
+      </c>
+      <c r="B267" t="s">
+        <v>292</v>
+      </c>
+      <c r="C267" t="s">
+        <v>263</v>
+      </c>
+      <c r="D267" t="s">
+        <v>124</v>
+      </c>
+      <c r="E267" t="s">
+        <v>264</v>
+      </c>
+      <c r="F267" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6">
+      <c r="A268">
+        <v>13193</v>
+      </c>
+      <c r="B268" t="s">
+        <v>292</v>
+      </c>
+      <c r="C268" t="s">
+        <v>265</v>
+      </c>
+      <c r="D268" t="s">
+        <v>124</v>
+      </c>
+      <c r="E268" t="s">
+        <v>266</v>
+      </c>
+      <c r="F268" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6">
+      <c r="A269">
+        <v>13215</v>
+      </c>
+      <c r="B269" t="s">
+        <v>292</v>
+      </c>
+      <c r="C269" t="s">
+        <v>267</v>
+      </c>
+      <c r="D269" t="s">
+        <v>105</v>
+      </c>
+      <c r="E269" t="s">
+        <v>268</v>
+      </c>
+      <c r="F269" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270">
+        <v>13218</v>
+      </c>
+      <c r="B270" t="s">
+        <v>292</v>
+      </c>
+      <c r="C270" t="s">
+        <v>269</v>
+      </c>
+      <c r="D270" t="s">
+        <v>208</v>
+      </c>
+      <c r="E270" t="s">
+        <v>270</v>
+      </c>
+      <c r="F270" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271">
+        <v>13234</v>
+      </c>
+      <c r="B271" t="s">
+        <v>292</v>
+      </c>
+      <c r="C271" t="s">
+        <v>271</v>
+      </c>
+      <c r="D271" t="s">
+        <v>124</v>
+      </c>
+      <c r="E271" t="s">
+        <v>272</v>
+      </c>
+      <c r="F271" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272">
+        <v>13240</v>
+      </c>
+      <c r="B272" t="s">
+        <v>292</v>
+      </c>
+      <c r="C272" t="s">
+        <v>273</v>
+      </c>
+      <c r="D272" t="s">
+        <v>124</v>
+      </c>
+      <c r="E272" t="s">
+        <v>274</v>
+      </c>
+      <c r="F272" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6">
+      <c r="A273">
+        <v>13241</v>
+      </c>
+      <c r="B273" t="s">
+        <v>292</v>
+      </c>
+      <c r="C273" t="s">
+        <v>275</v>
+      </c>
+      <c r="D273" t="s">
+        <v>124</v>
+      </c>
+      <c r="E273" t="s">
+        <v>266</v>
+      </c>
+      <c r="F273" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274">
+        <v>13242</v>
+      </c>
+      <c r="B274" t="s">
+        <v>292</v>
+      </c>
+      <c r="C274" t="s">
+        <v>276</v>
+      </c>
+      <c r="D274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E274" t="s">
+        <v>277</v>
+      </c>
+      <c r="F274" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6">
+      <c r="A275">
+        <v>13243</v>
+      </c>
+      <c r="B275" t="s">
+        <v>292</v>
+      </c>
+      <c r="C275" t="s">
+        <v>278</v>
+      </c>
+      <c r="D275" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" t="s">
+        <v>279</v>
+      </c>
+      <c r="F275" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6">
+      <c r="A276">
+        <v>13244</v>
+      </c>
+      <c r="B276" t="s">
+        <v>292</v>
+      </c>
+      <c r="C276" t="s">
+        <v>280</v>
+      </c>
+      <c r="D276" t="s">
+        <v>8</v>
+      </c>
+      <c r="E276" t="s">
+        <v>281</v>
+      </c>
+      <c r="F276" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6">
+      <c r="A277">
+        <v>13245</v>
+      </c>
+      <c r="B277" t="s">
+        <v>292</v>
+      </c>
+      <c r="C277" t="s">
+        <v>282</v>
+      </c>
+      <c r="D277" t="s">
+        <v>8</v>
+      </c>
+      <c r="E277" t="s">
+        <v>283</v>
+      </c>
+      <c r="F277" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6">
+      <c r="A278">
+        <v>13247</v>
+      </c>
+      <c r="B278" t="s">
+        <v>292</v>
+      </c>
+      <c r="C278" t="s">
+        <v>284</v>
+      </c>
+      <c r="D278" t="s">
+        <v>8</v>
+      </c>
+      <c r="E278" t="s">
+        <v>285</v>
+      </c>
+      <c r="F278" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6">
+      <c r="A279">
+        <v>13248</v>
+      </c>
+      <c r="B279" t="s">
+        <v>292</v>
+      </c>
+      <c r="C279" t="s">
+        <v>286</v>
+      </c>
+      <c r="D279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" t="s">
+        <v>287</v>
+      </c>
+      <c r="F279" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280">
+        <v>13149</v>
+      </c>
+      <c r="B280" t="s">
+        <v>292</v>
+      </c>
+      <c r="C280" t="s">
+        <v>288</v>
+      </c>
+      <c r="D280" t="s">
+        <v>66</v>
+      </c>
+      <c r="E280" t="s">
+        <v>289</v>
+      </c>
+      <c r="F280" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281">
+        <v>13152</v>
+      </c>
+      <c r="B281" t="s">
+        <v>292</v>
+      </c>
+      <c r="C281" t="s">
+        <v>290</v>
+      </c>
+      <c r="D281" t="s">
+        <v>66</v>
+      </c>
+      <c r="E281" t="s">
+        <v>291</v>
+      </c>
+      <c r="F281" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6">
+      <c r="A282">
+        <v>13198</v>
+      </c>
+      <c r="B282" t="s">
+        <v>292</v>
+      </c>
+      <c r="C282" t="s">
+        <v>332</v>
+      </c>
+      <c r="D282" t="s">
+        <v>105</v>
+      </c>
+      <c r="E282" t="s">
+        <v>333</v>
+      </c>
+      <c r="F282" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6">
+      <c r="A283">
+        <v>13205</v>
+      </c>
+      <c r="B283" t="s">
+        <v>292</v>
+      </c>
+      <c r="C283" t="s">
+        <v>334</v>
+      </c>
+      <c r="D283" t="s">
+        <v>335</v>
+      </c>
+      <c r="E283" t="s">
+        <v>336</v>
+      </c>
+      <c r="F283" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6">
+      <c r="A284">
         <v>13214</v>
       </c>
-      <c r="B217" t="s">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="B284" t="s">
+        <v>292</v>
+      </c>
+      <c r="C284" t="s">
+        <v>337</v>
+      </c>
+      <c r="D284" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" t="s">
+        <v>338</v>
+      </c>
+      <c r="F284" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285">
+        <v>13219</v>
+      </c>
+      <c r="B285" t="s">
+        <v>292</v>
+      </c>
+      <c r="C285" t="s">
+        <v>339</v>
+      </c>
+      <c r="D285" t="s">
+        <v>57</v>
+      </c>
+      <c r="E285" t="s">
+        <v>340</v>
+      </c>
+      <c r="F285" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6">
+      <c r="A286">
+        <v>13225</v>
+      </c>
+      <c r="B286" t="s">
+        <v>292</v>
+      </c>
+      <c r="C286" t="s">
+        <v>341</v>
+      </c>
+      <c r="D286" t="s">
+        <v>208</v>
+      </c>
+      <c r="E286" t="s">
+        <v>342</v>
+      </c>
+      <c r="F286" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287">
+        <v>13232</v>
+      </c>
+      <c r="B287" t="s">
+        <v>292</v>
+      </c>
+      <c r="C287" t="s">
+        <v>343</v>
+      </c>
+      <c r="D287" t="s">
+        <v>211</v>
+      </c>
+      <c r="E287" t="s">
+        <v>344</v>
+      </c>
+      <c r="F287" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288">
+        <v>13246</v>
+      </c>
+      <c r="B288" t="s">
+        <v>292</v>
+      </c>
+      <c r="C288" t="s">
+        <v>346</v>
+      </c>
+      <c r="D288" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" t="s">
+        <v>347</v>
+      </c>
+      <c r="F288" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>