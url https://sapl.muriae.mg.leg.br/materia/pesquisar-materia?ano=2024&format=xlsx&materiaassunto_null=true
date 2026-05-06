--- v0 (2026-02-01)
+++ v1 (2026-05-06)
@@ -10,11150 +10,11147 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8935" uniqueCount="3698">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8934" uniqueCount="3697">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9406/doc_0049.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9406/doc_0049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta em domicílio, de material para exames, pelos laboratórios de análises clínicas conveniadas com o município, e dá outras providências.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VEREADOR VALDINEI LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9408/projeto_de_lei_-_reducao_carga_horaria_-_filho_deficiente.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9408/projeto_de_lei_-_reducao_carga_horaria_-_filho_deficiente.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº5.193/2016, a qual autoriza o Poder Executivo a instituir horário especial para servidores públicos, incluindo autarquias, fundações municipais e o poder legislativo, que tenham filho com deficiência, necessidades especiais ou transtorno global do desenvolvimento.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeito Marcos Guarino de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9409/suplementar_superav_150_000_apae.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9409/suplementar_superav_150_000_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fonte</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9410/projeto_de_lei_-_emenda_parlamentar_reginaldo_lopes-_muriae_x_apae_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9410/projeto_de_lei_-_emenda_parlamentar_reginaldo_lopes-_muriae_x_apae_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a transferir a Associação de Pais e Amigos dos Excepcionais de Muriaé – APAE o valor de R$155.000,00 (cento e_x000D_
 cinquenta e cinco mil reais), referentes aos recursos oriundos de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9421/p.l._-_da_denominacao_cozinha_comunitaria_-_scaner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9421/p.l._-_da_denominacao_cozinha_comunitaria_-_scaner.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Cozinha Comunitária Maria de Lourdes de Azevêdo Campos a Cozinha Comunitária do Bairro São Joaquim e dá outras providências.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9422/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9422/doc2-0003.pdf</t>
   </si>
   <si>
     <t>'Altera e inclui dispositivo na Lei 5.348/2016 na qual dispõe sobre o plano de cargos, carreira, vencimentos e estrutura organizacional dos servidores da Câmara Municipal de Muriaé</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9431/p.l._-_abertura_credito_suplementar_superav_r_2.066.01150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9431/p.l._-_abertura_credito_suplementar_superav_r_2.066.01150.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9443/p.l._-_abertura_credito_suplementar_anul_-_r_1.197.09641.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9443/p.l._-_abertura_credito_suplementar_anul_-_r_1.197.09641.pdf</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9455/p.l._-_abertura_de_credito_suplementar_superav_-_r_599.25100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9455/p.l._-_abertura_de_credito_suplementar_superav_-_r_599.25100.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VEREADOR CHRISTIAN TANUS BAHIA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9456/pl_100025.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9456/pl_100025.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Rua Sydney Junqueira Passos, a logradouro público e dá outras Providências.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9461/p.l.-_abertura_de_credito_suplementar_superav_-_r_187.55711.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9461/p.l.-_abertura_de_credito_suplementar_superav_-_r_187.55711.pdf</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9462/p.l._-_abertura_de_credito_especial_-_superavit_desenv_econ_-_r_370.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9462/p.l._-_abertura_de_credito_especial_-_superavit_desenv_econ_-_r_370.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9463/p.l._-_abertura_de_credito_especial_-_anulacao_-_r_26.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9463/p.l._-_abertura_de_credito_especial_-_anulacao_-_r_26.00000.pdf</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9464/p.l._-__abertura_de_credito_especial_-_superavit-_r_51.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9464/p.l._-__abertura_de_credito_especial_-_superavit-_r_51.00000.pdf</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9465/p.l._-_abertura_de_credito_especial-_superavit-_r_473.84620.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9465/p.l._-_abertura_de_credito_especial-_superavit-_r_473.84620.pdf</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9466/p.l._-_ldo_-saude_varios-_r_473.84600.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9466/p.l._-_ldo_-saude_varios-_r_473.84600.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Municipal nº 6.691 de 27 de junho de 2023</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9467/pl_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9467/pl_17.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Rua Anibal Ligório, a logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>VEREADOR CISO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9471/pl_18-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9471/pl_18-2024.pdf</t>
   </si>
   <si>
     <t>Altera art. 1° da Lei Municipal n° 5.953, de 12 de fevereiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9472/p.l._-__revisao_geral_remuneracao-_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9472/p.l._-__revisao_geral_remuneracao-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do Município de Muriaé e dá outras providências.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9473/p.l._-_demsur_-_criacao_de_cargo_de_tecnico_em_informatica_com_impacto_financeiro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9473/p.l._-_demsur_-_criacao_de_cargo_de_tecnico_em_informatica_com_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 4.183, de 28 de dezembro de 2011.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/pl_21-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/pl_21-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a parcelar a taxa correspondente ao custo para obtenção de habite-se, e averbação e dá outras providências.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/p.l._-_abertura_de_credito_suplementar_superav_-_saude-__r_1.695.16174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/p.l._-_abertura_de_credito_suplementar_superav_-_saude-__r_1.695.16174.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023”</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9504/p.l.-_abertura_de_credito_especial_excesso_plenagem_-_r_262.374.17949.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9504/p.l.-_abertura_de_credito_especial_excesso_plenagem_-_r_262.374.17949.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na LOA − Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e criar subunidade na Secretaria Municipal de Saúde, visando adequar as dotações orçamentárias à sua gestão plena dos prestadores”</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9505/p.l._-_ldo_plenagem_-_r_262.374.17949_-_saude_plena.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9505/p.l._-_ldo_plenagem_-_r_262.374.17949_-_saude_plena.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo à Lei Municipal nº 6.691 de 27 de junho de 2023”</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9506/p.l._-_ppa_plenagem-_r_262.374.17949_-_saude_plena.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9506/p.l._-_ppa_plenagem-_r_262.374.17949_-_saude_plena.pdf</t>
   </si>
   <si>
     <t>“Acrescenta ação às Metas Físicas da Lei nº 6.290 de 09 de dezembro de 2021, Plano Plurianual do Município de Muriaé"</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9509/p.l.-_altera_plano_de_cargos_sec._saude_....pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9509/p.l.-_altera_plano_de_cargos_sec._saude_....pdf</t>
   </si>
   <si>
     <t>Inclui e altera dispositivos na Lei n.º 4.182, de 28 de dezembro de 2011, na forma que dispõe.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9511/p.l._-__alteracao_orcamentaria._parcelamento_camara_-_r_125.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9511/p.l._-__alteracao_orcamentaria._parcelamento_camara_-_r_125.00000.pdf</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>VEREADOR LELEI</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9512/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9512/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Aventureiros e dá outras providências</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>VEREADOR DR. FREDERICO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9513/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9513/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Pratas da Casa" no âmbito do Município de Muriaé e dá outras providências."</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9514/doc2-0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9514/doc2-0006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reserva de áreas para estacionamento de veículo de cliente em frente as farmácias e drogarias no âmbito do Município de Muriaé.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9524/p.l._-_abertura_de_credito_especial__anulacao_-_r_30.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9524/p.l._-_abertura_de_credito_especial__anulacao_-_r_30.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024”</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9525/p.l._-_ppa_varios_-_r_2.143.90315.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9525/p.l._-_ppa_varios_-_r_2.143.90315.pdf</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9526/p.l._-_ldo_saude_varios_-_r_2.143.90315.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9526/p.l._-_ldo_saude_varios_-_r_2.143.90315.pdf</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9527/p.l._-_abertura_de_credito_especial_superavit_-_r_2.143.90315.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9527/p.l._-_abertura_de_credito_especial_superavit_-_r_2.143.90315.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023”</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9528/p.l._-_horario_especial.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9528/p.l._-_horario_especial.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 5.193, de 5 de 5 de maio 2016.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9529/....p.l._-_altera_o_anexo_qdd_-_loa_2024_---_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9529/....p.l._-_altera_o_anexo_qdd_-_loa_2024_---_1.pdf</t>
   </si>
   <si>
     <t>Altera o anexo QDD- Quadro de Detalhamento da Despesa- da Lei Municipal nº 6.869 de 2023</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>VEREADOR DELEGADO RANGEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9544/pl_37-24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9544/pl_37-24.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do munícipio de Muriaé o Protocolo Antirracista, determinando aos estabelecimentos de grande circulação de pessoas que implementam medidas de prevenção, conscientização e acolhimento de vítimas em situações de racismo.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9545/pl_38-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9545/pl_38-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n°6.413, de 09 de agosto de 2022.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9546/pl_39-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9546/pl_39-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de ruídos sonoros excessivos provenientes de escapamentos de veículos automotores e dá outras providências.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9547/pl_40-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9547/pl_40-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de cartazes, placas ou comunicados pelos condomínios residenciais e comerciais localizados em Muriaé, incentivando e recomendando a comunicação de crime em decorrência de maus-tratos aos animais e dá outras providências.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9556/p.l._-_convenio_-_muriae_x_sebrae_-_mulheres_memoraveis.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9556/p.l._-_convenio_-_muriae_x_sebrae_-_mulheres_memoraveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio o Serviço de Apoio às Micro e Pequenas Empresas de Minas Gerais – SEBRAE/MG para realização de ações que celebram a liderança e empreendimento feminino no mês da mulher.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9559/p.l._-_abertura_de_credito_suplementar_superav_-_r2.866.55035__-_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9559/p.l._-_abertura_de_credito_suplementar_superav_-_r2.866.55035__-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/p.l._-_abertura_de_credito_suplementar_-_r_3.214.73251.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/p.l._-_abertura_de_credito_suplementar_-_r_3.214.73251.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na LOA − Lei Orçamentária nº 6.869, de 19 de dezembro de 2023</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/p.l._-_abertura_de_credito_especial_superavit-_r_247.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/p.l._-_abertura_de_credito_especial_superavit-_r_247.00000.pdf</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/p.l._-_da_denominacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/p.l._-_da_denominacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Unidade de Apoio à Saúde da Pessoa com Deficiência - denominado de Francisco de Assis Matos de Oliveira.”</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/pl_46-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/pl_46-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 5º-A NA LEI Nº 2.356, DE 02 DE NOVEMBRO DE 1999, QUE DISPÕE SOBRE A ARBORIZAÇÃO NOS LIMITES DA AREA URBANA DO MUNICIPIO DE MURIAÉ E DÁ PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9581/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9581/doc_0002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação do serviço de transporte remunerado de passageiros "MOTO TÁXI" por meio de veículo de aluguel- motocicletas, sob o regime de permissão, credenciamento e respectiva licença, mediante cadastramento e dá outras providências"</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9582/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9582/scanner.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da disponibilidade de soro antipeçonhento e a realização de treinamento dos profissionais de saúde para o tratamento de picadas de animais peçonhentos na Unidades Básicas de Saúde (UBS) , nos Programas de Saúde da Família (PSF) dos bairros e distritos do município de Muriaé, e dá outras providências."</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9593/p.l.-_ppa_-_r_1.162.27765.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9593/p.l.-_ppa_-_r_1.162.27765.pdf</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9594/p.l-_ldo_-r_1.162.27765.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9594/p.l-_ldo_-r_1.162.27765.pdf</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9595/p.l._-_abertura_de_credito_especial_superavit_-_r_1.162.27765.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9595/p.l._-_abertura_de_credito_especial_superavit_-_r_1.162.27765.pdf</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9596/p.l._-_convenio_-_muriae_x_cruzeiro_atletico_clube_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9596/p.l._-_convenio_-_muriae_x_cruzeiro_atletico_clube_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o Cruzeiro Atlético Clube.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9597/p.l._-_convenio_-_muriae_x_sebrae_-_programa_de_compras_publicas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9597/p.l._-_convenio_-_muriae_x_sebrae_-_programa_de_compras_publicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o Serviço de Apoio às Micro e Pequenas Empresas de Minas Gerais – SEBRAE/MG para financiamento do projeto “Programa de Compras Públicas Locais”.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9601/p.l._-_ppa_restaurante_popular_-_r_1.135.95091.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9601/p.l._-_ppa_restaurante_popular_-_r_1.135.95091.pdf</t>
   </si>
   <si>
     <t>Acrescenta ação às Metas Físicas da Lei nº 6.290 de 09 de dezembro de 2021, Plano Plurianual do Município de Muriaé</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9602/p.l._-_ldo_restaurante_popular_-_r_1.135.95091.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9602/p.l._-_ldo_restaurante_popular_-_r_1.135.95091.pdf</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9603/p.l._-_abertura_de_credito_suplementar_anul_-r_2.859.64040.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9603/p.l._-_abertura_de_credito_suplementar_anul_-r_2.859.64040.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024”</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9604/p.l._-_abertura_de_credito_especial_anulacao_restaurante_popular_-_r_1.135.95091.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9604/p.l._-_abertura_de_credito_especial_anulacao_restaurante_popular_-_r_1.135.95091.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9635/p.l._-_alt._organograma_fundarte_e_saude_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9635/p.l._-_alt._organograma_fundarte_e_saude_2024.pdf</t>
   </si>
   <si>
     <t>Altera anexo único da Lei n.º 2.158, de 18 de novembro de 1997, e anexo único da Lei n.º 5.373, de 5 de janeiro de 2017, na forma que dispõe.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9637/pl_59-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9637/pl_59-2024.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Amália Bicalho Barroso, a rua projetada 1, no bairro Chalé, no município de Muriaé, e dá outras providências.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9665/p.l._-_convenio_nacional_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9665/p.l._-_convenio_nacional_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o Nacional Atlético para ampliação e fortalecimento do esporte e lazer no Município de Muriaé</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9668/pl_61-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9668/pl_61-2024.pdf</t>
   </si>
   <si>
     <t>Da denominação a UBS João Luiz Thurler Secunho, no Distrito de Vermelho</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>VEREADOR ANDERSON</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9671/pl_elevadores.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9671/pl_elevadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da diferenciação de elevadores no âmbito do Município e dá outras providências</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9672/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9672/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Dá denominação de logradouro público de JOSÉ MAURO SOARES BITTENCOURT</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9673/projeto_de_lei_-_corrigindo_denominacao_da_ubs_do_vermelho.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9673/projeto_de_lei_-_corrigindo_denominacao_da_ubs_do_vermelho.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.934/2015, a qual deu denominação de UBS Nair Clara Teixeira de Siqueira a Unidade Básica de Saúde no Distrito de Vermelho e dá outras providências.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9674/p.l._-_emenda_parlamentar_-_muriae_x_inaces.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9674/p.l._-_emenda_parlamentar_-_muriae_x_inaces.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a transferir ao Instituto Nandyala de Artes, Culturas, Educação e Sustentabilidade – INACES o valor de R$100.000,00 (cem mil reais), referentes aos recursos oriundos de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9675/p.l._-_convenio_-_fasm.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9675/p.l._-_convenio_-_fasm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Associação Santa Marcelina Muriaé para realização do Programa “Minha Vez Primeiro Emprego”.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9676/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9676/scanner.1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Acessibilidade em Eventos no Município de Muriaé</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9677/pl_68-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9677/pl_68-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Jacyr Vidon, a logradouro público e dá outras Providências</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9679/p.l.-_cargos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9679/p.l.-_cargos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 4.182, de 28 de dezembro de 2011, Lei Complementar n.º 4.183, de 28 de dezembro de 2011 e Lei Complementar n.º 4.184, de 28 de dezembro de 2011</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9680/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9680/doc2-0005.pdf</t>
   </si>
   <si>
     <t>Assegura à paciente mulher o direito a acompanhante em consulta, exame e procedimentos realizados em estabelecimentos de saúde públicos e privados no âmbito do Município de Muriaé e da outras providências</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9692/p.l._-_associacao_resgate_mulheres__rem.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9692/p.l._-_associacao_resgate_mulheres__rem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Associação Resgate Mulheres – REM para realização de ações que apoiam e resgatam mulheres de vulnerabilidade social, promovendo sua inclusão e autonomia na sociedade.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9693/p.l._-_abertura_de_credito_adicional_suplementar_-_excesso_-_700.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9693/p.l._-_abertura_de_credito_adicional_suplementar_-_excesso_-_700.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na LOA − Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fonte”</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9695/cria_o_programa_lixo_zero.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9695/cria_o_programa_lixo_zero.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa Lixo Zero, no Município de Muriaé, e dá outras providências”</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9703/document_01042024_0001_organized.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9703/document_01042024_0001_organized.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 4.182, de 28 de dezembro de 2011 e da Lei Complementar n.º 4.183, de 28 de dezembro de 2011</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9708/p.l._-_abertura_de_credito_suplementar_-_superav_-_r_2.931.46526.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9708/p.l._-_abertura_de_credito_suplementar_-_superav_-_r_2.931.46526.pdf</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9710/p.l_-_alteracao_plano_de_cargos_-_adm_direta-_topografo_tecnico_agricola_e_veterinario_-_ii_.....pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9710/p.l_-_alteracao_plano_de_cargos_-_adm_direta-_topografo_tecnico_agricola_e_veterinario_-_ii_.....pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 4.182, de 28 de dezembro de 2011.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9711/pl_77-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9711/pl_77-2024.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de JOSÉ RODRIGUES DE SANTANA, a "Estrada de cima do Macuco" localizada no distrital de Muriaé, e dá outras providências</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9716/p.l._-_abertura_de_credito_suplementar_excesso_-_r_5.343.49292.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9716/p.l._-_abertura_de_credito_suplementar_excesso_-_r_5.343.49292.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na LOA − Lei Orçamentária nº 6.869, de 19 de dezembro de 2023”</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9717/p.l._-_gratificacao_servidores_cedidos_para_a_justica_eleitoral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9717/p.l._-_gratificacao_servidores_cedidos_para_a_justica_eleitoral.pdf</t>
   </si>
   <si>
     <t>Regulamenta o artigo 9º da Lei nº 6999, de 1º de janeiro de 1982, estabelecendo critérios para a concessão de gratificação a servidores do município de Muriaé (MG), cedidos à Justiça Eleitoral.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9718/projeto_de_lei_-__acesso_inclusivo_para_pessoas_com_deficiencia_visual_em_locais_publicos_de_muriae.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9718/projeto_de_lei_-__acesso_inclusivo_para_pessoas_com_deficiencia_visual_em_locais_publicos_de_muriae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Acesso Inclusivo para Pessoas com deficiência Visual em Locais Públicos de Muriaé</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9725/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9725/doc2-0001.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n° 5.348 de 09 de dezembro de 2016, dentre outras providências".</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9726/p.l._-_ldo_-_r_70.16192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9726/p.l._-_ldo_-_r_70.16192.pdf</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9727/p.l._-_abertura_de_credito_especial_superavit_-_r_70.16192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9727/p.l._-_abertura_de_credito_especial_superavit_-_r_70.16192.pdf</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9728/p.l._-_convenio_-_muriae_x_sebrae_-_custeio_de_assistencia_tecnica_para_produtores_de_uva.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9728/p.l._-_convenio_-_muriae_x_sebrae_-_custeio_de_assistencia_tecnica_para_produtores_de_uva.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o SEBRAE/MG como custeio de Assistência Técnica para Produtores de Uva</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9729/p.l._-_da_denominacao_ao_centro_de_zoonose_-_ccz.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9729/p.l._-_da_denominacao_ao_centro_de_zoonose_-_ccz.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Centro de Controle e Zoonoses Manuela Pereira da Mata ao Centro de Controle de Zoonoses do Município de Muriaé e dá outras providências</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9730/p.l._-_convenio_-_muriae_x_liga_esportiva_de_muriae_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9730/p.l._-_convenio_-_muriae_x_liga_esportiva_de_muriae_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Liga Esportiva de Muriaé para o financiamento das atividades, em apoio ao futebol amador, previstas para o ano de 2024.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9735/p.l._-_convenio_prefeitura_x_mangalarga_machador_-_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9735/p.l._-_convenio_prefeitura_x_mangalarga_machador_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o Núcleo dos Criadores do Cavalo Mangalarga Marchador de Muriaé e Região”.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9747/pl_88-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9747/pl_88-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Ponte Antônio Montezano Segundo a ponte localizada na fazenda da grama, e dá outras providências.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9748/p.l._-_conselho_municipal_de_direitos_humanos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9748/p.l._-_conselho_municipal_de_direitos_humanos.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Defesa dos Direitos Humanos – CMDDH e dá outras previdências</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9750/projeto_de_lei_morar_melhor.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9750/projeto_de_lei_morar_melhor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Morar Melhor no Município de Muriaé-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>VEREADOR DR. GERSON VARELLA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9752/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9752/scanner.4.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 5.732/2018, a qual dispõe sobre o Serviço de Estacionamento Rotativo para veículos nas vias públicas e disciplinas os estacionamentos privados no Município de Muriaé, dentre outras providências</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9754/p.l._-_abertura_de_credito_suplementar_superav__-_926.14715.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9754/p.l._-_abertura_de_credito_suplementar_superav__-_926.14715.pdf</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9758/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9758/scanner.1.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo III - Tipos de Edificação, da Lei nº 5.441, de 21 de junho de 2017".</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_94-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_94-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Dr. Agripino Torres Filho, a logradouro público e dá outras Providências</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_95-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_95-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Vicente Lagatta, a logradouro público e dá outras Providências</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_96-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_96-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Paulo Sergio de Aguiar, a logradouro público e dá outras Providências</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_97-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_97-2024.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de Rua Saulo Rodrigues Pereira, a logradouro público e dá outras Providências”</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_98-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_98-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação e delimita de Bairro “Prefeito Paulo Fraga” a área urbana que especifica e dá outras providências</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9767/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9767/doc_0002.pdf</t>
   </si>
   <si>
     <t>Dá denominação a ponte localizada na Fazenda da Onça, em Belisário de "Ponte Antônio Paulino Cerqueira"</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9768/2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9768/2.pdf</t>
   </si>
   <si>
     <t>Dá denominação a ponte "José de Paula Maximiano", a ponte localizada na Fazenda Bom Sucesso, em Belisário"</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9769/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9769/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Dá denominação a ponte na Fazenda Monteiro, em Belisário de "Geraldo José de Oliveira".</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9771/projeto_de_lei_institui_o_programa_ubs_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9771/projeto_de_lei_institui_o_programa_ubs_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa UBS: Resolve no Município de Muriaé para coleta de Exames Laboratoriais nas unidades de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9772/p.l_-_especial_superavit_-_r_2.524.41165_-_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9772/p.l_-_especial_superavit_-_r_2.524.41165_-_saude.pdf</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9773/p.l._-_ppa_-_saude_varios_-_r_2.524.41100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9773/p.l._-_ppa_-_saude_varios_-_r_2.524.41100.pdf</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9774/p.l._-_ldo_-_2.524.41100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9774/p.l._-_ldo_-_2.524.41100.pdf</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9775/p.l._-_convenio_-_muriae_x_asm_-associacao_de_apoio_aos_surdos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9775/p.l._-_convenio_-_muriae_x_asm_-associacao_de_apoio_aos_surdos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Associação de Apoio aos Surdos de Muriaé/MG”.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9791/p.l._-_ldo_-_pronto.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9791/p.l._-_ldo_-_pronto.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9792/pl_sinalizacao_estr_rurais.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9792/pl_sinalizacao_estr_rurais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SINALIZAÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO DE MURIAÉ - MG E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9793/p.l._-_suplementar_superavit_-_r_542.94124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9793/p.l._-_suplementar_superavit_-_r_542.94124.pdf</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9794/pl_110-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9794/pl_110-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Ademar Acácio da Silva o logradouro público conhecido como rua Belém, no Bairro Marambaia, e dá outras providências.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9801/doc_0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9801/doc_0004.pdf</t>
   </si>
   <si>
     <t>Altera a alínea "j" do inciso II do Art.30 da Lei n° 5.441 de 21 de Junho de 2017, que "Dispõe sobre o uso e ocupação do solo do Município de Muriaé".</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9803/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9803/doc_0001.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Instituto Nascer de Novo Muriaé</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9809/dia_patrimonio_cultural_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9809/dia_patrimonio_cultural_-_ass.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal do Patrimônio Cultural”</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9811/p.l._-_abertura_de_credito_-_alteracao_orcamentaria._credito_adicional_especial_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9811/p.l._-_abertura_de_credito_-_alteracao_orcamentaria._credito_adicional_especial_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9812/p.l_-_autoriza_convenio_municipios_limitrofres_-_manutencao_de_estradas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9812/p.l_-_autoriza_convenio_municipios_limitrofres_-_manutencao_de_estradas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Termo de Cooperação Técnica com Municípios limítrofes para a manutenção de estradas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9813/p.l.-_da_denominacao_de_giselda_guarino_de_medeiros_restaurante_popular.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9813/p.l.-_da_denominacao_de_giselda_guarino_de_medeiros_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Giselda Guarino de Medeiros Restaurante Popular a ser inaugurado na Av. Dr. Passos, nº 335, bairro Barra, nesta cidade de Muriaé (MG) e dá outras providências</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9814/p.l._-_suplementar_excesso_-_r_3.173.40441.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9814/p.l._-_suplementar_excesso_-_r_3.173.40441.pdf</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9815/p.l_-_alteracao_atribuicoes_fundarte-_pa_31.343-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9815/p.l_-_alteracao_atribuicoes_fundarte-_pa_31.343-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 4.184, de 28 de dezembro de 2011.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9819/p.l._-_especial_excesso_e_anulacao_-_r_313.75120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9819/p.l._-_especial_excesso_e_anulacao_-_r_313.75120.pdf</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9820/p.l._-_ppa_-_saude_-_r_313.75120...pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9820/p.l._-_ppa_-_saude_-_r_313.75120...pdf</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9821/p.l._-ldo_-_r_313.75120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9821/p.l._-ldo_-_r_313.75120.pdf</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9822/p.l._-_especial_superavit_-_r_1.382.88275.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9822/p.l._-_especial_superavit_-_r_1.382.88275.pdf</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9823/p.l._-_ldo-_r_1.382.88275.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9823/p.l._-_ldo-_r_1.382.88275.pdf</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9824/p.l._-_ppa_-__1.382.88275.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9824/p.l._-_ppa_-__1.382.88275.pdf</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9842/p.l_-_suplementar_excesso_-_r_443.84131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9842/p.l_-_suplementar_excesso_-_r_443.84131.pdf</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9848/p.l_-_da_denominacao_a_quadra_de_praca_do_rosario_-_pedro_afonso_felix_figueiredo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9848/p.l_-_da_denominacao_a_quadra_de_praca_do_rosario_-_pedro_afonso_felix_figueiredo.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Pedro Afonso Felix Figueiredo à quadra poliesportiva existente na Praça Evaristo P. de Carvalho, localizada no bairro do Rosário, nesta cidade de Muriaé (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9849/projeto_de_lei_-_vereador_reginaldo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9849/projeto_de_lei_-_vereador_reginaldo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 5.732, de 29 de agosto de 2018</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9856/pl_128-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9856/pl_128-2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Nacional de Pesquisa e Gestão em Saúde-INSAUDE</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9865/p.l._-_abertura_de_credito_especial_-superavit-_r_98.86900.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9865/p.l._-_abertura_de_credito_especial_-superavit-_r_98.86900.pdf</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9866/p.l._-_ldo_-_r_98.86900.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9866/p.l._-_ldo_-_r_98.86900.pdf</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9867/p.l._-_ppa_-__r_98.86900.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9867/p.l._-_ppa_-__r_98.86900.pdf</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9876/dia_muriaeense_ausente_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9876/dia_muriaeense_ausente_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o ‘Dia do Muriaeense Ausente’ e dá outras providências</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9877/programa_muriae_contra_a_fome_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9877/programa_muriae_contra_a_fome_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de alimentos excedentes em estabelecimentos do ramo alimentício e dá outras providências</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9878/preferencial_portador_fibromialgia_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9878/preferencial_portador_fibromialgia_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento preferencial a pessoas com fibromialgia e dá outras providências</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9879/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9879/doc_0003.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Avenida WEBSTER FREITAS DA SILVA, a logradouro público e dá outras providências".</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9884/p.l.-_demsur_-r_5.947.60000_-_folha_de_pagamentoenergisacapina_e_rocada.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9884/p.l.-_demsur_-r_5.947.60000_-_folha_de_pagamentoenergisacapina_e_rocada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9888/p.l._-_adequacao_orcamentaria_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9888/p.l._-_adequacao_orcamentaria_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9889/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ppa_-_r_752.86979.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9889/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ppa_-_r_752.86979.pdf</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9890/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ldo_-_r_752.86979.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9890/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ldo_-_r_752.86979.pdf</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADOR CHRISTIAN TANUS BAHIA, VEREADOR DEVAIL CORREA, VEREADOR FORIM, VEREADOR VALDINEI LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_140.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_140.pdf</t>
   </si>
   <si>
     <t>Revoga na sua Totalidade a Lei Complementar n° 6.550/2022 e concede efeito repristinatório às Leis 2.165/1997, 4.389/2012 e 3.195/2005.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9893/dia_produtor_rural_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9893/dia_produtor_rural_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui o ‘Dia Municipal do Produtor Rural’ e dá outras providências.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9894/dia_livro_escolas_municipais_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9894/dia_livro_escolas_municipais_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui a ‘Semana do Livro e da Leitura nas Escolas Municipais’ e dá outras providências</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>VEREADOR AFONSO DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9895/doc_0009.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9895/doc_0009.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Centro de Convivência Antônio Silveira Brum"</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9904/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9904/scanner.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Combate à Iniciação e ao Vício de Crianças e Adolescentes em Drogas" e dá outras providências.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9905/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9905/scanner.1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento e a implantação de sistema de monitoramento de imagens nos estabelecimentos que comercializam ferros-velhos, sucatas e afins, dispõe sobre a cassação do alvará de funcionamento de estabelecimentos que esta lei especifica em caso de cometimento de crime de receptação qualificada e dá outras providências.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9925/p.l._-_da_denominacao_ao_centro_de_atendimento_educacional_especializado__-sec._educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9925/p.l._-_da_denominacao_ao_centro_de_atendimento_educacional_especializado__-sec._educacao.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de Centro de Atendimento Educacional Especializado Maria Vitória Soares Souza o Centro de Atendimento Educacional Especializado do Município de Muriaé e dá outras providências.”</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Elvandro Maciel da Silva, VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9927/pl_147-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9927/pl_147-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.959 de 15 de abril de 2015, que "Institui Título de Mérito Educacional e dá outras providências".</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criação do Hospital Veterinário Municipal no âmbito do Município de Muriaé e dá outras providências.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9934/pl_149-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9934/pl_149-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de contratação de pessoas em situação de rua ou em situação de desemprego por mais de 01 (um) ano, pelas empresas vencedoras de licitação pública no Município de Muriaé.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9938/p.l._-_emenda_parlamentar_-_muriae_x_pro_moradia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9938/p.l._-_emenda_parlamentar_-_muriae_x_pro_moradia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a transferir ao Obras Sociais Pró-Moradia o valor de R$100.000,00 (cem mil reais), referentes aos recursos oriundos de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9950/p.l._-_abertura_de_credito_adicional_especial_excesso_superavit_-_r_3.260.53588.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9950/p.l._-_abertura_de_credito_adicional_especial_excesso_superavit_-_r_3.260.53588.pdf</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9951/p.l._-_ppa_-_3.260.53588.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9951/p.l._-_ppa_-_3.260.53588.pdf</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9952/p.l-_ldo_-__r_3.260.53588.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9952/p.l-_ldo_-__r_3.260.53588.pdf</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9953/p.l._-_suplementar_excesso_anulacao_saude_educacao_-_r_7.940.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9953/p.l._-_suplementar_excesso_anulacao_saude_educacao_-_r_7.940.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fontes”</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9955/area_verde_-_certo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9955/area_verde_-_certo.pdf</t>
   </si>
   <si>
     <t>Desafeta Área Verde no Loteamento Boa Vista e promove a sua substituição por área equivalente no Loteamento Sítio Santa Mônica e dá outras providências.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9956/doc_0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9956/doc_0004.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Centro de Convivência José Antônio da Silveira"</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9964/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9964/doc_0002.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do PROGRAMA MUNICIPAL TODOS CONTRA A DENGUE, a adoção de medidas de vigilância em saúde para controle do mosquito Aedes aegypti, e estabelece outras providências"..</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>VEREADOR AFONSO DA SAÚDE, VEREADOR ANDERSON</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9969/pl_158-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9969/pl_158-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Gumercindo de Oliveira Campos</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9973/pl_159-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9973/pl_159-2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Associação dos moradores e proprietários do vales e montanhas de Muriaé - Pró Vale.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>VEREADOR DELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9974/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9974/scanner.pdf</t>
   </si>
   <si>
     <t>" Dá denominação a logradouro público PRAÇA JOÃO PAULO NUNES NEVES, e dá outras providências."</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9975/p.l-_ppa-_r_1.426.17720.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9975/p.l-_ppa-_r_1.426.17720.pdf</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9976/p.l._-_especial_superavit__anulacao_-_r_1.426.17720.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9976/p.l._-_especial_superavit__anulacao_-_r_1.426.17720.pdf</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9977/p.l.-_ldo_-_r_1.426.17720.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9977/p.l.-_ldo_-_r_1.426.17720.pdf</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9983/projeto_quadra_penha_areal_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9983/projeto_quadra_penha_areal_-_ass.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de ‘Maria da Penha Areal Carrizo’ à quadra poliesportiva existente na Praça Agripino Torres, Bairro Safira, nesta cidade e dá outras providências.”</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9984/doc_0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9984/doc_0006.pdf</t>
   </si>
   <si>
     <t>''Dá denominação de Praça de Esportes Ronan Bastos Santos a área situada no Bairro João VI".</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9985/p.l._-_emenda_parlamentar_-_muriae_x_apae_-_34.192.2024_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9985/p.l._-_emenda_parlamentar_-_muriae_x_apae_-_34.192.2024_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar convênio com a Associação de Pais e Amigos dos Excepcionais de Muriaé – APAE.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10013/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10013/doc2-0002.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Rua Benedito Pereira Wernerk a logradouro público e dá outras providências".</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10014/projeto_de_lei_-_convenio_-_muriae_x_lar_ozanam.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10014/projeto_de_lei_-_convenio_-_muriae_x_lar_ozanam.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Obra Unida Lar Ozanam.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10015/p.l._-_praca_do_alto_do_joao_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10015/p.l._-_praca_do_alto_do_joao_23.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de Praça Wagner Miranda de Andrade à Praça da Parte Alta do Bairro Jõao XXIII e dá outras providências.”</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10016/p.l._-_convenio_-_muriae_x_tjmg_....pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10016/p.l._-_convenio_-_muriae_x_tjmg_....pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Tribunal de Justiça do Estado de Minas Gerais para a cessão de servidores públicos.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10018/p.l._-_convenio_-_muriae_x_sebrae_-_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10018/p.l._-_convenio_-_muriae_x_sebrae_-_4.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o SEBRAE/MG.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10019/p.l._-_especial__anulacao_3390.32_inclusao_-r_45.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10019/p.l._-_especial__anulacao_3390.32_inclusao_-r_45.00000.pdf</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10020/p.l_-_suplementar_excesso__3__603__813_-_r_3.603.81321.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10020/p.l_-_suplementar_excesso__3__603__813_-_r_3.603.81321.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar_x000D_
 abertura de Crédito Adicional Suplementar na Lei_x000D_
 Orçamentária nº 6.869, de 11 de janeiro de 2024</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10022/pl_coreto_praca.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10022/pl_coreto_praca.pdf</t>
   </si>
   <si>
     <t>''Dá a denominação ao coreto da Praça João Pinheiro de Coreto Affonso Augusto Canêdo Neto''</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10027/p.l._-_convenio_-_sao_cristovao_futebol_clube.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10027/p.l._-_convenio_-_sao_cristovao_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o São Cristóvão Futebol Clube”.</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10029/p.l._-_inclui_paragrafo_nono_no_art._28_da_lei_2334-991-1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10029/p.l._-_inclui_paragrafo_nono_no_art._28_da_lei_2334-991-1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.334/1999 e dá outras providências.</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10048/pl_177-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10048/pl_177-2024.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Estrada Geraldo Pereira Pontes"</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10049/p.l.-_especial_excesso_-_r1.000.00000_-_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10049/p.l.-_especial_excesso_-_r1.000.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10050/p.l.-_suplementar_excesso_e_anulacao__-_r11.276.38000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10050/p.l.-_suplementar_excesso_e_anulacao__-_r11.276.38000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fonte”</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10052/p.l._-_muriaeprev_suplementar_superav_-_r_11.500.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10052/p.l._-_muriaeprev_suplementar_superav_-_r_11.500.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024 e inclusão de fonte”</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10053/p.l._-_muriae-prev_suplementar_por_anul_-_r_4.557.42691.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10053/p.l._-_muriae-prev_suplementar_por_anul_-_r_4.557.42691.pdf</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10074/p.l_-_altera_lei_de_contratacao_temporaria_-_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10074/p.l_-_altera_lei_de_contratacao_temporaria_-_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 5.940, de 27 de dezembro de 2019.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10075/p.l._-__abertura_de_credito_especial_-_r10.00000_-_camara_municipal.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10075/p.l._-__abertura_de_credito_especial_-_r10.00000_-_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10077/projeto_de_lei_-_altera_lei_municipal_n.ao_3229.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10077/projeto_de_lei_-_altera_lei_municipal_n.ao_3229.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso VII no §2º do Art.1º da Lei nº 3.229 de 12 de abril de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10078/p.l._-_abertura_de_credito_suplementar_-_r_2.000.00000_-_educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10078/p.l._-_abertura_de_credito_suplementar_-_r_2.000.00000_-_educacao.pdf</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10085/projeto_theobaldo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10085/projeto_theobaldo.pdf</t>
   </si>
   <si>
     <t>“Dá denominação de Rua Theobaldo Augusto Machado à logradouro público situado no Bairro Alto do Castelo e dá outras providências.”</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10089/p.l._-_da_denominacao_de_flavia_pereira_dias_levate_a_ponte_fazenda_pedaco_do_ceu.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10089/p.l._-_da_denominacao_de_flavia_pereira_dias_levate_a_ponte_fazenda_pedaco_do_ceu.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Ponte Flávia Pereira Dias Levate a ponte localizada nas proximidades da Fazenda Pedaço do Céu localizada no Distrito de Macuco e dá outras providências.</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10099/p.l_-_abertura_de_credito_especial_-_superavit_-_r_177.32342.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10099/p.l_-_abertura_de_credito_especial_-_superavit_-_r_177.32342.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023”</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10100/p.l._-_ldo_-__r_252.12365.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10100/p.l._-_ldo_-__r_252.12365.pdf</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10101/p.l-_abertura_de_credito_especial_-_superavit_-_r_252.12365.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10101/p.l-_abertura_de_credito_especial_-_superavit_-_r_252.12365.pdf</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10102/p.l._-_abertura_de_credito_suplementar_-anulacao-_r_1.400.00000_-_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10102/p.l._-_abertura_de_credito_suplementar_-anulacao-_r_1.400.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024 e inclusão de fonte</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10103/p.l._-_ppa__-_r_252.12365.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10103/p.l._-_ppa__-_r_252.12365.pdf</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10104/projeto_de_lei_-_convenio_-_muriae_x_sebrae_-_psicultura_ornamental.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10104/projeto_de_lei_-_convenio_-_muriae_x_sebrae_-_psicultura_ornamental.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com o SEBRAE/MG para realização da 2ª Exposição do Peixe Ornamental</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10106/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10106/scanner.pdf</t>
   </si>
   <si>
     <t>Institui o " Dia Municipal da Adoção de Animais" e sua inclusão no calendário oficial de eventos do Município de Muriaé"</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10107/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10107/scanner.1.pdf</t>
   </si>
   <si>
     <t>Dá denominação de JOSÉ AMÉRICO DOS SANTOS ao Pórtico de Entrada do Distrito de Boa Família, zona rural de Muriaé, e dá outras providências.</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10108/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10108/scanner.2.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto Municipal da Promoção e Igualdade Étnico- Racial do Município de Muriaé.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10110/pl_197.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10110/pl_197.pdf</t>
   </si>
   <si>
     <t>"Institui o apoio às associações privadas sem fins lucrativos no âmbito do Município de Muriaé"</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10111/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10111/scanner.pdf</t>
   </si>
   <si>
     <t>"Da denominação a logradouro público de Rua Dr. Mário Freitas da Silva".</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10112/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10112/scanner.1.pdf</t>
   </si>
   <si>
     <t>"Da denominação a logradouro público de Rua Dr. Izá Freitas da Silva".</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10113/pl_-_incentivo_-_esb_-_dentista.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10113/pl_-_incentivo_-_esb_-_dentista.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza o Poder Executivo Municipal, através da Secretaria Municipal de Saúde, a realizar o pagamento do incentivo financeiro de qualidade aos profissionais das equipes de saúde bucal e dá outras providências</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10119/p.l._-_especial_superavit_-_r_205.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10119/p.l._-_especial_superavit_-_r_205.00000.pdf</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10120/p.l._-_suplementar_superavit_-_r_859.37500.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10120/p.l._-_suplementar_superavit_-_r_859.37500.pdf</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10121/projeto_de_lei_203-2024_-_delegado_rangel.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10121/projeto_de_lei_203-2024_-_delegado_rangel.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público de Rua José Franklin, no Loteamento Parque dos Ipês</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10127/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10127/scanner.2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Fernando José Medeiros".</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10128/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10128/scanner.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Rondineli Francisco da Silva Fazolin.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10129/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10129/scanner.1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Carlos Eduardo Pereira Orácio.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10130/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10130/scanner.2.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre outorga do Título de Honra ao Mérito a Fernando Trota Levati".</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10131/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10131/scanner.3.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre outorga do Título de Honra ao Mérito a Marta Lazarone Soares".</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10132/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10132/scanner.4.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre outorga do Título de Honra ao Mérito a Sandra Maria Braga da Costa".</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10133/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10133/scanner.5.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Celi Cecilia Amarante Almeida Rocha".</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10134/scanner.6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10134/scanner.6.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Daniel Martins de Paiva".</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10135/212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10135/212.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Elson Carneiro Garcia".</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10136/213.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10136/213.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Maria da Penha Marques Ferreira".</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10137/214.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10137/214.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Paulo Roberto Barros Silva Filho".</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10138/215.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10138/215.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Victor de Decco Corrêa".</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10139/216.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10139/216.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a João Cleber da Silva".</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10140/217.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10140/217.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Rubens Oliveira Simbra de Souza".</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10141/218.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10141/218.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a José Sérvulo de Oliveira".</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10142/219.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10142/219.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Mário José Cavalhier Vieira".</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10143/220.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10143/220.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Márcio Ferreira da Silva".</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10144/221.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10144/221.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Paulo Silva do Nascimento".</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10145/222.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10145/222.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Bruno Risson da Silva".</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10146/223.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10146/223.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Ewerton de Souza Abreu".</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10147/224.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10147/224.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Fernanda Areal Carrizo".</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10148/225.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10148/225.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Joel Peixoto Manoel".</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10149/226.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10149/226.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Jairo Mazzini Teixeira".</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10150/227.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10150/227.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Maria de Fátima Catta Preta Padilha".</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10151/228.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10151/228.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Ana Paula Pedrosa".</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10152/229.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10152/229.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Fábio Correa do Nascimento".</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10153/230.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10153/230.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Karla Filó Mazzini Mota".</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10154/231.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10154/231.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Olindo Vital Filho".</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10155/232.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10155/232.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Pedro Duvanel Carneiro".</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10156/233.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10156/233.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Valtenir de Lima e Silva".</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10157/234.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10157/234.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Aloísio Rogério de Castro".</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10158/235.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10158/235.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Maria Angelina Neres Coelho".</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10159/236.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10159/236.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título deHonra ao Mérito a Arlete Nazareth Vicente".</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10160/237.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10160/237.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a José Severino Pereira".</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>VEREADOR FORIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10161/238.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10161/238.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Cidadania Honorária Muriaeense a Francisco de Assis Freitas".</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10162/239.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10162/239.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga do Título de Honra ao Mérito a Nilza Maria Araújo Saling".</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10163/240.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10163/240.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a Artenisio Gomes Ribeiro Junior".</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10164/241.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10164/241.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a Carlos Eduardo Pereira Orácio".</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10165/242.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10165/242.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a Claudio Cesar Gusman Matias de Oliveira".</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10166/243.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10166/243.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a Eduardo Goulart Gomes".</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10167/244.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10167/244.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a José Gustavo Guimarães da Silva".</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10168/245.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10168/245.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga da Comenda Martins da Costa a Vítor Dias Vasconcelos de Almeida".</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10170/p.l._-_convenio_-_muriae_x_ama_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10170/p.l._-_convenio_-_muriae_x_ama_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a Associação Muriaé dos Autistas – AMA Muriaé.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10171/pl_247-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10171/pl_247-2024.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público de Rua IENE MARIA DA SILVA GUIMARÃES"</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10172/p.l._-_cuidando_de_quem_cuida_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10172/p.l._-_cuidando_de_quem_cuida_1.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes, estratégias e ações do programa “Cuidando de Quem Cuida”, visando promover ações de orientação e atenção às mães atípicas no Município de Muriaé/MG.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10174/pl_249-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10174/pl_249-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do programa de acolhimento e capacitação para pais ou responsáveis por pessoas diagnosticadas com transtorno do espectro Autista- Tea, no âmbito do município de Muriaé”.</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10175/pl_250-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10175/pl_250-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Cartilha Municipal dos direitos da pessoa com transtorno do espectro Autista - Tea" no município de Muriaé e dá outras providências.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10176/pl_251.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10176/pl_251.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público de Rua DELMIRO DE SOUZA COELHO"</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10177/pl_252.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10177/pl_252.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público de Rua RITA DE CÁSSIA APOLINÁRIO VELOSO.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10186/pl_253.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10186/pl_253.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Yolanda Cerqueira Gonçalves ao Pórtico de entrada no distrito de Belisário e dá outras providências".</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10187/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10187/scanner.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Rua Sebastião Melato e dá outras providências."</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10188/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10188/scanner.pdf</t>
   </si>
   <si>
     <t>" Dá denominação a logradouro público de Rua Jair Rodrigues de Oliveira."</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10189/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10189/scanner.1.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público de Rua José Alves de Moura."</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10190/pl_credito_suplementar_excesso_156_000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10190/pl_credito_suplementar_excesso_156_000.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fonte".</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10191/pl_credito_suplementar__r_2.374.05944.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10191/pl_credito_suplementar__r_2.374.05944.pdf</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10192/pl_credito_suplementar_superavit_7_024_739_-_enviado_30-08-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10192/pl_credito_suplementar_superavit_7_024_739_-_enviado_30-08-2024.pdf</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10193/pl_260.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10193/pl_260.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre sistema de transparência de vagas do quadro de profissionais da Rede Municipal de Educação e dá outras providências."</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10194/pl_261.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10194/pl_261.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a marcação de consultas médicas para alunos da Rede Pública e Privada do Município.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10208/pl.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10208/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração comercial midiática pelo permissionário em táxis e transporte remunerado privado individual de pessoas (aplicativos) do Município de Muriaé.</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10209/pl_263-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10209/pl_263-2024.pdf</t>
   </si>
   <si>
     <t>"Institui o prêmio “Mérito Musical Rosane Campos” no âmbito do município de Muriaé, e dá outras providencias".</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10210/projeto_de_lei__de_rua_-_avenida_ana_maria_da_silva_goncalves_aninha.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10210/projeto_de_lei__de_rua_-_avenida_ana_maria_da_silva_goncalves_aninha.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Avenida Ana Maria da Silva Gonçalves (Aninha) a logradouro público e dá outras providências</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10223/pl_primeira_infancia_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10223/pl_primeira_infancia_-_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Municipal pela Primeira Infância de Muriaé-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10224/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10224/scanner.pdf</t>
   </si>
   <si>
     <t>"Dá denominação de Praça Sebastião Canêdo Zanco à Praça da Parte Alta do Bairro Planalto e dá outras providências."</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10244/p.l._-_convenio__muriae_x_apae_-_70.00000_3_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10244/p.l._-_convenio__muriae_x_apae_-_70.00000_3_assinado.pdf</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10256/p.l._-_abertura_de_credito_especial_superavit_-_r_191.43600_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10256/p.l._-_abertura_de_credito_especial_superavit_-_r_191.43600_-_assinado.pdf</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10257/p.l._-_ppa_-_r_191._436_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10257/p.l._-_ppa_-_r_191._436_-_assinado.pdf</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10258/p.l._-_ldo-_r_191.436_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10258/p.l._-_ldo-_r_191.436_-_assinado.pdf</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10259/p.l._-_abertura_de_credito_especial_excesso_-_r_2.109.98446_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10259/p.l._-_abertura_de_credito_especial_excesso_-_r_2.109.98446_-_assinado.pdf</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10260/p.l._-_ldo_-_r_2.109.98446_-_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10260/p.l._-_ldo_-_r_2.109.98446_-_assinado.pdf</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10261/p.l._-_ppa_-_r_2.109.984_-assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10261/p.l._-_ppa_-_r_2.109.984_-assinado.pdf</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10264/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10264/scanner.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público de rua Izalino Gonçalves Monteiro, e dá outras providências.</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10267/p.l.-_abertura_de_credito_suplementar_-_r_12.000.00000__-_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10267/p.l.-_abertura_de_credito_suplementar_-_r_12.000.00000__-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 19 de dezembro de 2023 e inclusão de fonte.</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10275/p.l_-_altera_codigo_de_obras_e_lei_de_uso_e_ocupacao_do_solo_-.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10275/p.l_-_altera_codigo_de_obras_e_lei_de_uso_e_ocupacao_do_solo_-.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.232/1987, que dispõe sobre o Código de Obras do Município e da Lei 5.441/2017, que dispõe sobre o Uso e Ocupação do Solo Urbano.</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10279/pl_277-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10279/pl_277-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art.1° da Lei Municipal n° 3.736/2009, que "Dá denominação de Quadra Poliesportiva José Pedrosa Neta" e dá outras providências.</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10281/p.l._-altercao_ldo_para_adequacao_loa_2025_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10281/p.l._-altercao_ldo_para_adequacao_loa_2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias nº 7.007, 26 junho de 2024, em seus Anexos I e III</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10282/p.l._-_loa_-_exercicio_2025.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10282/p.l._-_loa_-_exercicio_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Anual do Município de Muriaé para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10284/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10284/scanner.pdf</t>
   </si>
   <si>
     <t>"Altera a lei 6964/2004 que da denominação de rua Ademar Acácio da Silva, a logradouro público".</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10293/subprefeitura_belisario_-_autorizativo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10293/subprefeitura_belisario_-_autorizativo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Subprefeitura no Distrito de Belisário e dá outras providências</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10294/semana_valorizacao_familia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10294/semana_valorizacao_familia.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Valorização da Família no município de Muriaé.</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10295/pl_283-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10295/pl_283-2024.pdf</t>
   </si>
   <si>
     <t>“Institui Dia Municipal do Serviço do Lions Clube e dá outras providências.”</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10297/muriae_para_todos_lazer.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10297/muriae_para_todos_lazer.pdf</t>
   </si>
   <si>
     <t>Institui o Programa ‘Muriaé para Todos’ de Espaços de Lazer e Convivência em Áreas Urbanas e Rurais, e dá outras providências.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10298/preferencial_autismo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10298/preferencial_autismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento preferencial às pessoas com Transtorno do Espectro Autista nos estabelecimentos do município de Muriaé.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10302/p.l-_natal_-_convenio_fundarte_x_cdl.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10302/p.l-_natal_-_convenio_fundarte_x_cdl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé, através da FUNDARTE – Fundação de Cultura e Arte de Muriaé, a firmar Convênio com a Câmara dos Dirigentes Logistas – CDL Muriaé</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10308/pl_dispensa_pedido_mamografia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10308/pl_dispensa_pedido_mamografia.pdf</t>
   </si>
   <si>
     <t>Institui a dispensa do pedido médico para realização de mamografia de rastreamento do câncer nas mulheres através do Sistema Único de Saúde – SUS, no âmbito Municipal.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10309/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10309/scanner.pdf</t>
   </si>
   <si>
     <t>Altera artigo 229 da Lei Municipal nº 3195/2005 "Código Tributário Municipal", e dá outras providências.</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10310/pl_289-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10310/pl_289-2024.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública, em Âmbito Municipal, os Lions Clubes de Muriaé HELEN KELLER  e BARRA.</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10312/projeto_livros_doados_escolas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10312/projeto_livros_doados_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de livros em desuso das escolas municipais para associações de catadores de materiais recicláveis e dá outras providências</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10315/pl_291-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10315/pl_291-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a associação Moralar Brasil - Asmolar Brasil.</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10316/pl_292-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10316/pl_292-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a União Planetária Amor e Vida - UPAV.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10323/p.l._-_convenio_-associacao_musical_lira_sao_tarcisio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10323/p.l._-_convenio_-associacao_musical_lira_sao_tarcisio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Muriaé a firmar Convênio com a “Associação Musical Lira São Tarcísio”.</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10327/pl_denominacao_de_rua_bairro_jose_braz.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10327/pl_denominacao_de_rua_bairro_jose_braz.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Antônio José da Silveira à logradouro público situado no Bairro José Braz II – Fase I Franco Suíço e dá outras providências</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10328/pl_rua_machado_de_assis.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10328/pl_rua_machado_de_assis.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Machado de Assis à logradouro público situado no Bairro Alto do Castelo 2 e dá outras providências</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10330/p.l._-_reabre_prazo_fique_em_dia_refis_refim.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10330/p.l._-_reabre_prazo_fique_em_dia_refis_refim.pdf</t>
   </si>
   <si>
     <t>Reabre, excepcionalmente, o prazo para adesão ao Programa de Regularização Extraordinária Fiscal, denominado “FIQUE EM DIA”, instituído pela Lei nº 6.506, de 28 de setembro de 2022.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10331/p.l.-_abertura_de_credito_suplementar_anulacao_-_r_4.000.00000_-_fundacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10331/p.l.-_abertura_de_credito_suplementar_anulacao_-_r_4.000.00000_-_fundacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar abertura de Crédito Adicional Suplementar na Lei Orçamentária nº 6.869, de 11 de janeiro de 2024 e inclusão de fonte.</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10459/p.l._-_abertura_de_credito_suplementar_anul_-_r_3.626.50966_-_educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10459/p.l._-_abertura_de_credito_suplementar_anul_-_r_3.626.50966_-_educacao.pdf</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10460/p.l._-_abertura_de_credito_suplementar_excesso_-_r_1.320.00000.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10460/p.l._-_abertura_de_credito_suplementar_excesso_-_r_1.320.00000.pdf</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10469/projeto_de_lei_-_interprete_de_libras_em_auto_escola.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10469/projeto_de_lei_-_interprete_de_libras_em_auto_escola.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESENÇA DE INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) EM AULAS TEÓRICAS E PRÁTICAS NOS CENTROS DE FORMAÇÃO DE CONDUTORES NO ÂMBITO DO MUNICÍPIO DE MURIAÉ/MG.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10470/projeto_de_lei_-_uso_celular_em_salas_de_aula.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10470/projeto_de_lei_-_uso_celular_em_salas_de_aula.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de telefone celular em salas de aula e ambientes escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10483/pl.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10483/pl.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação dos Moradores de Belisário"</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10487/p.l._-_reabre_prazo_fique_em_dia_-_demsur_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10487/p.l._-_reabre_prazo_fique_em_dia_-_demsur_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 7.147, de 12 de novembro de 2024, para permitir o pagamento de créditos devidos ao Departamento Municipal de Saneamento Urbano – DEMSUR em condições excepcionais.</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10492/p.l_-gestao_de_cargos_em_comissao_e_funcoes_de_confianca-_atualizado.docx_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10492/p.l_-gestao_de_cargos_em_comissao_e_funcoes_de_confianca-_atualizado.docx_5.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Cargos Comissionados Executivos (CCE) e as Funções Comissionadas Executivas (FCE) no âmbito do Poder Executivo, altera as leis complementares que especifica, dentre outras providências.</t>
   </si>
   <si>
     <t>10493</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10493/p.l.-_demsur_-_projeto_de_lei_complementar_no__2024_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10493/p.l.-_demsur_-_projeto_de_lei_complementar_no__2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Quadro Geral de Cargos Comissionados Executivos e Funções Comissionadas Executivas no âmbito do DEMSUR_x000D_
 - Departamento Municipal de Saneamento Urbano, altera a Lei n° 4.183, de 28 de dezembro de 2011, dentre outras providências.</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10494/p.l_-fundarte_-_gestao_dos_cce_e_fce.docx.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10494/p.l_-fundarte_-_gestao_dos_cce_e_fce.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Quadro Geral de Cargos Comissionados e Funções Comissionadas Executivas no âmbito da Fundação de Cultura e Artes de Muriaé - FUNDARTE, altera as leis que especifica, dentre outras providências.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10495/pl_307-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10495/pl_307-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o ANEXO III - TIPOS DE EDIFICAÇÃO, da lei n°5.441, de 21 de Junho de 2017, assim como a alinea "j", do inciso  II, artigo 30"</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10497/p.l._-_abertura_de_credito_suplementar_excesso_-_r__5.000.00000_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10497/p.l._-_abertura_de_credito_suplementar_excesso_-_r__5.000.00000_1.pdf</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10500/projeto_de_lei_-_valorizacao_agricola.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10500/projeto_de_lei_-_valorizacao_agricola.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de valorização da agricultura familiar e estabelece normas para comercialização justa e transparente em cooperativas e associações no município de Muriaé</t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10508/pl.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10508/pl.pdf</t>
   </si>
   <si>
     <t>''Dá denominação de Rua Jesus Andrade  Goulart, no Bairro Alto do Castelo II''.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10515/p.l._-_visa_x_meio_ambiente_....pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10515/p.l._-_visa_x_meio_ambiente_....pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos na Lei nº 4.411, de 13 de dezembro de 2012, Lei n.º 5.108, de 14 de dezembro de 2015, Lei n.º 2.183, de 30 de dezembro de 1997 e da outras providências.</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10517/p.l._-_da_denominacao_de_ponte_edson_clemente_pereira_a_ponte_localizada_sobre_o_rio_fumaca_que_da_acesso_a_estrada_sao_domingos_localizada_na_comunidade_sao_domingos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10517/p.l._-_da_denominacao_de_ponte_edson_clemente_pereira_a_ponte_localizada_sobre_o_rio_fumaca_que_da_acesso_a_estrada_sao_domingos_localizada_na_comunidade_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Ponte Edson Clemente Pereira a Ponte localizada sobre o Rio Fumaça que dá acesso a Estrada São Domingos localizada na Comunidade São Domingos e dá outras providências.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9423/pr_01-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9423/pr_01-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei n° 14.133, de 1° de abril de 2021, no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9424/pr_02-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9424/pr_02-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para elaboração dos Estudos Técnicos Preliminares -ETP, para aquisição de bens e contratação de serviços e obras de que trata a Lei n° 14.133, de 1° de Abril de 2021, no âmbito do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9425/pr_03-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9425/pr_03-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei n° 14.133, de 1° de Abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9518/pr2970112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9518/pr2970112.pdf</t>
   </si>
   <si>
     <t>"Estabelece as diretrizes para atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e atuação dos gestores e fiscais de contratos, de que trata a Lei n° 14.133, de 1° de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9519/pr2980113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9519/pr2980113.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação do disposto no art. 20° da Lei n° 14.133, de 1° de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas deste Legislativo nas categorias de qualidade comum e de luxo".</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9520/pr2990114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9520/pr2990114.pdf</t>
   </si>
   <si>
     <t>"Estabelece procedimentos para a elaboração do Termo de Referência -TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei n° 14.133, de 1° de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9521/pr3000111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9521/pr3000111.pdf</t>
   </si>
   <si>
     <t>"Normatiza a Gestão e Fiscalização de Contratos no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9522/pr3010109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9522/pr3010109.pdf</t>
   </si>
   <si>
     <t>''Estabelece procedimentos para a elaboração do Plano Anual de Contratações de que trata a Lei n° 14.133, de 1° de abril de 2021, no âmbito do Poder Legislativo Municipal".</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9523/pr3020110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9523/pr3020110.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre despesas de pequeno vulto".</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9843/pl_resolucao_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9843/pl_resolucao_10.pdf</t>
   </si>
   <si>
     <t>"Regulamenta no âmbito da Câmara Municipal de Muriaé o disposto no §2° do Art. 95 da Lei 14.133/2021 para instituir o Contrato Verbal para pequenas compras ou prestação de serviços de pronto pagamento e dá outras providências".</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
-    <t>CFOTC - COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
-[...2 lines deleted...]
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9871/projeto_de_resolucao_aprova_contas_2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9871/projeto_de_resolucao_aprova_contas_2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do exercício financeiro de 2020 do Município de Muriaé, e dá outras providências</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9923/pr_12-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9923/pr_12-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na resolução n° 357, de 11 de Dezembro 2012 da Câmara Municipal de Muriaé, para inserir dentre as comissões permanentes a do direito das pessoas com deficiência.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9940/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9940/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 357 de 11 de dezembro de 2012.</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10096/rs_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10096/rs_14.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Resolução n°418/2024 da Câmara Municipal de Muriaé - MG e dá outras providências.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR CELSINHO, VEREADOR CHRISTIAN TANUS BAHIA, VEREADOR DELEGADO RANGEL, VEREADOR DEVAIL CORREA, VEREADOR DR. GERSON VARELLA, VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9757/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9757/scanner.pdf</t>
   </si>
   <si>
     <t>Altera o §1° do art. 59 da Lei Orgânica do Município de Muriaé.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9591/veto_-_p.l_04.2024_-_exames_laboratoriais.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9591/veto_-_p.l_04.2024_-_exames_laboratoriais.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei 01/2024</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9666/veto_-_p.l_030.2024_-_estacionamento_farmaacias.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9666/veto_-_p.l_030.2024_-_estacionamento_farmaacias.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PL 30/2024</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9688/veto_-_p.l_46.2024_-_inventario_arba3reo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9688/veto_-_p.l_46.2024_-_inventario_arba3reo.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PL 46/2024</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9751/veto_-_p.l_67.2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9751/veto_-_p.l_67.2024.pdf</t>
   </si>
   <si>
     <t>Veto ao PL 67/2024</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9924/veto_-_p.l_90.2024_-_programa_morar_melhor.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9924/veto_-_p.l_90.2024_-_programa_morar_melhor.pdf</t>
   </si>
   <si>
     <t>Veto ao PL 90/2024.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9967/veto_-_p.l_102.2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9967/veto_-_p.l_102.2024.pdf</t>
   </si>
   <si>
     <t>Veto ao PL 102/2024</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10239/veto_-_p.l_261.2024_-_prioridade_exames_alunos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10239/veto_-_p.l_261.2024_-_prioridade_exames_alunos.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PL 261/2024</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10482/veto_-_p.l_287_de_2024_-_mamografia_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10482/veto_-_p.l_287_de_2024_-_mamografia_1.pdf</t>
   </si>
   <si>
     <t>Veto ao PL 287/2024</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9394/doc_0020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9394/doc_0020.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que providencie a aquisição de um terreno para a construção de um segundo cemitério no distrito de Belisário.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9395/doc_0025.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9395/doc_0025.pdf</t>
   </si>
   <si>
     <t>Indicação ao secretário de Meio Ambiente e Urbanismo solicitando que promova a poda das árvores do bairro São Cristovão.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9397/doc_0026.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9397/doc_0026.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur para que promova capina dos seguintes locais: Rua Portugal, lotes na avenida Professor Lúcio José Gusman, lotes na rua Cristovão, localizados no bairro São Cristovão.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9402/doc_0041.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9402/doc_0041.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur, solicitando que seja realizado capina e limpeza na rua Professora Ivanilde Muratori Rocha localizado no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9404/indi_05.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9404/indi_05.pdf</t>
   </si>
   <si>
     <t>Indicação a Sra. Diretora do Departamento Municipal de Saneamento Urbano, Maria da Consolação Tanus Pampolini Freitas, solicitando que seja viabilizada limpeza e desassoreamento no córrego que corta o distrito de Belisário.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9411/indicacao_posto_de_saude_santana_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9411/indicacao_posto_de_saude_santana_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SR., MARCOS GUARINO e ao SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SR., JORGE FERES FILHO, solicitando a REFORMA E AMPLIAÇÃO do Posto de Saúde do bairro SANTANA.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9412/duplicacao_da_ponte_do_santana_-_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9412/duplicacao_da_ponte_do_santana_-_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO PARA A DUPLICAÇÃO DA PONTE DO BAIRRO SANTANA</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9413/indicacao_-capina_e_limpeza_caic.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9413/indicacao_-capina_e_limpeza_caic.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda a limpeza e a capina em toda extensão do CAIC.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9414/indicacao_operacao_tapa_buraco_astrogildo_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9414/indicacao_operacao_tapa_buraco_astrogildo_2024.pdf</t>
   </si>
   <si>
     <t>presente INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO EXCELENTÍSSIMO SENHOR SECRETARIO MUNICIPAL DE OBRAS, SR. MARCOS GUARINO DE OLIVEIRA E SR. JORGE FERES FILHO, com a solicitação de que sejam tomadas as medidas necessárias para implementação de uma operação tapa buraco, em toda extensão da rua Astrogildo Figueiredo, bairro João XXIII.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9415/indi_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9415/indi_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Exma SRA. LUIZA AGOSTINI, SECRETÁRIA MUNICIPAL DE SAÚDE, solicitando a coordenadora de endemias, SRA. FABRINE COSTAS REIS, que seja feita a DEDETIZAÇÃO em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9416/indicacao_-_prefeito_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9416/indicacao_-_prefeito_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. MARCOS GUARINO, PREFEITO MUNICIPAL DE MURIAÉ, a DRAGAGEM DO RIO MURIAÉ NOS TRECHOS COM A POPULAÇÃO AS MARGENS.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9417/requerimento_limpeza_pracinha_do_joanopolis.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9417/requerimento_limpeza_pracinha_do_joanopolis.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza e a capina em toda extensão da pracinha do bairro Joanópolis.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9418/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9418/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur, solicitando capina no bairro Dornelas 2.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9420/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9420/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, com a solicitação de que viabilize a Reforma e Cobertura da Quadra Poliesportiva entre as Ruas Ronaldo Cardoso e Maria Henrique Vieiras no Bairro Dornelas.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9426/indicacao_cemiterio_distrito_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9426/indicacao_cemiterio_distrito_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. MARCOS GUARINO, que proceda a pavimentação do morro de acesso ao Cemitério Municipal do distrito do Macuco e também a manutenção do mesmo.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9427/indicacao_ubs_boa_familia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9427/indicacao_ubs_boa_familia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza e a capina no entorno da UBS do distrito de Boa Família.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9428/indicacao_-_capetinga_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9428/indicacao_-_capetinga_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, que providencie a manutenção da estrada da CAPETINGA.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9429/requerimento_-_fumace.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9429/requerimento_-_fumace.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, na região do Patrimônio dos Carneiros.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9434/requerimento_-_fumace_jose_cirilo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9434/requerimento_-_fumace_jose_cirilo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, no bairro José Cirilo e adjacências.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9435/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9435/doc2-0005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando capina e limpeza na Rua Padre Raul, Bairro São José</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9436/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9436/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando capina e limpeza no terreno em torno da Caixa d´água no no Distrito de Itamuri.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9437/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9437/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando de que seja feito murro ou cercamento em torno do terreno da Caixa d´água no Distrito de Itamuri.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9438/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9438/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando que seja feito calçamento na Rua atrás da Igreja Católica de Itamuri.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9439/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9439/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando que seja feito retirada de terra e obras de contenção do barranco localizado no Bairro São Cristóvão (esquina com a Bocaina) Bairro da Encoberta.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9440/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9440/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran, solicitando que seja feito retirada da placa indicativa de parada de ônibus localizada na Rua Tiradentes (após o Trotta Fest) uma vez que vem atrapalhando o fluxo de trânsito no local e que no inicio da rua já existe uma parada.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9441/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9441/doc_0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando instalação de Academia Popular no Distrito de Boa Família.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9442/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9442/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran, solicitando que seja feito demarcação de estacionamento para motos defronte a academia Espaço Fitness localizada na Avenida Silvério Campos, bairro Safira.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9444/doc_0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9444/doc_0004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando para que viabilize instalação de Academia Popular no Distrito de Itamuri.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9445/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9445/doc2-0005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando para que viabilize a troca de lâmpadas para Led no Distrito de Boa Família.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9446/doc_0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9446/doc_0005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando para que viabilize operação tapa buracos nos municípios e distritos.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9447/doc2-0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9447/doc2-0006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Meio Ambiente, solicitando limpeza e plantio no local denominado Bosque Rotatória Luzia Nilza de Faria Silva</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9448/doc_0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9448/doc_0006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e diretor do Demsur, solicitando limpeza do bueiro localizado na Rua Manoel Alves Araújo Sobrinho defronte ao número 67, bairro Centro.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9449/doc2-0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9449/doc2-0007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando que seja construída uma praça, no bairro Bom Pastor.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9450/doc_0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9450/doc_0007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando limpeza e capina, na rua Vereador Leandro Pereira e nas demais ruas do Bairro Santa Laura</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9453/indicacao_-_sao_fernando_bom_jesus.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9453/indicacao_-_sao_fernando_bom_jesus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, que providencie a manutenção da estrada do São Fernando que liga a Bom Jesus.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9457/indi_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9457/indi_36.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mauro Aquino, Secretário Municipal de Meio Ambiente, solicitando que seja realizado limpeza e capina na pracinha de recreação do bairro São Cristóvão.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9458/indi_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9458/indi_37.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mario Lucio Brambila, Diretor do Demuttran, solicitando que seja realizado uma pintura recreativa de brincadeiras infantis na pracinha do bairro São Cristóvão.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9459/indi_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9459/indi_38.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mauro Aquino, Secretário Municipal de Meio Ambiente, solicitando que seja realizado poda de uma árvore na rua Portugal, nº 160 no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9460/indi_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9460/indi_39.pdf</t>
   </si>
   <si>
     <t>Indicação a Exma. Sra. Maria da Consolação Tanus Pampoline Freitas, Diretora do Demsur, solicitando que seja realizado limpeza e capina na quadra poliesportiva do bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9469/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9469/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando a construção de quebra-molas na Rua Pascoal Demarque bairro Dornelas.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9470/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9470/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran, solicitando implantação de uma faixa de pedestre na Rua João Dornelas no bairro Dornelas</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/pl_100059.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/pl_100059.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo Sr. Mário Lúcio Brambila, DD. Diretor do Demuttran, com a solicitação de que viabilize a instalação de 02(dois) quebra-molas na Rua Foad Feres, bairro Vila Real, nesta cidade de Muriaé.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/indi_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/indi_43.pdf</t>
   </si>
   <si>
     <t>Indicação ao DEMSUR, com a solicitação que seja feito a limpeza do final da Rua Izau Dias Duarte , B São Francisco.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran , solicitando o retorno da rota anterior do ônibus do Inconfidência I e II.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/indicacao_2024_-_demuttran.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/indicacao_2024_-_demuttran.pdf</t>
   </si>
   <si>
     <t>Indicação ao DEMUTTRAN com a solicitação de colocar vagas para idosos e deficientes próximo ao DEMSUR, CISLESTE  e MERCADO DO PRODUTOR de Muriaé</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9488/indicacao_jose_cirilo_demsur.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9488/indicacao_jose_cirilo_demsur.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a manutenção de um buraco na Av. Altino Rodrigues, em frente ao ‘’Churrasquinho da Dina’’ no bairro José Cirilo.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/indicacao_-_mario_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/indicacao_-_mario_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Exmo SR. MÁRIO BRAMBILA, DIRETOR GERAL DO DEMUTTRAN, no sentido de promover a manutenção do quebra-molas situado na rua Sebastião Celestino, em frente o número 266, bairro Safira.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/indicacao_campo_do_porto.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/indicacao_campo_do_porto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza e a capina no entorno do campo do Porto, no bairro Inconfidência.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/pl_100060.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/pl_100060.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a solicitação de que viabilize a notificação para retirada de mato em torno do imóvel localizado na Rua Jorge Rodrigues de Paula, nº 108, Bairro São Pedro.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/pl_100061.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/pl_100061.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a solicitação de que viabilize a tampa do bueiro localizado na Rua Jorge Rodrigues de Paula defronte ao n 113 fundos, Bairro São Pedro.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/pl_100062.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/pl_100062.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de obras Jorge Feres com a finalidade de reforma, construção do vestiário e iluminação do Campo do Paulistano.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/pl_100063.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/pl_100063.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de obras Jorge Feres com a finalidade de reforma do calçamento defronte a Escola São Paulo.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/pl_100064.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/pl_100064.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário do Meio Ambiente Mauro Aquino com a solicitação de poda de árvore localizada na Rua Gabriel de Oliveira (defronte a Câmara Municipal), Bairro Centro.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/pl_100065.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/pl_100065.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário do Meio Ambiente Mauro Aquino com a solicitação de poda de árvore localizada na Rua Theodorico Torres, Bairro Prefeito Hélio Araújo.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9503/pl_100066.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9503/pl_100066.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de troca de lâmpada do poste situado na Rua Teodorico Torres defronte ao n 67, Bairro Prefeito Hélio Araújo.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9533/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9533/doc_0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretario de Obras solicitando que seja feito tapa buracos na Rua Cel Pereira Sobrinho.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9534/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9534/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretario de Obras solicitando que seja feito tapa buracos nas Rua Helson Hastenreiter e rua Pedro Dimas, no Bairro Alterosa.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9535/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9535/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de manutenção e revitalização do parque infantil localizado no bairro Porto Belo.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9536/indi_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9536/indi_59.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de promover limpeza dos pontos de ônibus.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9537/indi_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9537/indi_60.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de promover limpeza e capina do morro localizado atrás da rua Rosa Ferrari Brás no bairro Safira.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9538/indi_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9538/indi_61.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de promover limpeza e capina as margens do Rio Muriaé</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9539/indi_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9539/indi_62.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de promover manutenção das lixeiras da cidade.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9540/indi_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9540/indi_63.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de promover limpeza semanal com lavagem da passagem pública defronte as lojas Pernambucanas.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9541/indi_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9541/indi_64.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran com a finalidade de promover a reparação e troca de placas danificadas da cidade</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9542/indi_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9542/indi_65.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran com a finalidade de promover pintura da faixa de travessia de pedestre defronte ao Restaurante Safira Gril localizado no Bairro Safira.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9543/indicacao_-_divisorios_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9543/indicacao_-_divisorios_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, que providencie a manutenção da estrada de chegada a Igreja Assembléia de Deus no Divisório.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9551/requerimento_-_patrimonio_dos_carneiros.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9551/requerimento_-_patrimonio_dos_carneiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A EXMA. SR., MARIA DA CONSOLAÇÃO,  DIRETORA GERAL DO DEMSUR, solicitar a prestação do serviço do CAMINHÃO de lixo, na região do Patrimônio dos Carneiros.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9552/indi_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9552/indi_68.pdf</t>
   </si>
   <si>
     <t>Indicação a Sra. Luiza Agostini de Andrade, Secretária Municipal de Saúde, solicitando que seja disponibilizado para os PSF dos Bairros e distritos de Muriaé, soro que age contra o veneno da picada de animais peçonhentos.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9553/indi_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9553/indi_69.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Dr. Jorge Ferez Filho, Secretário Municipal de Obras Públicas, solicitando que seja tapado um buraco que está trazendo transtornos para os moradores da rua Maria da Conceição Oliveira Silva localizada no Bairro Santo Antônio II.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9554/indi_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9554/indi_70.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Dr. Jorge Ferez Filho, Secretário Municipal de Obras Públicas, solicitando que seja realizado pavimentação na rua José Duarte Filho, localizada no Bairro Gaspar, próximo a rua Anna Josepha, rua que se encontra atualmente em terra batida.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9558/indicacao_-_margens_do_rio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9558/indicacao_-_margens_do_rio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A EXMA. SRA. MARIA DA CONSOLAÇÃO, DIRETORA GERAL DO DEMSUR, A LIMPEZA DAS MARGENS DO RIO NA REGIÃO DO BAIRRO SANTANA ATÉ O BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9560/requerimento_-_fumace_primavera.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9560/requerimento_-_fumace_primavera.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, em toda extensão do bairro Primavera.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9561/requerimento_-_fumace_santanas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9561/requerimento_-_fumace_santanas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, em toda extensão dos bairros SANTANA, SANTANA II e SANTANA III.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/indicacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/indicacao.pdf</t>
   </si>
   <si>
     <t>A INDICAÇÃO DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza e a capina entorno do ‘’Cristinho’’ na rua Alameda dos Oitis, no bairro Primavera</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/requerimento_-_fumace_safira_planalto_e_ceramica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/requerimento_-_fumace_safira_planalto_e_ceramica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, na ruas São Sebastião, Santa Rita e nas demais ruas do bairro Cerâmica, Safira e Planalto.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/indicacao_-_redutor_de_velocidade__rua_nilo_pacheco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/indicacao_-_redutor_de_velocidade__rua_nilo_pacheco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao SR., MÁRIO BRAMBILA Diretor Geral do DEMUTTRAN, com a solicitação de que seja realizado a instalação de redutores de velocidade na Av. Dr. Nilo Pacheco, bairro Santana.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9572/indicacao_04-_limpeza_rua_santa_rita.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9572/indicacao_04-_limpeza_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>Indicação  a  diretora do Demsur, solicitando a raspagem e lavagem da Rua Santa Rita próximo aos nº 54 e nº 64.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9573/indicacao_04-_limpeza_do_lote_da_rua_odaleia_de_azevedo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9573/indicacao_04-_limpeza_do_lote_da_rua_odaleia_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal através da Sra, Maria da Consolação, digníssima diretora do DEMSUR, solicitando o cumprimento da Lei Municipal nº 4.467/2013 e Lei 3.216/2006, pertinente a limpeza do lote situado a Rua Professora Odaleia Oliveira M de Azevedo, Bairro São Gotardo, de frente ao nº 104, e esquina com a Rua Vicente Alves.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9583/requerimento_limpeza_izon_dias_durte.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9583/requerimento_limpeza_izon_dias_durte.pdf</t>
   </si>
   <si>
     <t>A INDICAÇÃO DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza no final da rua Izon Dias Duarte, no bairro São Francisco.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9584/indicacao_-_meio_ambiente_sao_gotardo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9584/indicacao_-_meio_ambiente_sao_gotardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, para que seja realizado as podas das árvores na rua Maria Zenith Madriaga do Santos, bairro São Gotardo.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9586/requerimento_rocada_alto_do_castelo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9586/requerimento_rocada_alto_do_castelo.pdf</t>
   </si>
   <si>
     <t>A INDICAÇÃO DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a roçada em área verde localizada na rua João Paulo Nunes, no fundo das casa de n°77, no bairro Alto do Castelo.</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9588/indi_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9588/indi_82.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de troca de lâmpada do poste situado na Rosa Ferrari Braz, n 12, bairro Safira.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9589/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9589/doc_0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a troca de lâmpada do poste situado na Rua Maria de Lourdes Esteves (Residencial Jade n 15) ao lado da Fábrica Ylafrut último poste que tem luminária.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9590/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9590/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando operação tapa buracos nas vias da  cidade.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9599/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9599/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran, juntamente com a empresa responsável pelo coletivos Muriaense que viabilize uma linha de ônibus para o bairro Alto do Castelo.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9612/indi_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9612/indi_86.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Diretor do Demuttran Mario Brambila com a finalidade de promover o rebaixamento das guias nas faixas de travessia de pedestres principalmente nas ruas do centro da cidade para dar maior acessibilidade aos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9613/indi_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9613/indi_87.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de proceder a colocação asfáltica na rua principal do bairro Recreio.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9614/indi_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9614/indi_88.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de dispor de instalação de no mínimo um brinquedo psicomotor destinado a crianças portadoras de necessidades especiais em locais públicos e privados de lazer, praças e parques municipais a serem restaurados ou criados no município.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9615/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9615/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de promover recapeamento asfáltico na rua Marechal Floriano Peixoto no bairro Barra.</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9616/indi_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9616/indi_90.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Diretor do Demuttran Mario Brambila com a finalidade de promover junto a Empresa de Ônibus União o aumento de veículo da linha com destino ao IFET localizado no bairro Sofocó.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9617/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9617/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolaçãp com a finalidade de promover a colocação da tampa do bueiro localizado na Rua dos Democratas, bairro São Pedro.</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9618/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9618/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Agricultura Fernando Levate com a finalidade de promover a colocação de saibro na estrada de acesso entre Boa Família e a ponte do sítio do Nilo Amaro.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9619/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9619/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao EXMO. Sr. Dr. Jorge Ferez, Secretário Municipal de Obras Públicas solicitando que seja trocada toda iluminação da Avenida Serafim Augustini de Freitas, bairro Dornelas, com acesso ao bairro Dornelas II.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9620/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9620/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Mauro Aquino, Secretário Municipal de Meio Ambiente solicitando poda para uma árvore que se encontra causando riscos para os moradores da rua professora Ivanilde Muratori Rocha, localizada no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9622/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9622/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mario Lucio Brambila, Diretor do Demuttran solicitando que seja realizado uma pintura sinalizando limite de velocidade, pare, preferência, na bifurcação entre as Ruas Santo Antônio, Pedro Mazine e Rosa Moreira.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9623/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9623/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mario Lucio Brambila, Diretor do Demuttran solicitando que seja realizado uma pintura sinalizando limite de velocidade na Rua Guilhermina de Oliveira, bairro Edgar Miranda.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9624/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9624/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Mario Lucio Brambila, Diretor do Demuttran solicitando que seja realizado uma pintura sinalizando limite de velocidade permitida nas Ruas Ivailde Muratori Rocha,  Rosa Moreira , bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9625/indicacao_revitalizacao_bairro_santana.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9625/indicacao_revitalizacao_bairro_santana.pdf</t>
   </si>
   <si>
     <t>presente INDICAÇÃO ao Sr. MÁRIO BRAMBILA, Diretor Geral do DEMUTTRAN, com a solicitação de que seja realizado a revitalização das faixas de pedestres no bairro Santana.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9627/indicacao_limpeza_bairro_recreio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9627/indicacao_limpeza_bairro_recreio.pdf</t>
   </si>
   <si>
     <t>VERBAL</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9628/indicacao_-capina_e_limpeza_corrego_joanopolis.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9628/indicacao_-capina_e_limpeza_corrego_joanopolis.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda a limpeza e a capina em CARÁTER DE URGÊNCIA no córrego do bairro Joanópolis.</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9634/indicacao_-_siriquite.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9634/indicacao_-_siriquite.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, que providencie a manutenção da estrada do Siriquite.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9638/indi_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9638/indi_102.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Obras solicitando recapeamento asfáltico da chegada do distrito de Vermelho.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9652/indicacao_-_meio_ambiente_santana.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9652/indicacao_-_meio_ambiente_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, para que seja incluído no cronograma de Poda de Árvores, os seguintes bairros: Cardoso de Mello I, II e III, Santana I, II, III e Napoleão II.</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9654/indicacao_-_demuttran_santana_iii.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9654/indicacao_-_demuttran_santana_iii.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. MÁRIO BRAMBILA, DIRETOR GERAL DO DEMUTTRAN (DEPARTAMENTO MUNICIPAL DE TRÂNSITO)</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9656/indi_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9656/indi_105.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de colocar saibro nas vias públicas do bairro Recreio.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9657/indi_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9657/indi_106.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres para proceder com a mais brevidade possível a conclusão da obra do Mercado Municipal.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9658/indi_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9658/indi_107.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Meio Ambiente Mauro Aquino com a finalidade de fazer poda de árvore na avenida JK (defronte ao Empório da Elisa), bairro Centro.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9659/indi_108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9659/indi_108.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de proceder operação tapa buraco na rua Marechal Floriano, bairro Barra.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9660/indi_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9660/indi_109.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação para proceder a capina e limpeza as margens do Rio Muriaé.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9661/indi_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9661/indi_110.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação para proceder a varrição e limpeza do calçadão da Av. JK defronte a Casa da Amizade.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9662/indi_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9662/indi_111.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação para proceder a capina e limpeza do morro atrás do Batalhão da Policia Militar, bairro Safira.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9663/indi_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9663/indi_112.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação para proceder a capina e limpeza da praça do bairro Planalto.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9669/indicacao_campo_patrimonio_dos_carneiros.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9669/indicacao_campo_patrimonio_dos_carneiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SR., JORGE FERES FILHO, solicitando que seja realizado a manutenção em toda extensão do campo na localidade do Patrimônio dos Carneiros.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9670/indicacao_-_demuttran_placas_gaspar.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9670/indicacao_-_demuttran_placas_gaspar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. MÁRIO BRAMBILA, DIRETOR GERAL DO DEMUTTRAN (DEPARTAMENTO MUNICIPAL DE TRÂNSITO), solicitando que seja feito o serviço de pintura nas placas indicativas de rua no bairro Gaspar.</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9681/indicacao_-_revitalizacao_do_escadao_do_bairro_santa_terezinha.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9681/indicacao_-_revitalizacao_do_escadao_do_bairro_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. PREFEITO MUNICIPAL, DR. MARCOS GUARINO e ao Exmo. SR. JORGE FÉRES FILHO, SECRETÁRIO MUNICIPAL DE OBRAS, que seja realizado em CARÁTER DE URGÊNCIA a revitalização em toda extensão ESCADÃO que liga as ruas Genuíno Scoparo no bairro Santa Terezinha, a Av. Antônio Pereira Galvão, no bairro Encoberta, bem como a limpeza do mesmo.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9682/indicacao_-_construcao_meio_fio_e_muro_gaspar.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9682/indicacao_-_construcao_meio_fio_e_muro_gaspar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. JORGE FÉRES FILHO, que proceda a construção do muro de arrimo e de meios fios para a contenção das águas que descem para as casas das pessoas que residem na rua Elísio Firmino da Costa, no bairro Gaspar</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9686/indi_117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9686/indi_117.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras solicitando que viabilize a troca de lâmpadas de vapor de mercúrio pelas lâmpadas de LED de todo distrito de Pirapanema.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9687/indi_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9687/indi_118.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras solicitando que viabilize a construção de uma quadra de areia para a prática de beach tennis, futevôlei, no terreno ao lado da quadra do distrito de Pirapanema.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9690/indi_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9690/indi_119.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran solicitando que viabilize a implementação de uma placa de 10 minutos de estacionamento de farmácia enfrente a Drogamil na Praça João Pinheiro n°116 bairro Centro.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9698/induicacao-_limpeza_do_imovel_rua_santa_rita.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9698/induicacao-_limpeza_do_imovel_rua_santa_rita.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. Prefeito Municipal, Marcos Guarino de Oliveira, para que Solicite ao setor responsável da Administração Pública,em_x000D_
 caráter de urgência, UTILIZE DA LEI 4.467/2013 ART 1º “autoriza o Poder executivo a proceder a limpeza e capinação de terreno privado na forma_x000D_
 que especifica”, do imóvel localizado a Rua Santa Rita nº 106 , que se encontra coberto de mato, imóvel desocupado, em situação de completo abandono.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9699/indi_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9699/indi_121.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Planejamento e controle solicitando a concessão de adicional de insalubridade pela em ESPAÇO.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9700/indicacao_operacao_tapa_buraco_quinta_das_flores.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9700/indicacao_operacao_tapa_buraco_quinta_das_flores.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO EXCELENTÍSSIMO SENHOR SECRETARIO MUNICIPAL DE OBRAS, SR. MARCOS GUARINO DE OLIVEIRA E SR. JORGE FERES FILHO, com a solicitação de que sejam tomadas as medidas necessárias para implementação de uma operação tapa buraco, em toda extensão do bairro Quinta das Flores.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9701/construcao_ponto_de_onibus_sofoco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9701/construcao_ponto_de_onibus_sofoco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR MÁRIO BRAMBILA, DIRETOR GERAL DO DEMUTTRAN, que proceda a colocação de coberturas nos pontos de parada no bairro SOFOCÓ.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9702/limpeza_entorno_da_quadra_dornelas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9702/limpeza_entorno_da_quadra_dornelas.pdf</t>
   </si>
   <si>
     <t>A INDICAÇÃO DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda em caráter de urgência a limpeza e a capina entorno da quadra do bairro Dornelas II, parte baixa.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9709/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9709/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras solicitando que viabilize o concretamento da estrada de terra que liga o asfalto até o Haras Pedreira.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9712/indi_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9712/indi_126.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras Públicas, a fim de que o mesmo providencie o concretamento da região.</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9713/indicacao_-capina_e_limpeza_padre_tiago_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9713/indicacao_-capina_e_limpeza_padre_tiago_2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda a limpeza e a capina em toda extensão do bairro Padre Tiago</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9719/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9719/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a finalidade de providenciar funcionário para varrição das ruas do Bairro Inconfidência II.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9720/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9720/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a finalidade de promover a capina nas ruas do Bairro Inconfidência II.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9721/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9721/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e ao Secretário de Obras Jorge Feres com a finalidade de promover revitalização da Academia Popular localizada no antigo Postinho de Saúde do Bairro Inconfidência I.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9722/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9722/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando recapeamento asfáltico na Rua José Máximo Ribeiro esquina com a Rua Teodorico Torres, Bairro Colety.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9723/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9723/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran, solicitando colocação de travessia elevada, bem como sinalização de diminuição de velocidade na Rua Olavo Pereira, Bairro Inconfidência II.</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9724/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9724/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando que providencie na inauguração do Novo Mercado do Produtor uma placa alusiva ao Sr. Alberto Dala Paula Filho como forma de agradecimento.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9731/indi_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9731/indi_134.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária de Agricultura para que viabilize a concretagem da estrada rural Avenida Cel. José Joaquim Pereira, no bairro Sofocó.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9733/indicacao_-capina_e_limpeza_vila_barra.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9733/indicacao_-capina_e_limpeza_vila_barra.pdf</t>
   </si>
   <si>
     <t>presente INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda a limpeza e a capina em toda extensão do escadão da Vila Estigaribia, no bairro da Barra.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9734/indicacao_-_usina_da_fumaca.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9734/indicacao_-_usina_da_fumaca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, que providencie a manutenção das estradas da Usina da Fumaça.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9736/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9736/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a secretaria de meio ambiente, com a finalidade de promover a retirada de galhos de árvore cortados na Rua José de Abreu 389, Bairro Safira.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9737/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9737/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito, solicitando homenagem ao Dr. Agripino Torres Filho"in memorim" inaugurando uma obra que possa levar seu nome.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9738/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9738/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a finalidade de promover a vistoria na Rua Principal da Gameleira em relação ao escoamento das águas da chuva e rede de drenagem.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9739/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9739/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a finalidade de promover a limpeza periódica das bocas de lobo e galerias.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9741/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9741/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino de Oliveira e ao Secretário de Agricultura Fernando Trota Levati com a finalidade de promover a troca de pontes de madeira pelas de concreto nas zonas rurais.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9745/indicacao_de_uniformes_e_kits_escolares.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9745/indicacao_de_uniformes_e_kits_escolares.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal de Muriaé Sr. Marcos Guarino de Oliveira para que seja disponibilizada pela Prefeitura Municipal de Muriaé a doação de uniformes escolares e um kit escolar contendo materiais básicos a todos os alunos que se enquadrem nos critérios de baixa renda da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9756/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9756/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e  ao Diretor do Demuttran, solicitando para que tome medidas quanto a cobrança de pedágio para os moradores do Distrito de Bom Jesus da Cachoeira.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9778/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9778/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Dr. Marcos Guarino e a Diretora do Demsur Maria da Consolação com a finalidade de providenciar a troca de lixeira danificadas da cidade.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9779/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9779/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover operação tapa buraco no Bairro São Gotardo.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9780/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9780/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover pavimentação asfáltica em todo Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9782/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9782/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a construção de corrimão no cruzamento entre a rua Palma e Santa Luzia no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9783/doc2-0008.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9783/doc2-0008.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando pavimentação asfáltica em todo Bairro Dornelas.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9784/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9784/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando pavimentação asfáltica em todo Bairro José Cirilo.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9787/varricao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9787/varricao.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando varrição das ruas dos Bairros do município.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9788/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9788/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando limpeza dos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9797/indicacao_-_meio_ambiente_santa_terezinha.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9797/indicacao_-_meio_ambiente_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, PARA QUE SEJA REALIZADO O SERVIÇO DE PODA DE ÁRVORES EM TODA EXTENSÃO DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9804/indicacao_01_-_demsur_-_limpeza_aeroporto_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9804/indicacao_01_-_demsur_-_limpeza_aeroporto_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, Maria da Consolação Tanus Pampolini Freitas, com a solicitação que sejam realizados serviços de limpeza e capina no entorno do aeroporto municipal, localizado no bairro Aeroporto.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9805/indicacao_02_-_demuttran_-_faixa_praca_sao_paulo_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9805/indicacao_02_-_demuttran_-_faixa_praca_sao_paulo_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação que seja feito um estudo técnico a fim de viabilizar uma faixa de pedestres na esquina entre a rua Professor Carvalho (Morro do Castelo) e Praça São Paulo, no Centro.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9808/indicacao_2024-_secretaria_de_obras-quenta_-sol.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9808/indicacao_2024-_secretaria_de_obras-quenta_-sol.pdf</t>
   </si>
   <si>
     <t>Indicação à Sec. de Obras Públicas com a solicitação de reforma das passarelas de ferro na Rua Quenta-Sol no Bairro Santa Terezinha</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9810/indicacao_-_parque_monteiro_lobato_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9810/indicacao_-_parque_monteiro_lobato_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, Jorge Féres Filho, com a solicitação de que sejam realizadas obras de infraestrutura, revitalização e limpeza no Horto Florestal de Muriaé, especialmente na área onde está localizado o Parque Monteiro Lobato.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9816/demuttran_-_sinalizacao_barra_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9816/demuttran_-_sinalizacao_barra_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que sejam realizados serviços de sinalização horizontal com implantação de “tartarugas” no entroncamento entre as ruas Marius Dornelas, Lincoln Marinho e Dr. Marcos Tarcísio, no bairro da Barra.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9818/indicacao_-___recapeamento_reginaldo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9818/indicacao_-___recapeamento_reginaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXMO. SECRETÁRIO DE OBRAS, SR. JORGE FÉRES FILHO, com a solicitação de recapeamento asfáltico na Rua Pedro Dimas, Bairro Alterosa.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9825/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9825/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Secretario Municipal de Transportes e Trânsito Demuttran com a solicitação que viabilize a implantação de um redutor de velocidade com faixa de pedestre na rua Pascoal Demarque no bairro Dornelas n 75 em frente a farmárcia       (Farmácia do Mota)</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9826/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9826/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Secretario Municipal de Transportes e Trânsito Demuttran com a solicitação que viabilize a implantação de um redutor de velocidade com faixa de pedestre na rua Pascoal Demarque no bairro Dornelas n 80 em frente ao Rei do Frango.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9827/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9827/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover recapeamento asfáltico na rua Av. J.K., Centro.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9828/indi_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9828/indi_162.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover recapeamento asfáltico na rua Doutor Passos, Barra.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9829/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9829/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover recapeamento asfáltico na rua Marechal Floriano Peixoto, Barra.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9830/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9830/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a construção da Capela Mortuária no Distrito de Macuco.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9831/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9831/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a manutenção dos bancos das praças do município.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9832/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9832/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de promover a limpeza dos buerios.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9833/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9833/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando a finalidade de promover a limpeza semanal da via pública defronte a Lojas Pernambucanas e Lojas Bahia devido ao acumulo de fezes de andorinhas.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9834/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9834/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando a finalidade de promover a limpeza dos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9835/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9835/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando a finalidade de promover capina e limpeza dos terrenos baldios do município e distritos que encontram-se sujos.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9836/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9836/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura, solicitando a finalidade de promover a manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9838/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9838/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a finalidade de promover a manutenção e limpeza das aguas da Lagoa da Gávea.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9839/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9839/doc2-0005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretario de Meio Ambiente, solicitando a finalidade de promover a manutenção e limpeza do Horto Florestal.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9840/doc_0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9840/doc_0005.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a troca de lâmpada do poste localizado defronte ao Posto Veredas no Bairro Prefeito Hélio Araújo.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9841/doc2-0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9841/doc2-0006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a troca de lâmpada do poste localizado defronte a Vila Jose Celestino de Almeida, (Rua sem saída, atrás do batalhão da Policia Militar) Bairro Safira.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9846/175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9846/175.pdf</t>
   </si>
   <si>
     <t>Indicação verbal ao secretário de obras solicitando a instalação de um poste de energia elétrica no trevo de acesso que conduz ao distrito de Itamuri, nesta municipalidade.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9847/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9847/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao secretário de obras solicitando que sejam realizadas obras de infraestruturas, serviço de tapa buraco e limpeza as bordas da pista em questão, no trecho asfaltado que liga o distrito de Itamuri ao distrito de Belisário.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9850/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9850/doc2-0005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, Marcos Guarino de Oliveira, com a solicitação de que seja viabilizado, junto à Secretaria de Obras Públicas, um estudo técnico in loco a fim de que sejam construídos banheiros públicos na Praça João Pinheiro, Centro.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9853/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9853/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito municipal, Sr. Marcos Guarino solicitando a instalação de um parquinho na praça residencial vermelho 2.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9854/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9854/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito municipal, Sr. Marcos Guarino solicitando a instalação de um parquinho na praça residencial nova Muriaé.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9855/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9855/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao prefeito municipal, Sr. Marcos Guarino solicitando a instalação de um parquinho na praça do bairro josé Eduardo no distrito de Vermelho</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9857/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9857/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada a pavimentação ao final da Rua Antônio Afonso de Souza, bairro Santo Antônio (Rua de acesso ao Antigo Tartaruga).</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9858/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9858/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada a pavimentação ao final da Rua Luiz Pinto Coelho Secunho que liga a Rua G e Cristóvão Colombo do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9859/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9859/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada implementação de uma academia ao ar livre em frente a quadra poliesportiva do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9860/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9860/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada a construção de uma rampa de acesso no morro ao lado da Igreja Católica do bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9861/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9861/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada a pavimentação da Rua Eurides Moreira do Prado no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9862/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9862/scanner.5.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal para que seja realizada a correção de uma calçada na altura do número 488 da Rua Santo Antônio.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9863/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9863/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Secretário Municipal de Obras Públicas com a solicitação que viabilize a troca dos braços de lâmpadas curtos para longos e também a troca das lâmpadas para LED na Rua Marita Dornelas no bairro Dornelas.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9869/indicacao_cemiterio_distrito_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9869/indicacao_cemiterio_distrito_2024.pdf</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9872/indicacao_189-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9872/indicacao_189-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO ILUSTRÍSSIMO DIRETOR DO DEMUTTRAN, SR. GENIR CARNEIRO DA ROCHA, com a solicitação de instalação de faixa de pedestre na Rua Wilson Araújo (BR 116) em frente à Elétrica São João.</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9873/indicacao_estrada_do_ivai.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9873/indicacao_estrada_do_ivai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. MARCOS GUARINO, que proceda a pavimentação na estrada do Ivaí.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9881/indicacao_passagem_pedestre_r_sao_sebastiao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9881/indicacao_passagem_pedestre_r_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao DIRETOR DO DEMUTTRAN, Dr Genir Carneiro,para a execução de estudo para pintura de faixas de pedestre da rua Santa_x000D_
 Rita no entroncamento com a Ruas : São Sebastião com Rua José Augusto de Abreu- B Safira, próximo a Drogaria Santa Rita, incluindo ponto de apoio_x000D_
 de travessia no largo entre a confluência destas ruas.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9885/indicacao_-_limpeza_vale_verde_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9885/indicacao_-_limpeza_vale_verde_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, Maria da Consolação Tanus Pampolini Freitas, com a solicitação de que sejam realizados serviços de limpeza e capina no bairro Vale Verde.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9886/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9886/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Secretário Municipal de Transportes e Trânsito Demuttran com a solicitação de que viabilize a implantação de um redutor de velocidade com faixa de pedestre na rua Isaltina de Abreu no Bairro Augusto de Abreu.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9887/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9887/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Secretário Municipal de Agricultura e Meio Ambiente com a solicitação de que viabilize poda de todas as árvores do bairro Dornelas (de todas as ruas).</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9906/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9906/doc_0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao diretor do Demuttran com a finalidade de providenciar estudo para melhoria do fluxo de de trânsito nas vias do centro da cidade.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9907/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9907/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran, solicitando a manutenção dos semáforos.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9908/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9908/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran, solicitando a sinalização de uma placa de PARE na descida da Praça João Pinheiro para rua da Caixa Econômica.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9909/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9909/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran, solicitando a sinalização da via de acesso ao Via Park Clube.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9910/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9910/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran, solicitando a troca das placas de trânsito danificadas na cidade.</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9911/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9911/scanner.5.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Saúde, solicitando mutirões para cirurgia de catarata</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9912/scanner.6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9912/scanner.6.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Saúde, solicitando campanha para que haja um aumento do número de pessoas vacinadas no município.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9913/scanner.7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9913/scanner.7.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Meio Ambiente, solicitando poda adequada das árvores, bem como o plantio no município.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9914/scanner.8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9914/scanner.8.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a manutenção das vias públicas dos Distritos.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9915/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9915/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a operação tapa-buraco no bairro Alterosa, principalmente no morro de acesso a escola.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9916/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9916/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a conclusão da obra de pavimentação da estrada de acesso a Gameleira.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9917/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9917/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a pavimentação da estrada de acesso ao Siriquiti.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9918/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9918/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando capina e limpeza das margens do Córrego do Bairro Bico Doce.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9919/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9919/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando a capina e coleta de lixo as margens do Rio Muriaé nas proximidades do Centro.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9920/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9920/scanner.5.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, com a finalidade de providenciar  uma placa de Proibido Jogar Lixo nesse local defronte a UBS  da Praça do Trabalhador, Bairro da Barra, bem como providenciar lixeiras no local.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9926/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9926/doc_0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran com a solicitação de que viabilize a implantação de um Redutor de Velocidade com Faixa de Pedestre na Saída da Rua Coronel Pereira Sobrinho.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9928/demuttran_-_ponto_onibus_praca_sp_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9928/demuttran_-_ponto_onibus_praca_sp_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que seja alterado o local do ponto de ônibus existente na Praça São Paulo, Centro.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9930/indi_212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9930/indi_212.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para que seja efetuada a reforma da ponte para pedestres que liga distrito de Itamuri á BR 116.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9935/indicacao_pracinha_do_joanopolis_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9935/indicacao_pracinha_do_joanopolis_2024.pdf</t>
   </si>
   <si>
     <t>A INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SR. JORGE FÉRES FILHO</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9941/demuttran_-_faixa_elevada_levate_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9941/demuttran_-_faixa_elevada_levate_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que seja instalada uma faixa elevada para travessia de pedestres na Av. Comendador Freitas, Centro, em frente ao Supermercado Levate.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9942/indicacao_-_prefeito_-_via_acesso_br_116_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9942/indicacao_-_prefeito_-_via_acesso_br_116_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXMO. PREFEITO MUNICIPAL, Marcos Guarino de Oliveira, com a solicitação de que seja realizado um estudo técnico in loco, juntamente à empresa concessionária de serviços, a fim de viabilizar a abertura de via de acesso entre a Av. Dep. Delfim Ribeiro (próximo à Arena Sicoob) e o Posto Presidente, ambos às margens da BR-116 (Rio-Bahia).</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9943/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9943/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito, solicitando de que viabilize Restauração e reforma do Campo de Futebol de Capetinga distrito de Muriaé MG.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9944/meio_ambiente_-_praca_ubs_patrimonio_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9944/meio_ambiente_-_praca_ubs_patrimonio_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, Mauro Francisco de Aquino, com a solicitação de que seja realizada a revitalização urbanística da praça (largo) existente ao lado da UBS Patrimônio São José (Dr. Clóvis de Aquino), situada entre as ruas Pedro Muglia e Prefeito Francisco Teodoro Filho.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9948/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9948/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que viabilize a restauração e reforma do Campo de Futebol do Patrimônio dos Carneiros.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9949/indicacao_-_prefeito_-_antero_lopes_de_carvalho_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9949/indicacao_-_prefeito_-_antero_lopes_de_carvalho_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXMO. PREFEITO MUNICIPAL, Marcos Guarino de Oliveira, com a solicitação de que sejam realizadas obras de revitalização e asfaltamento na Rua Antero Lopes de Carvalho, bairro da Barra.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9958/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9958/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para que seja construído no espaço ao lado da Creche um galpão para os produtores agropecuários e Industriais do Distrito de Itamuri.</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9959/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9959/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja instalado academias ao ar Livre, no Bairro José Eduardo, na pracinha do Campo e próximo a UBS  do Distrito de Vermelho, assim como no Vermelho 2 e Nova Muriaé</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9961/indi_222.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9961/indi_222.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que seja instalado academia ao ar livre na praça do distrito de Pirapanema.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9962/indi_223.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9962/indi_223.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que seja construído um galpão ao lado do CIE no distrito de Vermelho.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9965/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9965/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito com a solicitação de que viabilize asfaltamento da Rua Prefeito Francisco Teodoro Filho, bairro São José(final da Rua, do ponto final de ônibus até a saída da BR próximo ao Laticínio Primeiro)</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9970/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9970/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao secretário de obras solicitando que construa um mujro de arrimo n rua São Bernardo, em frente a resideência de n°120, no bairro Vale Verde.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9971/indi_226.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9971/indi_226.pdf</t>
   </si>
   <si>
     <t>Indicação ao secretário de obras solicitando que sejam realizadas obras de infraestrutura no trecho urbano da BR 265, altura da entrada do Haras Pedrreira.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9978/demuttran_-_sinalizacao_mauritania_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9978/demuttran_-_sinalizacao_mauritania_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que seja colocada sinalização na Rua Mauritânia, Bairro São Cristóvão, mais especificamente próxima à obra da nova UBS do bairro.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9982/doc2-0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9982/doc2-0006.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran , solicitando de que seja realizada sinalização vertical e horizontal da rua Antônio Afonso de Souza, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9987/indicacao_-capina_e_limpeza_corrego_bom_jesus.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9987/indicacao_-capina_e_limpeza_corrego_bom_jesus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, que proceda a limpeza e a capina em CARÁTER DE URGÊNCIA no córrego do distrito do Bom Jesus.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9988/indicacao_ceae_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9988/indicacao_ceae_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SR., MARCOS GUARINO e a SECRETÁRIA MUNICIPAL DE SAÚDE, SRA., LUIZA AGOSTINI, solicitando que seja colocado um toldo ou uma outra estrutura no lado de fora no CEAE.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9993/doc_0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9993/doc_0007.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran, solicitando de que viabilize a implantação de um Redutor de Velocidade com Faixa de Pedestre na Rua Doutor Nilo Pacheco de Medeiros no bairro Santana ( Na avenida principal em frente ao mercado Lourenço).</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9994/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9994/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando operação tapa buraco na Rua Simeão Feres esquina com a Rua Ferreira Leite.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9995/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9995/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando operação tapa buraco na Rua Tiradentes com a Rua Ferreira Leite.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9996/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9996/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando operação tapa buraco na Rua Marechal Floriano Bairro Barra.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9997/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9997/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras, solicitando a notificação do proprietário do Prédio em construção localizado defronte ao lavador de carro no inicio da Rua Antônio Máximo Ribeiro Filho para que o mesmo providencie a retirada de construção indevida feita em via pública.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9998/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9998/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando funcionários suficientes para varrição das ruas dos Bairros do Município e Distritos.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9999/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9999/scanner.5.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando capina e coleta as margens do Rio Muriaé nas proximidades do Bairro Encoberta.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10000/scanner.6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10000/scanner.6.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur, solicitando capina e coleta de lixo as margens do Rio Muriaé nas proximidades do Bairro Marambaia.</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10001/scanner.7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10001/scanner.7.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito, Secretária de Saúde e Obras, solicitando que providencie a reforma do PSF do Bairro Alterosa.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10002/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10002/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Saúde, solicitando que providencie a remoção de um médico para dar assistência ao PSF do Bairro Alterosa.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10003/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10003/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Saúde com a finalidade de promover o início do "OPERAJÁ Muriaé", que consiste em iniciar as operações de cataratas diminuindo assim a fila de espera e atendendo aqueles que necessitam dessa cirurgia.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10004/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10004/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Meio Ambiente com a finalidade de promover a fiscalização do nível de ruídos de máquinas e equipamentos gerados no galpão da empresa Guaraná Diesel que presta serviços para empresa EcoRioMinas localizada na Rua Francisco Dornelas, Bairro Dornelas.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10005/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10005/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura, solicitando a manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10006/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10006/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran , solicitando a troca e manutenção das placas com nomes de ruas e logradouros do município e Distritos. .</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10007/scanner.5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10007/scanner.5.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran para que providencie a troca e manutenção das placas de sinalização.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10008/scanner.6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10008/scanner.6.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Diretor do Demuttran para que providencie um estudo para que o trânsito na Avenida José Máximo Ribeiro, bairro João XXIII (entre o trecho do Supermercado Bahamas e a Mecânica Vasmã) possa voltar como anteriormente sentido duplo e não como está atualmente.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10017/doc_0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10017/doc_0002.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Planejamento, solicitando o estudo de viabilidade técnica e orçamentária para realização de doações de premiações e outros recursos em benefício do Programa Educacional de Resistência às Drogas (PROERD) da Polícia Militar de Minas Gerais.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10024/ind_248.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10024/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Ilma. Sra. Maria da Consolação Tanus Pampolini Freitas, Diretora Geral do Demsur, com a solicitação de que seja realizado com urgência a limpeza do córrego próximo a rua vereador Angelo Guarconi, no Distrito de Pirapanema.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10026/indi_249.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10026/indi_249.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Genir Carneiro, Diretor do DEMUTTRAN, com a solicitação de que seja realizado com urgência, a construção de redutores de velocidade na rua Sérgio Lúcio Fernandes Amaral, Bairro Santana, Bairro Santana.</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10030/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10030/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria Municipal de Saúde, Luiza Agostini de Andrade com a solicitação de que seja realizada orientação aos médicos das UBS, sobre o atendimento a pessoa com deficiência em relação ao atestado e formulários requisitados pelo DEMUTTRAN.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10032/demuttran_-_sinalizacao_trevo_safira_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10032/demuttran_-_sinalizacao_trevo_safira_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que sejam reavivadas as sinalizações horizontais existentes no trevo entre as ruas Silvério Campos e José Augusto de Abreu, no bairro Safira.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10034/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10034/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de providenciar ecopontos para coleta de entulho e descarte de lixo nos bairros do Município e Distritos.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10035/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10035/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura  com a finalidade de promover a melhoria da estrada com saibro sentido Itamuri para Miradouro.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10036/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10036/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de promover a capina semanalmente nas ruas do Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10037/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10037/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a instalação de postes e iluminação pública no beco localizado na Rua Juvenata Veiga esquina com a casa da Roberta, Centro, Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10038/requerimento_-_fumace_safira_planalto_e_ceramica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10038/requerimento_-_fumace_safira_planalto_e_ceramica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. MAURO AQUINO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10039/requerimento_-_fumace_bom_jesus_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10039/requerimento_-_fumace_bom_jesus_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. MAURO AQUINO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE NO DISTRITO DE BOM JESUS</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10040/requerimento_-_secretaria_de_saude_desratizacao_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10040/requerimento_-_secretaria_de_saude_desratizacao_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a EXMA. SRA. LUIZA AGOSTINI, SECRETÁRIA MUNICIPAL DE SAÚDE, solicitá-la que seja realizado o serviço de DESRATIZAÇÃO na Vila São Luís, no bairro da Barra.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10041/indicacao_escadao_sao_joaquim.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10041/indicacao_escadao_sao_joaquim.pdf</t>
   </si>
   <si>
     <t>Indicação para construção, em área de servidão, entre a rua Petronella Guilherme e a rua Airton Senna, no bairro São Joaquim.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10042/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10042/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Meio ambiente, solicitando limpeza em uma área pública localizada na rua Nicolau Gravina situada no bairro Vale do Castelo.</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10043/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10043/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur, solicitando providências em relação ao encanamento de água potável para os moradores da Rua Domiciano Martins de Oliveira.</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10044/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10044/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur, solicitando que seja construído bocas de lobo para escoamento de água no Bairro Santo Antônio II na rua Nestor Rosa e Maria de Oliveira Silva.</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10045/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10045/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Prefeito, solicitando que seja construído, uma área de lazer, em uma área pública arborizada, aconchegante localizada na rua Nicolau Gravina, situada no bairro vale do Castelo.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10046/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10046/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando que seja tapado um buraco que está trazendo transtornos para os moradores da rua FÉ, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10047/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10047/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando que seja construído, uma rampa de acesso para Igreja Católica Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10051/indi_266.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10051/indi_266.pdf</t>
   </si>
   <si>
     <t>Indicação ao Departamento Municipal de Transportes e trânsito, solicitando que seja realizada a implantação da elevatória na rua Coronel Pereira Sobrinho, no Bairro do Porto.</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10054/indi_267.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10054/indi_267.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretario de Obras com a finalidade de promover a canalização do esgoto que cai no córrego localizado na rua Nova, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10055/indi_268.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10055/indi_268.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a instalação de postes e iluminação no final da rua Principal ou Juvenal Veiga (beco) Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10056/indi_269.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10056/indi_269.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao secretário de Obras, com a finalidade de promover a recuperação de todo o calçamento público defronte a Escola São Paulo.</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10057/indi_270.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10057/indi_270.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretaria Obras com a finalidade de promover o serviço asfáltico no final da Rua Zita Vasconcelos no Bairro da Barra.</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10058/indi_271.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10058/indi_271.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário do Meio Ambiente, com a finalidade de promover a poda de árvores na Rua Alameda das Acácias, Bairro João XXIII.</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10059/indi_272.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10059/indi_272.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário do Meio Ambiente com a finalidade de promover a instalação de mastro na praça principal do Distrito de Bom Jesus da Cachoeira.</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10060/indi_273.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10060/indi_273.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de promover a capina e varrição da Rua Alameda das Acácias, Bairro João XXIII.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10061/indi_274.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10061/indi_274.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de promover a capina nas ruas do Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10062/indi_275.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10062/indi_275.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Diretora do Demsur com a finalidade de promover a capina e limpeza as margens do córrego localizado na Rua Nova, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10063/indi_276.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10063/indi_276.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura com a finalidade de promover o patrolamento da estrada da Pedra Negra (parte alta).</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10064/indi_277.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10064/indi_277.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura com a finalidade de promover o patrolamento da estrada da Seringueira localizada no Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10065/indi_278.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10065/indi_278.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura com a finalidade de promover a colocação de saibro na estrada da Fazenda Boa Vista, Distrito de Itamuri.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10066/indi_279.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10066/indi_279.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Agricultura com a finalidade de promover a colocação de saibro no final da Rua Zita Vasconcelos, no Bairro da Barra.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10067/indi_280.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10067/indi_280.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário com a finalidade de promover o calçamento no final da Rua Pedro Mazzini, Ribeirão São Paulo.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10068/indi_281.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10068/indi_281.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a Construção de Portais na Estrada de todos os Distritos do Município.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10069/indi_282.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10069/indi_282.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover pavimentação asfáltica em toda Avenida JK, Centro.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10070/indi_283.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10070/indi_283.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao responsável pelo Centro de Controle de Zoonoses para promover a castração de cachorros abandonados nas ruas do município e dos Distritos bem como seu acolhimento.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10071/demuttran_-_poda_arvores_joao_23_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10071/demuttran_-_poda_arvores_joao_23_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, MAURO FRANCISCO DE AQUINO, com a solicitação de que sejam realizadas podas drásticas ou até mesmo retirada das árvores existentes na Rua Henrique Veggi, Bairro João XXIII, próximo ao número 75.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10072/indicacao_-_varredor_jose_antonio_amaro_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10072/indicacao_-_varredor_jose_antonio_amaro_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que seja implantado serviço de varrição na Rua José Antônio Amaro, Bairro José Cirilo.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10073/demuttran_-_redutor_joao_23_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10073/demuttran_-_redutor_joao_23_-_ass.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que seja instalado um redutor de velocidade na Rua Francisca Madalena, Bairro João XXIII, próximo ao número 448.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10079/indicacao_no03_agosto_2024_tampa_buracos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10079/indicacao_no03_agosto_2024_tampa_buracos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado a operação tapa buracos em todo Distrito de Vermelho.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10080/indicacao_no04_agosto_2024_rede_pluvial.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10080/indicacao_no04_agosto_2024_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Ilma. Sra. Maria da Consolação Tanus Pampolini Freitas, Diretora Geral do Demsur, com a solicitação de que seja realizado a construção de rede de drenagem pluvial na rua Amazonas, bairro Dornelas.</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10081/indicacao_no06_agsoto_2024_asfalamento_da_rua_amazonas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10081/indicacao_no06_agsoto_2024_asfalamento_da_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com solicitação de que seja realizado o asfaltamento da rua Amazonas, no bairro Dornelas.</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10082/indicacao_no05_agosto_2024_pode_do_bambuzal.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10082/indicacao_no05_agosto_2024_pode_do_bambuzal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Mauro Francisco de Aquino, Secretário Municipal de Urbanismo e Meio Ambiente, com a solicitação de que seja realizado a poda do bambuzal na Rua Rita Carneiro Lopes, bairro Inconfidência 2.</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10084/indi_miriam.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10084/indi_miriam.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Marcos Guarino e ao Secretário de Administração, solicitando as seguintes providências para que oficialize a Empresa SINART que administra o terminal rodoviária municipal, no sentido de viabilizar o serviço de manutenção, conservação do espaço físico da área de embarque e desembarque do referido terminal Rodoviário.</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10086/indicacao_-_demsur_boca_de_lobo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10086/indicacao_-_demsur_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que seja instalada uma “boca de lobo” na Rua Padre Arnaldo, Bairro São Francisco, próximo ao número 35.</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10097/fumace_sto_antonio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10097/fumace_sto_antonio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SETOR DE VIGILÂNCIA AMBIENTAL, com a solicitação de que viabilize a aplicação de inseticida a Ultra Baixo Volume (UBV), o popular “carro fumacê” na região da Rua Rosa Moreira, Bairro Santo Antônio e suas adjacências.</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10098/indicacao_-_pracinha_sao_francisco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10098/indicacao_-_pracinha_sao_francisco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao EXMO. SR. JORGE FÉRES FILHO, que proceda a revitalização dos brinquedos do parque na pracinha do bairro São Francisco.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10105/indicacao_no07_agsoto_2024_instalacao_de_poste_com_iluminacao_publica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10105/indicacao_no07_agsoto_2024_instalacao_de_poste_com_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, secretário Municipal de obras públicas, com a solicitação de que seja realizado a instalação de poste com iluminação pública na Rua Lourenço Cândido Magalhães, Bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10109/requerimento_-_fumace_vila_real.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10109/requerimento_-_fumace_vila_real.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, em toda extensão do bairro Vila Real.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10114/poda_arvores_sao_cristovao_independencia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10114/poda_arvores_sao_cristovao_independencia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, MAURO FRANCISCO DE AQUINO, com a solicitação de que sejam realizadas podas das árvores existentes na esquina entre a Av. Lúcio José Gusman (São Cristóvão) e Rua Independência (Centro), próximas ao número 75.</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10115/indicacao_no08_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_cardoso_de_melo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10115/indicacao_no08_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_cardoso_de_melo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, secretário Municipal de obras públicas, com a solicitação de que seja realizado, a instalação de um parquinho infantil e academia ao Ar Livre na Rua Lourenço Candido Magalhães parte de baixo do Bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10116/indicacao_no09_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10116/indicacao_no09_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, secretário Municipal de obras públicas, com a solicitação de que seja realizado, a instalação de um parquinho infantil e academia ao Ar Livre no Bairro José Eduardo, Distrito de Vermelho.</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10117/indicacao_-demsur_bueiro_centro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10117/indicacao_-demsur_bueiro_centro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, solicitar a manutenção e limpeza dos bueiros do bairro Centro.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10118/demsur_-_limpeza_marcus_tarcisio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10118/demsur_-_limpeza_marcus_tarcisio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que sejam realizados serviços de varrição e limpeza regularmente em toda a extensão da Rua Dr. Marcus Tarcísio, Bairro da Barra.</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10173/poda_arvore_guilherme_abreu_lima.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10173/poda_arvore_guilherme_abreu_lima.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, MAURO FRANCISCO DE AQUINO, com a solicitação de que seja realizada poda da árvore existente na Rua Guilherme de Abreu Lima, Centro, em frente à residência número 17.</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10184/indicacao_no10_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_sao_joaquim.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10184/indicacao_no10_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_sao_joaquim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, secretário Municipal de obras públicas, com a solicitação de que seja realizado, a instalação de um parquinho infantil e academia ao Ar Livre na rua Fraternidade, Bairro São Joaquim.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10185/indicacao_no11_agosto_2024_poda_de_arvores_bairro_santana.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10185/indicacao_no11_agosto_2024_poda_de_arvores_bairro_santana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Mauro Francisco de Aquino, Secretário Municipal de Urbanismo e Meio Ambiente, com a solicitação de que seja realizado com urgência a poda de duas árvores existente na Avenida Dr. Lilo Pacheco de Medeiros em frente da casa n° 518, bairro Santana.</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10195/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10195/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor do Demuttran, com a solicitação de instalação de faixa carga e descarga na Rua Gil Moreira n ° 44, em frente a loja de Produtos Veterinários - Agroboi.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10196/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10196/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e Secretária de Educação com a finalidade de promover o estudo de viabilidade de extensão do horário de funcionamento das creches municipais.</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10197/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10197/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Meio Ambiente com a finalidade de promover a instalação de uma academia popular no espaço localizado na Rua Paulo Cesar de Abreu, Bairro Cerâmica.</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10198/scanner.4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10198/scanner.4.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a melhoria da quadra localizada na Rua Paulo Cesar de Abreu, Bairro Cerâmica.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10202/indicacao_demsur_itamuri.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10202/indicacao_demsur_itamuri.pdf</t>
   </si>
   <si>
     <t>Substituição de Rede de Esgoto da rua Doutor Ramos, no distrito de Itamuri.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10203/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10203/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras Públicas com a solicitação de que viabilize a extensão da Rua Maria Luísa Garcia, no Bairro Safira, com infraestrutura pluvial, captação de boca de lobo e esgoto.</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10204/indi_311.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10204/indi_311.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário da Agricultura e Meio Ambiente, solicitando de que viabilize a poda de todas as árvores do bairro Bom Pastor.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10205/indi_312.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10205/indi_312.pdf</t>
   </si>
   <si>
     <t>Indicação, ao Exmo. Prefeito Municipal, de Muriaé Sr. Marcos Guarino de Oliveira e Diretora Geral do Departamento Municipal de Saneamento Urbano – Demsur Maria da Consolação Tanus Pampolini Freitas para que seja realizado urgentemente a recomposição da pavimentação asfáltica nos trechos de obras realizadas na Rua Leonídio Valentim Ferreira, localizada no Bairro Porto Belo.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10207/indicacao_no12_agosto_2024_poda_de_arvor_nova_muriae.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10207/indicacao_no12_agosto_2024_poda_de_arvor_nova_muriae.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Mauro Francisco de Aquino, Secretário Municipal de Urbanismo e Meio Ambiente, com a solicitação de que seja realizado a poda da árvore existente na Rua A Condomínio Nova Muriaé em frente ao n° 205 Bloco 19, no Distrito de Vermelho.</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10211/indicacao_no13_agosto_2024_reforma_da_escada.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10211/indicacao_no13_agosto_2024_reforma_da_escada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado com urgência a reforma da escada na rua Projetada F, Bairro Dornelas II.</t>
   </si>
   <si>
     <t>10212</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10212/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10212/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Urbanismo  com a finalidade de promover a poda de árvores na Avenida Maria Candida, Bairro Santana</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10213/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10213/scanner.1.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretario de Obras com a finalidade de promover recapeamento asfáltico na Rua Nicolau Taranto, Bairro Cerâmica.</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10214/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10214/scanner.2.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover o recapeamento asfáltico na Avenida Maria Candida, Bairro Santana.</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10220/indicacao_no14_setembro_2024_construcao_de_muro_de_arrimo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10220/indicacao_no14_setembro_2024_construcao_de_muro_de_arrimo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado a construção de muro de contenção, também conhecido como muro de arrimo ou de sustentação na Rua Delfim Macedo, perto do lote 7 QB. Bairro José Cirilo.</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_-_demsur_boca_de_lobo_jose_cirilo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_-_demsur_boca_de_lobo_jose_cirilo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que viabilize a instalação de “bocas de lobo” na Rua José Antônio Amaro, Bairro José Cirilo.</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_-_demsur_recapeamento_colety.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_-_demsur_recapeamento_colety.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que seja realizado o recapeamento de um trecho da Rua Virgílio Menezes, Bairro Colety.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10228/indicacao_-_agricultura_-_saibro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10228/indicacao_-_agricultura_-_saibro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, FERNANDO TROTA LEVATI, com a solicitação de que seja espalhado o saibro que está na estrada da Usina da Fumaça, próximo ao ponto final do ônibus escolar, zona rural do município</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10229/indicacao_-_saude_-_hemodialise.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10229/indicacao_-_saude_-_hemodialise.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À SECRETÁRIA MUNICIPAL DE SAÚDE, LUIZA AGOSTINI DE ANDRADE, com a solicitação de que sejam revistos os procedimentos de transporte de pacientes que realizam hemodiálise no município.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10230/indicacao_-_obras_-_marcus_tarcisio_barro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10230/indicacao_-_obras_-_marcus_tarcisio_barro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JORGE FÉRES FILHO, com a solicitação de que sejam realizados reparos pontuais na Rua Dr. Marcus Tarcísio, bairro da Barra, mais precisamente próximo ao número 473.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10231/indi_325.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10231/indi_325.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para que seja feito a pavimentação asfáltica, concreto ou inter travado na rua Lenir Alves Viana no Distrito de Pirapanema com a Maxima urgência.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10232/indi_325.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10232/indi_325.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para que seja feito a canalização  (manilhamento) do corrego (esgoto) na rua Lenir Alves Viana no Distrito de Pirapanema com a máxima urgência.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10240/indicacao_corrimao_safira.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10240/indicacao_corrimao_safira.pdf</t>
   </si>
   <si>
     <t>Indicação para colocação de corrimão na escadaria de acesso à Vila Moreira, Rua José Augusto Abreu, no Safira.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10241/indi_327.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10241/indi_327.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Saúde e de Obras, solicitando que viabilize uma reforma nas salas internas do Laboratório Municipal</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10242/indicacao_no15_setembro_2024_retirada_do_poste.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10242/indicacao_no15_setembro_2024_retirada_do_poste.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado junto ao setor responsável, a retirada de um poste instalado no meio da calçada na Rua Pingo de Ouro em frente ao nº 30, Bairro Recanto Verde, e se possível, seja o mesmo realocado para um local mais apropriado.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10243/indicacao_no16_setembro_2024_construcao_de_muro_de_arrimo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10243/indicacao_no16_setembro_2024_construcao_de_muro_de_arrimo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado com urgência a construção de muro de contenção, também conhecido como muro de arrimo ou de sustentação na Rua Das Hortencias próximo ao lote 19, Bairro Recanto Verde.</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10245/indicacao_ao_demsur_s_fco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10245/indicacao_ao_demsur_s_fco.pdf</t>
   </si>
   <si>
     <t>Indicação para retirada de entulhos na rua Maria Calais próximo ao escadão  José de Alencar que liga a rua Professor Carvalho ao bairro São Francisco</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10246/indicacao_2023-_secretaria_de_obras16-06-2024_pracinha.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10246/indicacao_2023-_secretaria_de_obras16-06-2024_pracinha.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a construção de uma pracinha, no bairro Aeroporto</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10247/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10247/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito, ao Secretário de Obras Públicas e ao Secretário de Urbanismo e Meio Ambiente solicitando que seja apresentado priorizando a manutenção e, sendo possível, a pavimentação da estrada de Muriaé a Ivaí.. Também solicito que sejam colocados braços com lâmpadas, pois os postes já estão no lugar.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10248/indi_333.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10248/indi_333.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover a reforma e pintura do Laboratório Municipal.</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10249/indi_334.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10249/indi_334.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de providenciar a capina e limpeza do Córrego Santo Antônio localizado na Rua Rosa Moreira.</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10250/indi_335.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10250/indi_335.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de providenciar a varrição da Rua Tiradentes, Bairro da barra.</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10251/indi_336.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10251/indi_336.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demsur com a finalidade de instalação de lixeiras na Rua Tiradentes, Bairro da barra.</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10252/indi_337.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10252/indi_337.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover estudo para elevação ou troca da ponte do Bairo Santana para a contenção das águas das chuvas.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10253/indi_338..pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10253/indi_338..pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Demuttran com a finalidade de retirada e instalação de nova placade indicação defronto a Loja Fruto Proibido na loja na Rua Tiradentes, Bairro da barra.</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10254/indi_339.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10254/indi_339.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e ao Secretário de Obras com a finalidade de promover de promover o calçamento da rua de acesso ao morro do cemitério do Distrito de Boa Família.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10255/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10255/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário do DEMSUR, com a solicitação de que viabilize varredores de rua para o Bairro Joanópolis.</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10262/indi_341.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10262/indi_341.pdf</t>
   </si>
   <si>
     <t>Indicação a secretaria de Urbanismo e Meio Ambiente solicitando que façam podas de árvore na rua Santo Antônio na altura do número 56.</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10263/indi_342.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10263/indi_342.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que implemente, no âmbito do município de Muriaé, a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_no17_outubro_2024_reparo_no_calcamento.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_no17_outubro_2024_reparo_no_calcamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado com urgência o reparo do calçamento na Avenida João de Souza Celestino, Bairro Dornelas.</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_no18_outubro_2024_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_no18_outubro_2024_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Genir Carneiro, Diretor do DEMUTTRAN, com a solicitação de que seja realizado com urgência, a construção de redutores de velocidade (quebra mola, lombada) na rua Lopo Cardoso, bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10268/demuttran_-_placa_15_minutos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10268/demuttran_-_placa_15_minutos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, Genir Carneiro da Rocha, com a solicitação de que sejam instaladas placas de estacionamento regulamentado (permanência máxima 15 minutos), na Av. Benedito Valadares, nº 353 (Comércio “Chaveiro da Barra – Agência do Mercado Livre”).</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10270/obras_-_reparos_canteiro_centro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10270/obras_-_reparos_canteiro_centro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JORGE FÉRES FILHO, com a solicitação de que sejam realizados reparos estruturais no canteiro central existente na Rua Paschoal Bernardino, no Centro, mais especificamente em frente ao Hotel Muriaé e Loja Agrotec.</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10271/demsur_-_varricao_municipio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10271/demsur_-_varricao_municipio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À DIRETORA GERAL DO DEMSUR, MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que seja aumentado o efetivo de varrição e limpeza urbana do município.</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10273/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10273/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito  com a solicitação de que seja instituído por meio de Lei Complementar, o Programa de Regularização Extraordinária Fiscal(REFIS-2025).</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10274/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10274/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito com a solicitação de construção de uma quadra poliesportiva no bairro Porto, Muriaé.</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10276/indi_350.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10276/indi_350.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demsur e ao Prefeito para que seja realizada instalação de duas manilhas para capitação de rede pluvial na Av. Antônio Tureta S/N ao lado da quadra Poliesportiva do Bairro Dornelas .</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10277/indi_351.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10277/indi_351.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Urbanismo e Meio Ambiente Exmo.  Sr. Mauro Francisco de Aquino solicitando que façam podas de árvore na Rua Francisco Lazarone, frente ao número 87, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10278/indi_352.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10278/indi_352.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Urbanismo e Meio Ambiente Exmo.  Sr. Mauro Francisco de Aquino solicitando que façam podas de árvore na Rua Santo Antônio em frente ao PSF, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_-_fumace_sao_fernando.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_-_fumace_sao_fernando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR.   MAURO AQUINO,    SECRETÁRIO    MUNICIPAL    DE    MEIO AMBIENTE, solicitar os serviços de carro fumacê, através do setor de Vigilância Ambiental, em toda extensão do distrito de São Fernando.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10288/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10288/scanner.3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Dr. Marcos Guarino e ao Secretário de meio ambiente, solicitando que a prefeitura faça o mapeamento das arvores que estão comprometidas já que estamos próximos do período de chuvas.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10292/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10292/scanner.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras Públicas com a solicitação que seja feito o recapeamento da estrada do Distrito de Macuco.</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10296/indi_356.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10296/indi_356.pdf</t>
   </si>
   <si>
     <t>Indicação a secretária e Agricultura solicitando cascalhamento das estradas rurais do munícipio, em especial as vias das comunidades do São João do Glória, Patrimônio dos Carneiros, Bom Jardim e Pontão, tendo em vista as fortes chuvas que acometerão a cidade nas próximas semanas.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10299/indicacao_-_prefeito_-_revitalizacao_almoxarifado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10299/indicacao_-_prefeito_-_revitalizacao_almoxarifado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, MARCOS GUARINO DE OLIVEIRA, com a solicitação de que sejam realizadas obras de revitalização para área de lazer do antigo Almoxarifado Municipal, situado no Bairro São José.</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10306/indi_358.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10306/indi_358.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Marcos Guarino e ao Secretário de Obras para que seja realizado urgentemente intervenção  e construção de continuidade do muro de contenção e possível alargamento da Rua São Cristóvão, localizada no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10307/indicacao_no19_outubro_2024_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10307/indicacao_no19_outubro_2024_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Genir Carneiro, Diretor do DEMUTTRAN, com a solicitação de que seja realizado a instalação de uma placa de sinalização “Proibido Parar e Estacionar” na Rua da Igreja no Distrito de Pirapanema.</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10311/indicacao_-_presidente_-_interprete_libras.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10311/indicacao_-_presidente_-_interprete_libras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À PRESIDÊNCIA DA CÂMARA MUNICIPAL DE MURIAÉ, solicitando a disponibilização de um intérprete de Língua Brasileira de Sinais (LIBRAS) nas reuniões desta Casa.</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10326/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10326/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito solicitando que seja providenciada a instalação de uma proteção em volta da Lagoa da Gávea.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10340/indi_362.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10340/indi_362.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor do Demuttran com a solicitação que seja implantado um redutor de velocidade na rua Narcisio Dias Rabelo, bairro União.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10354/indi_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10354/indi_1.pdf</t>
   </si>
   <si>
     <t>Indicação a Diretora do Demsur com a solicitação desentopimento de esgoto na Rua Professora Ivanilde Muratori Rocha, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10355/indi_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10355/indi_2.pdf</t>
   </si>
   <si>
     <t>Indicação a Diretora do Demsur com a solicitação de realizar correção de uma tampa de esgoto, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10356/indi_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10356/indi_3.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras com a solicitação de realizar operação tapa buracos nas ruas Nestor Rosa da Silva, Bairro São Cristóvão, Luiz Pinto Coelho Secunho, Maria da Conceição de Oliveira Silva, ambas no Bairro Santo Antônio 2 , Rua Santo Antônio, Rosa Moreira, Pedro Mazzini no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10359/indi_366.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10359/indi_366.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor do Demuttran com a solicitação que seja implantado um redutor de velocidade na Rua Nracisio Dias Rabelo, União.</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10389/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10389/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao Demuttran com a solicitação que seja feito a revitalização da sinalização do trânsito, no Distrito de Bom Jesus.</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10403/indi_368.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10403/indi_368.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras solicitando a continuação da calçada situada na Rua Seis A, do Bairro João XXIII.</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10404/indi_369.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10404/indi_369.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras, solicitando a reforma do escadão localizado no Bairro João XXIII.</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10405/indi_370.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10405/indi_370.pdf</t>
   </si>
   <si>
     <t>Indicação a Diretora do Demsur que sejam viabilizados serviços de limpeza e capina no escadão e na praça localizados no bairro João XXIII.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10438/indicacao_no20_novembro_2024_tapa_buracos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10438/indicacao_no20_novembro_2024_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10472/indicacao_-tapa_buraco_realizado_pelo_demsur_padre_tiago.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10472/indicacao_-tapa_buraco_realizado_pelo_demsur_padre_tiago.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA GERAL DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR, SRA. MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS, com a solicitação de que seja realizada a operação tapa-buracos nas intervenções feita pela autarquia na rua Santa Catarina, no bairro Padre Tiago.</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10473/indicacao_-_obras_calcada_escola_sp.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10473/indicacao_-_obras_calcada_escola_sp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JORGE FÉRES FILHO, com a solicitação de que sejam realizados reparos na calçada existente na Praça Coronel Pacheco de Medeiros, Centro, mais precisamente em frente à Escola São Paulo.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10474/indicacao_no21_novembro_2024_tapa_buracos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10474/indicacao_no21_novembro_2024_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Jorge Féres Filho, Secretário Municipal de Obras Públicas, com a solicitação de que seja realizado a operação tapa buraco onde foi realizado as obras para construção da rede pluvial e dos bueiros na Rua Ana de Melo e na Rua Afonso Galdino, Bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10478/indicacao_no22_novembro_2024_poda_da_arvore.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10478/indicacao_no22_novembro_2024_poda_da_arvore.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Ilmo. Sr. Mauro Francisco de Aquino, Secretário Municipal de Urbanismo e Meio Ambiente, com a solicitação de que seja realizado a poda da árvore existente na Rua Benedito Chaves da Cunha nº 135, Bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10479/indicacao_no23_novembro_2024_limpeza_distrito_de_vermelho.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10479/indicacao_no23_novembro_2024_limpeza_distrito_de_vermelho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Ilma. Sra. Maria da Consolação Tanus Pampolini Freitas, Diretora Geral do Demsur, com a solicitação de que seja realizado em caráter de urgência a limpeza geral com capina e varredura no Distrito de Vermelho, Nova Muriaé e Vermelho 2.</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10480/indi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10480/indi.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras Públicas para que seja viabilizado a reforma do escadão localizado na Av. Claudina Maria Carvalho de Mello, bairro Cardoso de Mello.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10486/indicacao_-_obras_calcada_barra.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10486/indicacao_-_obras_calcada_barra.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JORGE FÉRES FILHO, com a solicitação de que sejam realizados reparos na calçada existente na Rua Dr. Lídio Bandeira de Melo, Bairro da Barra, mais precisamente em frente à Paróquia Nossa Senhora da Imaculada Conceição.</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10490/indi_379.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10490/indi_379.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito e a Secretária de Desenvolvimento Social com a solicitação que a prefeitura possa implantar o Projeto Social Barbearia nos Bairros.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10496/indi_380.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10496/indi_380.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretario da Agricultura solicitando realizar a correção da estrada conhecida como estrada rural do Ivaí no perímetro que compete ao Município de Muriaé, através de cascalhamento.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10499/indicacao_-_demuttran_cardoso_de_melo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10499/indicacao_-_demuttran_cardoso_de_melo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. SR. GENIR CARNEIRO, DIRETOR GERAL DO DEMUTTRAN (DEPARTAMENTO MUNICIPAL DE TRÂNSITO), solicitando que seja feito o serviço de pintura das sinalizações vertical e horizontal na rua Manoel Florentino de Carvalho, no bairro Cardoso de Melo.</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10516/indicacao_no24_dezembro_2024_remocao_de_poste.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10516/indicacao_no24_dezembro_2024_remocao_de_poste.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Diretor da Concessionária Energisa, com a solicitação de que seja realizado a remoção de um poste de energia elétrica instalado na Rua Maria Cergina Barros, próximo ao nº 55 no Bairro Cardoso de Melo em Muriaé Minas Gerais.</t>
   </si>
   <si>
     <t>10518</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10518/indi_383.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10518/indi_383.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras para que seja viabilizada a construção de uma estrutura de base com bebedouro, banheiros, pia, assentos na Pedra do Macuco</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10519/indi_384.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10519/indi_384.pdf</t>
   </si>
   <si>
     <t>INdicação ao Secretário de Urbanismo e Meio Ambiente para que seja viabilizado um projeto de arborização do cemitério do Distrito de Macuco.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9403/moc_01.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9403/moc_01.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Rosa Helena Marum pelo seu falecimento dia 03/01/2023.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9407/mocao_de_pesar_no_01_novembro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9407/mocao_de_pesar_no_01_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Sr. DELCIDIO JOSÉ GOMES</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9451/doc2-0008.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9451/doc2-0008.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Suely Peixoto Ferreira Bitencourt</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/mocao_de_pesar_no_02_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/mocao_de_pesar_no_02_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. ROSELANE RODRIGUES DA ROCHA</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Maria Zanon Alves.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9515/mocao_de_pesar_no_03_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9515/mocao_de_pesar_no_03_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. MARIA DAS GRAÇAS DE CASTRO GOMES</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9517/doc_0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9517/doc_0007.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Gabriel Batista Carneiro.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9550/moc_080115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9550/moc_080115.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Dirceu Monteiro de Castro.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9555/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9555/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Dirceu Monteiro</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/mocao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Dr. Thiago Bertoni, radiologista da Casa de Saúde Santa Lúcia de Muriaé.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9574/mocao-_pesar_sr_barao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9574/mocao-_pesar_sr_barao.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para os familiares do Sr. Sebastião Antônio da Silva.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9579/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9579/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. José Carlos de Paiva</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9580/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9580/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Sebastião Antônio da Silva</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9600/mocao_de_pesar_no_04_marco_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9600/mocao_de_pesar_no_04_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra. ANA MARIA VIANA</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9605/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9605/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao sr. Gilberto de Oliveira Gomes.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9606/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9606/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao sr. Sílvio Carlos de Souza</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9607/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9607/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao sr. Thiago Guedes  Barros</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9608/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9608/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao sr. Lucca de  Assis Silva Barreto</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9609/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9609/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Sra. Luciana Rosa Rodrigues</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9610/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9610/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Sra. Ivana Francisca</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9611/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9611/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Sra. Alessandra Dala Paula Ramos</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9621/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9621/scanner.3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À POLÍCIA MILITAR REFERENTE À PROPOSTA DE EMENDA CONSTITUCIONAL QUE DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 24 DA CONSTITUIÇÃO DO ESTADO DE MINAS GERAIS E ACRESCENTA OS  §11 E 12 AO MESMO DIPLOMA LEGAL.</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9630/mocao_de_congratulacao_pastel.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9630/mocao_de_congratulacao_pastel.pdf</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9636/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9636/scanner.1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Sr. Adir Carneiro de Melo, pelo seu falecimento no dia 11/03/2024.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9639/moc_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9639/moc_25.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Carmem Lúcia da Silva Nascimento.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9640/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9640/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Thais Dala Paula Monteiro.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9641/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9641/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Aguinaldo Alves da Silva.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9642/moc_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9642/moc_28.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Franciel Antônio da Silva, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9643/moc_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9643/moc_29.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a José Guilherme Couto Bittencourt, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9644/moc_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9644/moc_30.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Maciel Ferreira da Silva, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9645/moc_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9645/moc_31.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Alexandre Luiz Xavier, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9646/moc_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9646/moc_32.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Victor Césra Fernandes Barros, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9647/moc_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9647/moc_33.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Marcos Paulo Fernandes Vaz Silva, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9648/moc_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9648/moc_34.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a José Roberto Furtado de Miranda, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9649/moc_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9649/moc_35.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Fábio Machado da Silva, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9650/moc_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9650/moc_36.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a Felipe Pano Ribeiro, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9651/moc_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9651/moc_37.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a José Silvio de Moraes, motorista do transporte escolar do nosso município.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9655/moc_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9655/moc_38.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares da Srª Maria das Dores Raimundo Leite pelo seu falecimento no dia 15/03/2024.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9678/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9678/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares da Srª Judite Maria do Nascimento Sartoro pelo seu falecimento no dia 18/03/2024.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9683/doc2-0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9683/doc2-0006.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos á Sra. Isadora Rocha Bittencourt</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9684/doc_0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9684/doc_0006.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos á Sra. Camila Lourenço de Lima Souza.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9685/doc_0010.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9685/doc_0010.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao Sr. Davi Camilo Santos Hastenreiter</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9706/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9706/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de Repudio do Vereador Celso às postagens efetuadas pelo movimento MTST nas redes sociais.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9707/doc2-0002.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9707/doc2-0002.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Dr. Heleno Veggi Dumba</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9715/doc_0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9715/doc_0007.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para os familiares da senhora Marli Malafaia de Souza.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9753/mocao_de_pesar_-_sr._delton_macedo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9753/mocao_de_pesar_-_sr._delton_macedo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO VERBAL DE PESAR aos familiares do Sr. Delto Macedo</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9755/doc2-0008.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9755/doc2-0008.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de Pesar aos familiares do Senhor Jorge Albuquerque.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9799/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9799/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Sebastião Mazzine.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9800/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9800/doc_0003.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Evandro José do Carmo.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9802/doc2-0007.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9802/doc2-0007.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Marli Baesso.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9806/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9806/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Moção verbal de pesar aos familiares do Sr. Lairy Alves Diniz</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9807/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9807/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção verbal de pesar aos familiares da Sra. Ana Maria Gonçalves.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9817/mocao_de_pesar_pedro_afonso.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9817/mocao_de_pesar_pedro_afonso.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, para os Familiares de Pedro Afonso Felix Figueiredo, pelo seu falecimento no dia 10 de maio do Corrente Ano.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9844/mocao_de_pesar_2024_de_alvaro_rodrigues_pereira.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9844/mocao_de_pesar_2024_de_alvaro_rodrigues_pereira.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de pesar aos familiares de Álvaro Rodrigues Pereira</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9845/mocao_de_pesar_2024_de_pedro_afonso.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9845/mocao_de_pesar_2024_de_pedro_afonso.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de pesar aos familiares de Pedro Afonso Felix Figueredo</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9851/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9851/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao Instituto Nacional de Pesquisa e Gestão em Saúde - InSaúde</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9852/doc2-0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9852/doc2-0001.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao ILMO. Marco Aurélio Teixeira Silva.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9864/mocao_congratulacoes_garis_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9864/mocao_congratulacoes_garis_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos garis do nosso município, pela comemoração do “Dia do Gari”, nesta data de 16 de maio, conforme Lei Municipal nº 4479/2013.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9868/doc2-0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9868/doc2-0004.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares da Senhora Cenira de Souza.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9880/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9880/doc_0003.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao atleta murieense, CRISTOVÃO ELIAS PEDROSA CORREA", por conquista o 6° lugar, no Campeonato Mundial de BMX Racing.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>VEREADOR CHRISTIAN TANUS BAHIA, VEREADOR FORIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9883/doc_0006.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9883/doc_0006.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de Pesar aos familiares de Maria Vitória Soares.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9898/mocao_congratulacoes_prefeitura_concurso_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9898/mocao_congratulacoes_prefeitura_concurso_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Exmo. Prefeito Municipal, Sr. Marcos Guarino de Oliveira, pelo exemplar trabalho realizado na organização e execução do concurso público municipal para provimento de cargos no âmbito da educação, ocorrido neste final de semana.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9899/mocao_congratulacoes_educacao_concurso_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9899/mocao_congratulacoes_educacao_concurso_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Secretaria Municipal de Educação, na pessoa da Sra. Maria Cristina Navarro de Aquino Ribeiro, pelo exemplar trabalho realizado na organização e execução do concurso público municipal para provimento de cargos no âmbito da educação, ocorrido neste final de semana.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9900/mocao_de_pesar_neiva_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9900/mocao_de_pesar_neiva_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Neiva Marino Braz, pelo seu falecimento ocorrido no dia 25 de maio do corrente ano.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9901/mocao_congratulacoes_paroquia_sp_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9901/mocao_congratulacoes_paroquia_sp_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Paróquia São Paulo, em reconhecimento à exemplar organização e realização das festividades do mês de Maria, que ocorreram durante todo o mês de maio.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9902/mocao_congratulacoes_paroquia_barra_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9902/mocao_congratulacoes_paroquia_barra_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Paróquia Nossa Senhora Imaculada Conceição, em reconhecimento à exemplar organização e realização das festividades do mês de Maria, que ocorreram durante todo o mês de maio.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9903/mocao_congratulacoes_paroquia__dornelas_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9903/mocao_congratulacoes_paroquia__dornelas_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Paróquia Nossa Senhora do Sagrado Coração, em reconhecimento à exemplar organização e realização das festividades do mês de Maria, que ocorreram durante todo o mês de maio.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9922/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9922/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Vitor Miranda Soares pelo seu falecimento dia 23/05/2024</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9937/doc_0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9937/doc_0005.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Vera Lucia da Silva Pereira</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9939/doc_0001.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9939/doc_0001.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sr. Eduardo Wilson Abdala.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9945/mocao_de_pesar_no_05_junho_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9945/mocao_de_pesar_no_05_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do jovem MATHEUS RODRIGUES VIEIRA</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9954/scanner.2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9954/scanner.2.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Jeane Ciribelli Pereira, pelo seu falecimento no dia 03/06/2024.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9957/mocao_congratulacoes_fundarte_gastronomia_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9957/mocao_congratulacoes_fundarte_gastronomia_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À FUNDARTE, pela realização da 12ª edição do Festival de Gastronomia na Serra, em Pirapanema, ocorrido entre os dias 6 e 9 de junho.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9968/mocao_de_cong._e_aplausos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9968/mocao_de_cong._e_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos a Escola Estadual</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9980/doc_0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9980/doc_0005.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Eva Alves Luciano.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9981/mocao_info_saude_relacao_funcionarios.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9981/mocao_info_saude_relacao_funcionarios.pdf</t>
   </si>
   <si>
     <t>Moções de Congratulações e Aplausos a Equipe do Instituto Nacional de Pesquisa e Gestão em Saúde – InSaúde.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9989/mocao_congratulacoes_estadual_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9989/mocao_congratulacoes_estadual_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À E.E. PROF. ORLANDO DE LIMA FARIA, pela comemoração dos seus 60 anos de fundação e história de sucesso em nosso município.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9990/mocao_congratulacoes_pio_xii_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9990/mocao_congratulacoes_pio_xii_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO ESCOTEIRO PIO XII, pela comemoração dos seus 62 anos de fundação e história de em nosso município.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10009/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10009/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos á Loja Maçônica Ad Gloriam Et Sapientiam, pela realização da Feijoada Beneficente realizada no MTC ( Muriaé Tênis Clube).</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10023/mocao_pesar_sr._wolner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10023/mocao_pesar_sr._wolner.pdf</t>
   </si>
   <si>
     <t>Moção de pesar verbal aos familiares do Sr. Wolner</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10025/mocao_de_pesar_no_06_junho_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10025/mocao_de_pesar_no_06_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Sra.  MALVINA CARLA DE SOUZA pelo seu falecimento, ocorrido no decorrer do mês de junho de 2024</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10028/mocao_congratulacoes_procultura_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10028/mocao_congratulacoes_procultura_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO MOVIMENTO PRÓ CULTURA, pelos seus relevantes serviços prestados à sociedade muriaeenses.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10031/mocao_de_pesar_christian.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10031/mocao_de_pesar_christian.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, para os Familiares de Marcus Jurandir de Araujo Tambasco, pelo seu falecimento no dia 10/06/2024.</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10083/mocao_fabricio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10083/mocao_fabricio.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e aplausos para Fabrício Mendes ciclista Muriaeense.</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10088/mocao_de_pesar_ediberto_macuco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10088/mocao_de_pesar_ediberto_macuco.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Ediberto Antônio Ferreira</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10091/mocao_ivan.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10091/mocao_ivan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Major Aviador IVAN CAMPOS BRAGA JR, “MAJOR BRAGA”.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10122/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10122/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Antônio Carlos da Silva.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10123/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10123/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Luceli Rodrigues Nery de Souza.</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10124/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10124/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Eduardo José Alves.</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10125/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10125/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Edite Francisca Rosa</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10126/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10126/scanner.1.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Iedo da Silva</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10169/mocao_pesar_sr._dario.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10169/mocao_pesar_sr._dario.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Dario Brazolino</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10178/moc_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10178/moc_1.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para os familiares da senhora Terezinha Marias da Silveira Gardoni Dias, pelo seu falecimento no dia 23/08/2024.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10179/moc_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10179/moc_2.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para os familiares da senhora Marvina Paul Gravina, pelo seu falecimento no dia 19/08/2024.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10180/moc_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10180/moc_95.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à familia de Carlos Antônio Morcef, pelo seu falecimento, ocorrido no dia 20/08/2024.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_pesar_waldemar.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_pesar_waldemar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar do senhor Waldemar Montezano pelo seu falecimento dia 26/08/2024.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10183/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10183/scanner.pdf</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10199/mocao_pesar_isaias.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10199/mocao_pesar_isaias.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Isaías Paiva Júnior falecido em 30 de agosto de 2024.</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10200/moc_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10200/moc_99.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Geraldo Alves Vieira pelo seu falecimento dia 22/08/2024.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10201/moc_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10201/moc_100.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Jurandir Celino Vilella pelo seu falecimento dia 24/08/2024.</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10206/mocao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10206/mocao.pdf</t>
   </si>
   <si>
     <t>Moção verbal de pesar para os familiares do senhor José Fortunato da Silva, pelo seu falecimento no dia 29/08/2024.</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10215/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10215/scanner.3.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da Sra. Maria Muratori Bandeira pelo seu falecimento.</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10216/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10216/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares da Sra. Maria Aparecida de Almeida, pelo seu falecimento no dia 12/09/2024.</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10217/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10217/scanner.1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares da Sra. Maria Muratori Bandeira pelo seu falecimento no dia 10/09/2024.</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10221/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10221/scanner.1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Anderson Dala Paula Ribeiro pelo seu falecimento.</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10222/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10222/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Pedro Antônio de Oliveira pelo seu falecimento.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10225/mocao_de_pesar_sr._antonio_ribeiro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10225/mocao_de_pesar_sr._antonio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de Pesar a todos os familiares do Sr. Antônio Ribeiro de Oliveira.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10233/moc.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10233/moc.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos aos senhores 1°Ten. PM Reinaldo Felippe Féres Laviola, 1° Sgt. PM Sidnei Friozoni, Cb. PM Maicon Bernades Peixoto, 2° Sgt. PM Rafael Augusto dos Santos, Cb. PM Giovani de Alcântara Lourenço, Cb. PM Thiago Henrique de Oliveira Moreira, 3° Sgt. PM Carlos Alberto Pereira e Cb. PM Elton Dion de Souza Martins.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10235/moc_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10235/moc_109.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Claudio Antônio da Silva, pelo seu falecimento, ocorrido no dia 22 de Setembro</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10238/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10238/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de Onezimo Torres da Silva, pelo seu falecimento, ocorrido no dia 20 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10269/mocao_de_pesar_2024_de_maria_lucia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10269/mocao_de_pesar_2024_de_maria_lucia.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de Maria Lúcia de Souza</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10272/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10272/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Faminas Muriaé, por sempre disponibilizar a sua estrutura física aos eventos realizados pela Câmara Municipal de Muriaé.</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10280/moc_113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10280/moc_113.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família de PEDRO PAULO DE CARVALHO, pelo seu falecimento, ocorrido no dia 14 de Outubro do corrente ano.</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10283/mocao_nac_sub_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10283/mocao_nac_sub_17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À EQUIPE FEMININA SUB-17 DO NACIONAL ATLÉTICO CLUBE, que, com brilhantismo, dedicação e espírito de equipe, conquistou o título de Campeã Mineira.</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10285/moc_115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10285/moc_115.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos para a Equipe de Futebol Feminino Sub-17 de 2024, do Nacional Atlético Clube, mais conhecido como Nacional de Muriaé, pela vitória conquistada no Primeiro torneio Mineiro Feminino de base da história!</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10289/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10289/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Erika Maria Martins Santos pela sua brilhante participação na Copa América de Taekwondo.</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10290/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10290/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Grupo de Artesãos de Belisário pela brilhante participação na Copa América de Taekwondo.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10291/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10291/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Simone Cristina de Aredes Gomes pela sua brilhante participação na Copa América de Taekwondo.</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10300/moc_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10300/moc_119.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao subtenente André Luiz Rangel da Silva.</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10301/moc_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10301/moc_120.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos aos Ten. Elias José Ribeiro Mendes, 2° Sgt. Jardel de Paula, 3° Sgt. Luiz Gustavo de Oliveira, Sgt. Eduardo Luiz da Silva e Sd. Rafael Monteiro Velasco.</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10303/mocao_de_pesar_2024_de_juarez_ventura_manhanini.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10303/mocao_de_pesar_2024_de_juarez_ventura_manhanini.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de JUAREZ VENTURA MANHANINI</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10304/mocao_de_pesar_2024_de_solessi.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10304/mocao_de_pesar_2024_de_solessi.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de SOLESSI APARECIDA DOS SANTOS MENDES</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10313/moc_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10313/moc_123.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos às sócio-fundadoras do Lions Clube Muriaé Helen keller: Chrystyna Maria Raposo de Andrade Milem, Léa Freitas Peçanha, Marialda Reston Minervini, Marilia Pimentel Adriano, Marilene Gusman Barbosa e Zilma Xavier de Souza.</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10317/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10317/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Sr. Antônio Geraldo Henriques pelo seu falecimento no dia 04/11/2024.</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10318/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10318/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Sr. Dr. José Alfeu Fernandes da Silva pelo seu falecimento no dia 03/11/2024</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10322/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10322/scanner.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. Antônio Geraldo Henriques.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10324/mocao_de_pesar_2024_de_jose_araujo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10324/mocao_de_pesar_2024_de_jose_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar JOSE CESÁRIO ARAÚJO.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10329/moc_128.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10329/moc_128.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao Dr. Jarbas Soares Junior.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10339/moc_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10339/moc_129.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família de José Cesário Araújo pelo seu falecimento.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10351/moc_130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10351/moc_130.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares Sr. Vicente Américo Deolindo.</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10352/moc_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10352/moc_131.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares da Sra. Maria das Graças Lourena.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10360/moc_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10360/moc_132.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Comandante do 7 BPM , o Sr. Ten. Cel. Wesley Machado pelos relevantes serviços prestados a segurança pública da cidade de Muriaé.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10361/moc_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10361/moc_133.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Sgt. PM Augusto Gomes da Nobrega pelos relevantes serviços prestados a segurança pública da cidade de Muriaé.</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10402/moc_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10402/moc_134.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Senhor Claudio de Andrade Ligeiro, pelo seu falecimento no dia 12/11/2024.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10437/mocao_de_pesar_-_danilo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10437/mocao_de_pesar_-_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Danilo de Souza Porcaro, pelo seu falecimento ocorrido no dia 17 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10458/mocao_de_congratulacao_sonir.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10458/mocao_de_congratulacao_sonir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao lutador muriaeense de jiu-jitsu e instrutor Soni Malaquias Júnior.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10471/mocao_de_pesar_2024_de_lourdes_lucas_de_morais.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10471/mocao_de_pesar_2024_de_lourdes_lucas_de_morais.pdf</t>
   </si>
   <si>
     <t>moção de pesar Lourdes lucas de morais</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10475/mocao_de_pesar_no_07_novembro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10475/mocao_de_pesar_no_07_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Sr.  GUSTAVO MOREIRA DE ASSIS JÚNIOR</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10476/mocao_de_pesar_no_08_novembro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10476/mocao_de_pesar_no_08_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Sr.  EUCLIDES JOSÉ GOMES NETO</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10477/mocao_de_pesar_2024_de_jorge_caetano_brasil_assinado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10477/mocao_de_pesar_2024_de_jorge_caetano_brasil_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de JORGE CAETANO BRASIL</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10481/mocao_de_congratulacao_alice_zanon.docx.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10481/mocao_de_congratulacao_alice_zanon.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO LUCIANO DE PAULA ESTEVAM</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10484/mocao_de_pesar_jose_raul.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10484/mocao_de_pesar_jose_raul.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos Familiares do Sr. José Raul</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10485/mocao_de_pesar_-_jose_raul.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10485/mocao_de_pesar_-_jose_raul.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de José Raul Pereira da Rocha, pelo seu falecimento ocorrido no dia 27 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10488/moc_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10488/moc_144.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a aplausos ao Sr. Eduardo Monteiro Rodrigues por sua eleição a Presidente da Câmara de Dirigentes Lojista (CDL) da ACE de Muriaé.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10489/moc_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10489/moc_145.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Sr. José Raul Pereira da Rocha, pelo seu falecimento no dia 27/11/2024.</t>
   </si>
   <si>
     <t>10491</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10491/mocao_de_congratulacoes_e_aplausos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10491/mocao_de_congratulacoes_e_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao ilustre Luiz Garcia Amaral, como forma de reconhecimento pelos relevantes serviços prestados à comunidade e por sua contribuição exemplar nas áreas de comunicação, esporte e ações sociais.</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10502/mocao_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10502/mocao_147.pdf</t>
   </si>
   <si>
     <t>Moção Verbal de pesar á família de Leonardo Rodrigues Blandy, pelo seu falecimento ocorrido no dia 1° de Dezembro do corrente ano.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10503/mocao_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10503/mocao_148.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao atleta Pedro Schmitz</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10504/mocao_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10504/mocao_149.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao atleta Lucas Flores.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10505/mocao_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10505/mocao_150.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos a atleta Helena Soares.</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10506/mocao_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10506/mocao_151.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação e aplausos ao treinador Henrique Porcaro.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10507/moc_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10507/moc_152.pdf</t>
   </si>
   <si>
     <t>Moção para os familiares do senhor Pedro Bastos da Cunha.</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10509/mocao_de_pesar_-_pedro_lelente.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10509/mocao_de_pesar_-_pedro_lelente.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de Pedro Bastos da Cunha (Pedro Lelente), pelo seu falecimento ocorrido no dia 3 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10510/mocao_de_pesar_-_jose_pereira.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10510/mocao_de_pesar_-_jose_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família de José Pereira dos Santos, pelo seu falecimento ocorrido no dia 3 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10511/mocao_de_pesar_2024_de_roberta_lopes_nascimento.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10511/mocao_de_pesar_2024_de_roberta_lopes_nascimento.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de ROBERTA LOPES NASCIMENTO</t>
   </si>
   <si>
     <t>10512</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10512/mocao_de_pesar_2024_de_pedro_bastos_da_cunha.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10512/mocao_de_pesar_2024_de_pedro_bastos_da_cunha.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de PEDRO BASTOS DA CUNHA</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10513/mocao_de_pesar_no_09_dezembro_de_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10513/mocao_de_pesar_no_09_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Exmo. Sr. PEDRO BASTOS DA CUNHA (PEDRO LELENTE)</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_158.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares do Senhor José Pereira dos Santos, pelo seu falecimento no dia 03/12/2024.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9398/doc_0027.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9398/doc_0027.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Obras, solicitando o motivo do não início das obras de construção da UBS do Bairro São Cristóvão, a qual seria iniciada em Setembro de 2023</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9399/doc_0038.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9399/doc_0038.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Obras, solicitando de que seja feita em caráter de urgência, informando o motivo da não finalização da obra na loja Santa Paula- Material de Construções, situada à Av José Máximo Ribeiro, n° 90- Bairro Colety.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9400/doc_0039.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9400/doc_0039.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Câmara Municipal de Muriaé, solicitando cópia integral do Processo licitatório e de todas as cópias dos empenhos da empresa Patrícia Silva Carneiro  Consultoria Contábil.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9401/requerimento_presidencia_01-2024_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9401/requerimento_presidencia_01-2024_2.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da Câmara Municipal de Muriaé,  solicitando  que sejam fornecidas todas as informações referentes às_x000D_
 diárias de Carlos Magno de Melo Nobrega desde a sua posse até o momento da sua exoneração, compreendendo todos os empenhos, pagamentos, comprovantes de despesas e de presença em todos os órgãos visitados, além de quaisquer outros documentos que sejam relacionados ao pagamento de diárias no ano de 2023 durante o exercício de suas atividades na Câmara de Muriaé.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9430/requerimento_-__prefeito_distrito_boa_familia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9430/requerimento_-__prefeito_distrito_boa_familia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo. SR. MARCOS GUARINO, PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9432/requerimento_bairro_recreio.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9432/requerimento_bairro_recreio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo. SR. JORGE FÉRES FILHO E AO PREFEITO MUNICIPAL, DR. MARCOS GUARINO</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9433/requerimento_dentistas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9433/requerimento_dentistas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. LUIZA AGOSTINI,</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9452/requerimento_a_upa_informacoes.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9452/requerimento_a_upa_informacoes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À UNIDADE DE PRONTO ATENDIMENTO ( UPA) – DESTE MUNICÍPIO, a qual é gerida pela sociedade empresária INSAÚDE, com a solicitação que seja enviado a esta Câmara Municipal informações sobre os pagamentos aos profissionais que atuam na referida Instituição.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9454/requerimento_ifa_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9454/requerimento_ifa_2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. LUIZA AGOSTINI E AO PREFEITO MUNICIPAL, DR. MARCOS GUARINO</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9468/requerimento_2024_-_secretaria_de_administracao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9468/requerimento_2024_-_secretaria_de_administracao.pdf</t>
   </si>
   <si>
     <t>Requerimento à Secretaria de Administração requerimento que envie a esta Casa nomes de vereadores e secretários que tem parentes de 1º grau lotados na Prefeitura, DEMSUR e firmas terceirizadas que prestam serviços a esses órgãos.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9474/requerimento_bairro_uniao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9474/requerimento_bairro_uniao.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretaria Municipal de Obras Públicas  solicitando serviço de asfalto na Avenida Maria de Lourdes Esteves, no Bairro União.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9475/doc_0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9475/doc_0005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Presidente da C.M.M, solicitando informações quanto ao pagamento de verbas rescisórias.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9476/requerimento_2024_-_fundarte_carnaval.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9476/requerimento_2024_-_fundarte_carnaval.pdf</t>
   </si>
   <si>
     <t>Requerimento à FUNDARTE, solicitando planilha detalhada do custo com o carnaval de Muriaé 2024</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/requerimento_2024_-_secretaria_de_obras.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/requerimento_2024_-_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Requerimento `a Secretaria de Obras Públicas, solicitando que envie a esta Casa, processo de licitação da reforma da Escola Municipal Stela Fidelis</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/req_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/req_15.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito e a Secretaria de Obras solicitando manifestação sobre o motivo da Secretaria de Obras ainda não ter enviado a Câmara  Municipal para apreciação e deliberação.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/requerimento_2024_-_demuttran.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/requerimento_2024_-_demuttran.pdf</t>
   </si>
   <si>
     <t>Requerimento ao DEMUTTRAN para que envie a esta Casa, mapa de todas as vagas para idosos, deficientes e do rotativo</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/requerimento_-_secretario_de_obras_mercado_produtor_2022.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/requerimento_-_secretario_de_obras_mercado_produtor_2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo SR. JORGE FÉRES FILHO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9492/requerimento_ponte_fazenda.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9492/requerimento_ponte_fazenda.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE AGRICULTURA SOLICITANDO CRONOGRAMA DE OBRAS EM PONTES NA ZONA RURAL NA ESTRADA QUE LIGA SAO FERNANDO A BOM JESUS DA CACHOEIRA</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/requerimento_santa_paula.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/requerimento_santa_paula.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO UMA RESPOSTA SOBRE A CONCLUSAO DA OBRA DO CORREGO ATRAS DA ETE SAFIRA A QUAL PREJUDICOU COMERCIO COM DESMORONAMENTO NOS FUNDOS</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/requerimento_fundarte_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/requerimento_fundarte_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EXCELENTÍSSIMA SENHORA DIRETORA DA FUNDARTE, WANIA MUHAD</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9507/req_210070.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9507/req_210070.pdf</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9508/req_220069.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9508/req_220069.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EXCELENTÍSSIMA SENHORA DIRETORA GERAL DA FUNDARTE, SRA. WANIA MUHAD</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9510/requerimento_gastos_25_educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9510/requerimento_gastos_25_educacao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SR. MARCOS GUARINO DE OLIVEIRA E SRA. MARIA CRISTINA NAVARRO DE AQUINO, com a solicitação que seja encaminhado a essa Casa, em CARATER DE URGÊNCIA, qual o valor gasto pela Prefeitura, no exercício de 2023, com recursos próprios, na educação, especificando se foi ou não cumprido o percentual obrigatório de 25%, preconizado pela CF/88,</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9516/requerimento_marambaia_novo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9516/requerimento_marambaia_novo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO PROVEDENCIAS COM URGENCIA NA RUA JERICO BAIRRO MARAMBAIA</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9530/requerimento_fco_dornelas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9530/requerimento_fco_dornelas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMUTTRAN SOLICITANDO PROVIDENCIAS E ORGANIZACAO NO TRANSITO NA RUA FRANCISCO DORNELAS BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9557/requerimento_piso_salarial.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9557/requerimento_piso_salarial.pdf</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9571/requerimento_-_demuttran_santa_laura.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9571/requerimento_-_demuttran_santa_laura.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo. SR. MÁRIO BRAMBILA, DIRETOR GERAL DO DEMUTTRAN (DEPARTAMENTO MUNICIPAL DE TRÂNSITO), que viablize a linha de ônibus para atender os moradores do bairro Santa Laura.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9575/requerimento-_arvores_da_cidade_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9575/requerimento-_arvores_da_cidade_1.pdf</t>
   </si>
   <si>
     <t>Requerimento ao prefeito  e a secretaria de urbanismo e meio ambiente, solicitando as informações quanto a retirada e vistoria de árvores, assim como sobre a possibilidade de realização de Censo Arbóreo.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9576/requerimento_profissionais_para_academias_ginastica_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9576/requerimento_profissionais_para_academias_ginastica_1.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, e a Secretaria Municipal de Saúde, solicitando as informações tendo em vista, os inúmeros pedidos de munícipes , principalmente os que se encontram na faixa etária acima de 60 anos e que gostariam de utilizar dos aparelhos de ginásticas das academias ao Ar Livre. Qual a Disponibilidade, parcial ou integral, de um estagiário de Educação Física ou profissional de Educação Física do Núcleo de Apoio à Saúde da Família - NASF, atuar nas Academias ao Ar Livre, acompanhando e orientando os usuários, nos locais onde se encontram instalados os aparelhos de ginástica ao Ar Livre na cidade de Muriaé ,onde se inclui inclusive os distritos</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9578/requerimento_sujeira_sao_jose.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9578/requerimento_sujeira_sao_jose.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO LIMPEZA E PROVIDENCIAS EM SUJEIRA NO BAIRRO SAO JOSE</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9585/requerimento_restos_a_pagar_2023.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9585/requerimento_restos_a_pagar_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À SECRETÁRIA MUNICIPAL DE FAZENDA E SECRETARIA MUNICIPAL DE PLANEJAMENTO E CONTROLE, SR. FRANCICO DE ASSIS DE SOUZA JÚNIOR E SR. SILVIO MÁRCIO BOUSADA SALVATO</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9587/req_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9587/req_32.pdf</t>
   </si>
   <si>
     <t>Requerimento a presidência dessa casa para que providencia a retirada com urgência do nome desse vereador como titular suplente de todas as comissões que o mesmo é integrante.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9626/requerimento_-_siriquite.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9626/requerimento_-_siriquite.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo. SR. FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA, informações sobre a paralisação da obra de concretagem na estrada do Siriquite.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9629/r_e_q.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9629/r_e_q.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Prefeito Municipal de Muriaé, Marcos Guarino de Oliveira, juntamente a Secretaria competente requer informações quanto aos estudos junto a empresa de transporte coletivo, para inclusão de uma linha de ônibus que faça o itinerário subindo a Avenida Mario de Oliveira Carvalho, para atender o Bairro Santa Laura.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9631/requerimento_campinho_novo_joanopolis.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9631/requerimento_campinho_novo_joanopolis.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO DEMSUR LIMPEZA E SERVICO DE CAPINA NA RUA DA FAZENDA LOCAL CONHECIDO COMO CAMPINHO BAIRRO JOANOPOLIS</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9632/requerimento_alto_do_castelo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9632/requerimento_alto_do_castelo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO LIMPEZA EM AREA DE SERVIDAO NO BAIRRO ALTO DO CASTELO</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9633/requerimento_escorpiao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9633/requerimento_escorpiao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE SAUDE SOLICITANDO A VIGILANCIA AMBIENTAL QUE TOME AS DEVIDAS PROVIDENCIAS COM A MANIFESTACAO DE ESCORPIOES NO BAIRRO SAO JOAQUIM PARTE ALTA</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9653/requerimento_fraldas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9653/requerimento_fraldas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE SAUDE SOLICITANDO ESCLARECIMENTOS IMPORTANTES QUANTO AO SERVICO DE ENTREGA DE FRALDAS E A QUALIDADE DAS MESMAS</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9664/requerimento_fisioterapia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9664/requerimento_fisioterapia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DE SAUDE SOLICITANDO INFORMACOES SOBRE O SERVICO DE FISIOTERAPIA TANTO DA REDE QUANTO DO SAD</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9667/requerimento_gastos_com_publicidade.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9667/requerimento_gastos_com_publicidade.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE FAZENDA, SR. FRANCISCO DE ASSIS SOUZA</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9694/req_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9694/req_41.pdf</t>
   </si>
   <si>
     <t>Requerimento à Mesa, ouvido o douto Plenário, que seja oficiado ao Chefe do Executivo, solicitando que se digne prestar a esta Casa de Leis, dentro do prazo regimental, informações sobre a possibilidade de desconto na taxa de Contribuição para Custeio do Serviço  de Iluminação Pública- COSIP</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9696/requerimento_-_bairro_santa_laura.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9696/requerimento_-_bairro_santa_laura.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Prefeito Municipal de Muriaé, solicitando que informe quais ações , obras e cronograma, estão programados para o atendimento as reivindicações dos moradores do bairro Santa Laura.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9697/r_e_q_u_e_r_i_m_e_n_t_-_rua_benjamim_soares_de_azevedo-_pavimentacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9697/r_e_q_u_e_r_i_m_e_n_t_-_rua_benjamim_soares_de_azevedo-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Requerimento a Exma. Sra. Maria Consolação, diretora do Demsur, que informe sobre a previsão para o término das obras de drenagem pluvial e pavimentação da Rua Benjamim Soares de Azevedo, Bairro Chácara Brum, iniciada em setembro de 2023, visto que constatamos “in loco”, que a rede foi executada, faltando a reconstrução da pavimentação.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9704/requerimento_-_neuropediatra.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9704/requerimento_-_neuropediatra.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. SECRETÁRIA MUNICIPAL DE SAÚDE, Sra. LUIZA AGOSTINI, informações sobre a demora no atendimento em neuropediatria na rede pública.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9705/req_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9705/req_45.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Audiência Pública para debater sobre a prestação de serviço de transporte remunerado de passageiros MOTO TÁXI por meio de veículo de aluguel.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9714/req.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9714/req.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito e a Secretária da Saúde solicitando informações sobre o medicamento Tocilizumabe Actemra no SUS.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9732/req_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9732/req_47.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando audiência pública para debater assuntos relacionados à vulnerabilidade de pessoas em situação de rua e usuários de álcool e outras drogas na cidade de Muriaé</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9740/requerimento_-_demuttran_bibcar.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9740/requerimento_-_demuttran_bibcar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMUTTRAN (DEPARTAMENTO MUNICIPAL DE TRÂNSITO)</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9742/requerimento_espaco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9742/requerimento_espaco.pdf</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9743/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9743/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Fazenda e Secretaria de Planejamento e Controle, com a solicitação que seja encaminhado a essa Casa, em Caráter de Urgência, todos os empenhos de mão-de-obra terceirizada, referentes a dotação 3390.37.00,reduzida 273, na unidade Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9744/requerimento_-_informacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9744/requerimento_-_informacao.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito, solicitando informações sobre as causas que impedem a empresa Transporte Coletivos no Município de Muriaé a cumprir o que preconiza a Lei aprovada nesta augusta Casa Legislativa de número 6.868/2023.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9746/scanner.1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9746/scanner.1.pdf</t>
   </si>
   <si>
     <t>Requerimento de Convocação, nos termos do artigo 64, CAPUT, da Lei Orgânica Municipal da Diretora do Demsur, a fim de prestar esclarecimentos sobre o impedimento de acesso deste nobre vereador ao Demsur, conforme REDS-N° 2024.009748589-001.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9759/requerimento_-_piso_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9759/requerimento_-_piso_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. LUIZA AGOSTINI</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9760/requerimento_horto.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9760/requerimento_horto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GABINETE DO PREFEITO DR MARCOS GUARINO DE OLIVEIRA SOLICITANDO MANUTENCOES NO HORTO FLORESTAL</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9766/requerimento_-_audiencia_plenagem.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9766/requerimento_-_audiencia_plenagem.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA SOBRE A GESTÃO PLENA</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9770/requerimento_-_secretario_de_educacao_fachadas_2024_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9770/requerimento_-_secretario_de_educacao_fachadas_2024_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. SRA. MARIA CRISTINA NAVARRO DE AQUINO RIBEIRO, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, que envie todos os empenhos referentes aos pagamentos das pinturas das fachadas de todas as escolas da rede municipal.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9776/requerimento_canaleta_certo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9776/requerimento_canaleta_certo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO MANUTENCAO NAS CANALETAS PARA DRENAGEM DE AGUA PARADA BAIRRO FRANCO SUICO</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9777/requerimento_dornelas_canaletas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9777/requerimento_dornelas_canaletas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO SERVICO DE CANALETA PARA DRENAGEM DE AGUA PARADA NO BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9789/requerimento_-_secretaria_de_saude.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9789/requerimento_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. SRA. LUIZA AGOSTINI, SECRETÁRIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9795/requerimento_sao_joaquim_pavimentacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9795/requerimento_sao_joaquim_pavimentacao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE URBANISMO E MEIO AMBIENTE,SOLICITANDO PAVIMENTACAO EM PEQUENO TRECHO NA RUA DA FAZENDA, BAIRRO SAO JOAQUIM</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9796/requerimento_fazenda_sao_joaquim.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9796/requerimento_fazenda_sao_joaquim.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE OBRAS PUBLICAS  SOLICITANDO SERVICO DE PAVIMENTACAO NO BAIRRO SAO JOAQUIM</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9798/requerimento_fazenda_poda.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9798/requerimento_fazenda_poda.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO SERVICO DE PODA DE ARVORES NO BAIRRO SAO JOAQUIM</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9870/requerimento_-_secretario_de_agricultura_maquinas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9870/requerimento_-_secretario_de_agricultura_maquinas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exmo SR., FERNANDO LEVATE, SECRETÁRIO MUNICIPAL DE AGRICULTURA</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9874/doc_0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9874/doc_0004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, SRA. VANESSA MAGALHÃES</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9875/requerimento_obras_lampadas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9875/requerimento_obras_lampadas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SR. JORGE FÉRES FILHO</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9882/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9882/scanner.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Urbanismo E meio Ambiente para que forneça informações relativas ao Condomínio Vales e Montanhas.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9896/requerimento_-_secretario_de_educacao_25_por_cento.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9896/requerimento_-_secretario_de_educacao_25_por_cento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. SRA. MARIA CRISTINA NAVARRO DE AQUINO RIBEIRO, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9897/requerimento_joao_xxiii.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9897/requerimento_joao_xxiii.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GABINETE DO PREFEITO DR MARCOS GUARINO DE OLIVEIRA SOLICITANDO ALAMBRADO EM QUADRA NA PRACA GERALDO AZIS DE ARAUJO BAIRRO JOAO XXIII</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9921/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9921/scanner.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Obras pedindo a realização dos seguintes serviços : Pintura do Centro de Atenção Integral à Criança e ao Adolescente (CAIC).</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9931/doc2-0005.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9931/doc2-0005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito e ao Demsur, solicitando informações quanto a política de cobrança de tarifa social.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9936/requerimento_-_secretario_de_obras_praca_sao_gotardo_2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9936/requerimento_-_secretario_de_obras_praca_sao_gotardo_2024.pdf</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9946/requerimento_-_secretario_de_educacao_obras_e_reformas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9946/requerimento_-_secretario_de_educacao_obras_e_reformas.pdf</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9947/requerimento_-_secretario_de_educacao_reformas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9947/requerimento_-_secretario_de_educacao_reformas.pdf</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9960/requerimento_rede_esgoto_alto_do_castelo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9960/requerimento_rede_esgoto_alto_do_castelo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMSUR SOLICITANDO TROCA DE TAMPA DE REDE ESGOTO NA RUA BRUNO SALES ABREU BAIRRO ALTO DO CASTELO</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9963/requerimento_-_secretario_de_educacao_eventoss.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9963/requerimento_-_secretario_de_educacao_eventoss.pdf</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9966/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9966/scanner.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretária de Saúde solicitando informações sobres os recursos que serão utilizados no Programa "Opera Muriaé": Programa Municipal de Cirurgias Eletivas.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9972/req_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9972/req_77.pdf</t>
   </si>
   <si>
     <t>Requerimento a Casa de Caridade Hospital São Paulo solicitando informações sobre o Dr. Paulo Vicente</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9986/requerimento_-_secretaria_de_saude_opera_muriae.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9986/requerimento_-_secretaria_de_saude_opera_muriae.pdf</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9991/requerimento_mesa_-_desarquivamento_emenda_lei_organica_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9991/requerimento_mesa_-_desarquivamento_emenda_lei_organica_-_ass.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À MESA DIRETORA DA CÂMARA MUNICIPAL solicitando o desarquivamento e votação da Proposta de Emenda à Lei Orgânica nº 1/2024, que “Altera o §1º do Art. 59 da Lei Orgânica do Município de Muriaé”.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9992/requerimento_escola_dornelas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9992/requerimento_escola_dornelas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMACOES SOBRE REFORMA BEM COMO UMA NOVA SEDE NA ESCOLA MUNICIPAL MARIA HASTENREITER DORNELAS BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10021/doc_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10021/doc_0003.pdf</t>
   </si>
   <si>
     <t>Requerimento de convocação ao Diretor de Esportes Municipal Leonardo Pereira da Silva.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10033/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10033/scanner.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja encaminhado ao Diretor do Demuttran para que sejam tomadas as providências necessárias para solicitar a empresa União de Transporte Urbano a Implantação de uma linha de ônibus que atenda ao Distrito Industrial, com passagens programadas para os períodos da manhã e da tarde.</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10076/requerimento__rede_esgoto_centro.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10076/requerimento__rede_esgoto_centro.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO PROVIDENCIAS COM URGENCIA NAS REDES ESGOTO E PLUVIAL NA ESQUINA DAS RUAS PASCHOAL BERNARDINO COM CORONEL MARCIANO RODRIGUES BAIRRO CENTRO</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10087/retirado.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10087/retirado.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal de Muriaé Sr. Marcos Guarino de Oliveira e Secretaria de Administração, a fim de fornecer informações requeridas do contrato de prestações de serviços pela empresa ESPAÇO SERVIÇOS ESPECIALIZADOS LTDA  incrita no CNPJ n° 06.159.080/000109.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10095/ilovepdf_merged_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10095/ilovepdf_merged_18.pdf</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10181/requerimento_-_secretario_de_obras_led.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10181/requerimento_-_secretario_de_obras_led.pdf</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_safira_escada.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_safira_escada.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO COM A SOLICITACAO DE UM CORRIMAO NA ESCADA DA VILA MOREIRA RUA JOSE DE ABREU BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10234/requerimento_gavea.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10234/requerimento_gavea.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GABINETE DO PREFEITO DR MARCOS GUARINO DE OLIVEIRA SOLICITANDO LIMPEZA,SEGURANCA ,MANUTENCAO, ILUMINACAO NA LAGOA DA GAVEA</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_dornelas_esgoto.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_dornelas_esgoto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO GABINETE DO PREFEITO DR MARCOS GUARINO SOLICITANDO MANUTENÇÃO EM REDE ESGOTO NA RUA JOÃO DORNELAS COM RUA PASCHOAL DEMARQUE BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10237/requerimento_demuttran_barra.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10237/requerimento_demuttran_barra.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMUTTRAN SOLICITANDO REMARCACAO DE GARAGEM NA RUA CAPITAO JOAO FELISBERTO BARRA</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10314/requerimento_mesa_-_audiencia_orcamento.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10314/requerimento_mesa_-_audiencia_orcamento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À PRESIDÊNCIA DA CÂMARA MUNICIPAL DE MURIAÉ solicitando que seja agendada uma audiência pública para discussão e apresentação à população do “Orçamento Anual do Município de Muriaé para o exercício financeiro de 2025”, de acordo com o Projeto de Lei nº 279/2024 enviado aos vereadores.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10319/requerimento_para_operacao_tapa_buraco_santana.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10319/requerimento_para_operacao_tapa_buraco_santana.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E AO EXCELENTÍSSIMO SENHOR SECRETARIO MUNICIPAL DE OBRAS, SR. MARCOS GUARINO DE OLIVEIRA E SR. JORGE FERES FILHO</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10320/requerimento_-_secretario_de_obras_afundamento_recuperacao_automatica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10320/requerimento_-_secretario_de_obras_afundamento_recuperacao_automatica.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Exmo SR. JORGE FÉRES FILHO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, que envie a esta AUGUSTA CASA LEGISLATIVA, informações sobre a causa do afundamento da Via Dr. Nilo Pacheco, próximo a escola, no bairro Santana</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10321/gabinete_valdinei_lacerda_-_nilo_pacheco.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10321/gabinete_valdinei_lacerda_-_nilo_pacheco.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO a Exma. Sra. Maria da Consolação Tanus,  DIRETORA GERAL DO DEMSUR, com a solicitação de que sejam tomadas as medidas necessárias para implementação de uma operação de recuperação asfáltica na Av. Dr. Nilo Pacheco, no bairro Santana</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10325/requerimento_-_secretario_de_obras_fresagem.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10325/requerimento_-_secretario_de_obras_fresagem.pdf</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10362/requerimento_apa_riopreto.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10362/requerimento_apa_riopreto.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Urbanismo e Meio Ambiente, cópias das atas das reuniões do CODEMA alusivas à APA do Rio Preto e Pontão, referente ao ano de 2024</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10498/ilovepdf_merged_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10498/ilovepdf_merged_19.pdf</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>REPR</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9396/doc_0028.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9396/doc_0028.pdf</t>
   </si>
   <si>
     <t>Representação ao Grupo Energisa- Cia. Nacional de Energia Elétrica, solicitando promover a troca do poste ( do lado direito para o lado esquerdo da escada/ subindo a escada) localizado na Rua Portugal ( ao lado do bar da lora)</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/representacao_uniao_energisa.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/representacao_uniao_energisa.pdf</t>
   </si>
   <si>
     <t>Representação a Energisa solicitando auxílio em pode de Árvores no Bairro União</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9531/representacao_ecoriominas_dornelas.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9531/representacao_ecoriominas_dornelas.pdf</t>
   </si>
   <si>
     <t>REPRESENTACAO A ECORIOMINAS SOLICITANDO SUPRESSAO DE ARVORE AS MARGENS DA BR 116 TREVO QUE DA ACESSO AO BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM, VEREADOR ELVANDRO CHEROSO, VEREADOR VALDINEI LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9532/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9532/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Representação ao Representante da empresa viação união requerendo termos regimentais.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9598/scanner.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9598/scanner.pdf</t>
   </si>
   <si>
     <t>Representação sobre o apoio da Emenda da Constituição Estadual que dá nova redação ao caput do artigo 24 da Constituição do Estado e acrescenta os § 11 e 12 ao mesmo diploma legal.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9749/pedido_para_a_mesa_diretora_-_protocolo_752-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9749/pedido_para_a_mesa_diretora_-_protocolo_752-2024.pdf</t>
   </si>
   <si>
     <t>Representação referente ao Protocolo 752/2024 a Mesa Diretora</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9790/representacao_-_hospital_sao_paulo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9790/representacao_-_hospital_sao_paulo.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO VERBAL A CASA DE CARIDADE HOSPITAL SÃO PAULO, na pessoa de seu provedor, considerando a competência legislativa, para que seja enviado a esta Casa a documentação que define o fluxo de atendimento de urgência e emergência para ortopedia</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9837/repre_08.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9837/repre_08.pdf</t>
   </si>
   <si>
     <t>Representação a Superintendência Regional de Ensino de Muriaé - SRE Muriaé, com o pedido de urgência de recuperação da calçada da Escola Estadual Padre Maximino Benassati - Premem, no bairro São Francisco.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9891/representacao_ceramica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9891/representacao_ceramica.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A ENERGISA SOLICITANDO TROCA DE POSTE NA RUA ARTHUR DUARTE BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9929/representacao_energisa_-_fios_soltos_-_ass.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9929/representacao_energisa_-_fios_soltos_-_ass.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO À ENERGISA, com a solicitação de que sejam retirados os fios soltos presentes em diversas áreas pela cidade.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9933/representacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9933/representacao.pdf</t>
   </si>
   <si>
     <t>Representação a ARIS, solicitando informações.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10090/representacao_energisa_-_trocar_padrao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10090/representacao_energisa_-_trocar_padrao.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO À ENERGISA, com a solicitação de substituição do transformador de energia instalado na comunidade rural do Patrimônio dos Carneiros, zona rural deste município.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10092/representacao_-_queimada_-_bombeiros.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10092/representacao_-_queimada_-_bombeiros.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO 2º PELOTÃO DO CORPO DE BOMBEIROS MILITAR DE MURIAÉ, solicitando informações e ações efetivas de combate aos incêndios constantes que vem ocorrendo no distrito de Belisário.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10093/representacao_-_queimada_-_policia_ambiental.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10093/representacao_-_queimada_-_policia_ambiental.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO 5º GRUPAMENTO DE POLÍCIA MILITAR DE MEIO AMBIENTE, solicitando informações e ações efetivas de combate aos incêndios constantes que vem ocorrendo no distrito de Belisário.</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10094/representacao_-_queimada_-_sec_meio_ambiente.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10094/representacao_-_queimada_-_sec_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, MAURO FRANCISCO DE AQUINO, solicitando informações e ações efetivas de combate aos incêndios constantes que vem ocorrendo no distrito de Belisário.</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10219/representacao_energisa_poste.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10219/representacao_energisa_poste.pdf</t>
   </si>
   <si>
     <t>REPRESENTACAO A ENERGISA SOLICITANDO MANUTENCAO REDE ELETRICA NA RUA PROFESSOR JOSE DONATO , DISTRITO SAO FERNANDO</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10287/scanner.3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10287/scanner.3.pdf</t>
   </si>
   <si>
     <t>Representação ao Diretor da Energisa ou seu Representante Legal para que faça o mapeamento das árvores comprometidas que possam causar risco à população.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10450/representacao-1-.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10450/representacao-1-.pdf</t>
   </si>
   <si>
     <t>Representação ao Gabinete do Deputado Estadual Doutor Wilson Batista para que envie esforços para agendar uma reunião/audiência com o Secretário de Estado de Justiça e Segurança.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10451/representaaao_-_dep_federal-1-.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10451/representaaao_-_dep_federal-1-.pdf</t>
   </si>
   <si>
     <t>Representação ao Gabinete do Deputado Federal Zé Silva para que envie esforços para agendar uma reunião/audiência com o Secretário de Estado de Justiça e Segurança Público Rogério Greco.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9405/emenda_ao_pl_3761.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9405/emenda_ao_pl_3761.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao PL 376/2023 altera o anexo único que fixa as alíquotas de contribuição previdenciária suplementar de que trata o §7º, do Art. 34, da Lei Municipal nº 3.432/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/doc2-0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/doc2-0003.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 ao PL 02/20224</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9548/emenda_ao_pl_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9548/emenda_ao_pl_35.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL 35</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/emenda_ao_pl_35_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/emenda_ao_pl_35_2.pdf</t>
   </si>
   <si>
     <t>EMENDA PL 35</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9592/doc_0004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9592/doc_0004.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao PL 38/2024. Altera dispositivos da Lei 6.413 DE 09 de Agosto de 2022.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9691/doc2-0009.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9691/doc2-0009.pdf</t>
   </si>
   <si>
     <t>Emenda de n° 02 ao PL 36/2024 de autoria do Vereador Elvandro Cheroso</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10010/emenda_01_ao_pl_107-2024_-_copia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10010/emenda_01_ao_pl_107-2024_-_copia.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao PL 107/2024.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10011/emenda_02_ao_pl_107-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10011/emenda_02_ao_pl_107-2024.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao PL 107/2024.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10012/emenda_03_ao_pl_107-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10012/emenda_03_ao_pl_107-2024.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao PL 107/2024.</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10305/emenda_no_pl_279-2024_assinada.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10305/emenda_no_pl_279-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao PL 279/2024</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10332/emenda_02.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10332/emenda_02.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao PL 279/2024</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10333/emenda_03.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10333/emenda_03.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao PL 279/2024</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10334/emenda_04.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10334/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao PL 279/2024</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10335/emenda_05.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10335/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda 05 ao PL 279/2024</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10336/emenda_06.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10336/emenda_06.pdf</t>
   </si>
   <si>
     <t>Emenda 06 ao PL 279/2024</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10337/emenda_07.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10337/emenda_07.pdf</t>
   </si>
   <si>
     <t>Emenda 07 ao PL 279/2024</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10338/emenda_08.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10338/emenda_08.pdf</t>
   </si>
   <si>
     <t>Emenda 08 ao PL 279/2024</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10341/emenda_09.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10341/emenda_09.pdf</t>
   </si>
   <si>
     <t>Emenda 09 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10342/emenda_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10342/emenda_10.pdf</t>
   </si>
   <si>
     <t>Emenda 10 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10343/emenda_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10343/emenda_11.pdf</t>
   </si>
   <si>
     <t>Emenda 11 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10344/emenda_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10344/emenda_12.pdf</t>
   </si>
   <si>
     <t>Emenda 12 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10345/emenda_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10345/emenda_13.pdf</t>
   </si>
   <si>
     <t>Emenda 13 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10346/emenda_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10346/emenda_14.pdf</t>
   </si>
   <si>
     <t>Emenda 14 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10347/emenda_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10347/emenda_15.pdf</t>
   </si>
   <si>
     <t>Emenda 15 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10348/emenda_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10348/emenda_16.pdf</t>
   </si>
   <si>
     <t>Emenda 16 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10349/emenda_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10349/emenda_17.pdf</t>
   </si>
   <si>
     <t>Emenda 17 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10350/emenda_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10350/emenda_18.pdf</t>
   </si>
   <si>
     <t>Emenda 18 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10353/emenda_-_impositiva_anderson_apae_.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10353/emenda_-_impositiva_anderson_apae_.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual. Reforço de dotação orçamentária para o atendimento de procedimentos à crianças e adolescentes com repasse à entidade: ASSOCIAÇÃO DOS PAIS E AMIGOS DO EXCEPCIONAIS – APAE MURIAÉ.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10357/emenda_-_impositiva_anderson_pro-moradia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10357/emenda_-_impositiva_anderson_pro-moradia.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual. Reforço de dotação orçamentária para o atendimento às demandas de assistência social com foco na construção de moradias populares sob o regime de mutirão com repasse à entidade: OBRAS SOCIAIS PRÓ-MORADIA.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10358/emenda_-_impositiva_anderson_lar_ozanam.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10358/emenda_-_impositiva_anderson_lar_ozanam.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual. Reforço de dotação orçamentária para o atendimento  e assistência a idosos com repasse à entidade: OBRA UNIDA LAR OZANAM</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10363/emenda_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10363/emenda_22.pdf</t>
   </si>
   <si>
     <t>Emenda 22 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10364/emenda_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10364/emenda_23.pdf</t>
   </si>
   <si>
     <t>Emenda 23 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10365/emenda_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10365/emenda_24.pdf</t>
   </si>
   <si>
     <t>Emenda 24 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10366/emenda_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10366/emenda_25.pdf</t>
   </si>
   <si>
     <t>Emenda 25 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10367/emenda_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10367/emenda_26.pdf</t>
   </si>
   <si>
     <t>Emenda 26 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10368/emenda_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10368/emenda_27.pdf</t>
   </si>
   <si>
     <t>Emenda 27 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10369/emenda_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10369/emenda_28.pdf</t>
   </si>
   <si>
     <t>Emenda 28 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10370/emenda_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10370/emenda_29.pdf</t>
   </si>
   <si>
     <t>Emenda 29 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10371/emenda_-_impositiva_jair_-_fundarte_-_esporte.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10371/emenda_-_impositiva_jair_-_fundarte_-_esporte.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 279/2024.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10372/emenda_-_impositiva_jair_-_lar_ozanam.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10372/emenda_-_impositiva_jair_-_lar_ozanam.pdf</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10373/emenda_-_impositiva_jair_-_pro_moradia.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10373/emenda_-_impositiva_jair_-_pro_moradia.pdf</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10374/emenda_-_impositiva_jair_-_secretaria_educacao.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10374/emenda_-_impositiva_jair_-_secretaria_educacao.pdf</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10375/emenda_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10375/emenda_34.pdf</t>
   </si>
   <si>
     <t>Emenda 34 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10376/emenda_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10376/emenda_35.pdf</t>
   </si>
   <si>
     <t>Emenda 35 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10377/emenda_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10377/emenda_36.pdf</t>
   </si>
   <si>
     <t>Emenda 36 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10378/emenda_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10378/emenda_37.pdf</t>
   </si>
   <si>
     <t>Emenda 37 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10379/emenda_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10379/emenda_38.pdf</t>
   </si>
   <si>
     <t>Emenda 38 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10380/emenda_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10380/emenda_39.pdf</t>
   </si>
   <si>
     <t>Emenda 39 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10381/emenda_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10381/emenda_40.pdf</t>
   </si>
   <si>
     <t>Emenda 40 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10382/emenda_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10382/emenda_41.pdf</t>
   </si>
   <si>
     <t>Emenda 41 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10383/emenda_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10383/emenda_42.pdf</t>
   </si>
   <si>
     <t>Emenda 42 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10384/emenda_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10384/emenda_43.pdf</t>
   </si>
   <si>
     <t>Emenda 43 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10385/emenda_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10385/emenda_44.pdf</t>
   </si>
   <si>
     <t>Emenda 44 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10386/emenda_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10386/emenda_45.pdf</t>
   </si>
   <si>
     <t>Emenda 45 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10387/emenda_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10387/emenda_46.pdf</t>
   </si>
   <si>
     <t>Emenda 46 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10388/emenda_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10388/emenda_47.pdf</t>
   </si>
   <si>
     <t>Emenda 47 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10390/emenda_48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10390/emenda_48.pdf</t>
   </si>
   <si>
     <t>Emenda 48 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10391/emenda_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10391/emenda_49.pdf</t>
   </si>
   <si>
     <t>Emenda 49 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10392/emenda_50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10392/emenda_50.pdf</t>
   </si>
   <si>
     <t>Emenda 50 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10393/emenda_51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10393/emenda_51.pdf</t>
   </si>
   <si>
     <t>Emenda 51 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10394/emenda_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10394/emenda_52.pdf</t>
   </si>
   <si>
     <t>Emenda 52 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10395/emenda_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10395/emenda_53.pdf</t>
   </si>
   <si>
     <t>Emenda 53 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10396/emenda_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10396/emenda_54.pdf</t>
   </si>
   <si>
     <t>Emenda 54 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10397/emenda_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10397/emenda_55.pdf</t>
   </si>
   <si>
     <t>Emenda 55 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10398/emenda_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10398/emenda_56.pdf</t>
   </si>
   <si>
     <t>Emenda 56 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10399/emenda_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10399/emenda_57.pdf</t>
   </si>
   <si>
     <t>Emenda 57 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10400/emenda_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10400/emenda_58.pdf</t>
   </si>
   <si>
     <t>Emenda 58 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10401/emenda_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10401/emenda_59.pdf</t>
   </si>
   <si>
     <t>Emenda 59 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10406/emenda_-_loa_-_jair_abreu.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10406/emenda_-_loa_-_jair_abreu.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 279/2024</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10407/emenda_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10407/emenda_61.pdf</t>
   </si>
   <si>
     <t>Emenda 61 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10408/emenda_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10408/emenda_62.pdf</t>
   </si>
   <si>
     <t>Emenda 62 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10409/emenda_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10409/emenda_63.pdf</t>
   </si>
   <si>
     <t>Emenda 63 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10410/emenda_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10410/emenda_64.pdf</t>
   </si>
   <si>
     <t>Emenda 64 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10411/emenda_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10411/emenda_65.pdf</t>
   </si>
   <si>
     <t>Emenda 65 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10412/emenda_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10412/emenda_66.pdf</t>
   </si>
   <si>
     <t>Emenda 66 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10413/emenda_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10413/emenda_67.pdf</t>
   </si>
   <si>
     <t>Emenda 67 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10414/emenda_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10414/emenda_68.pdf</t>
   </si>
   <si>
     <t>Emenda 68 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10415/emenda_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10415/emenda_69.pdf</t>
   </si>
   <si>
     <t>Emenda 69 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10416/emenda_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10416/emenda_70.pdf</t>
   </si>
   <si>
     <t>Emenda 70 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10417/emenda_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10417/emenda_71.pdf</t>
   </si>
   <si>
     <t>Emenda 71 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10418/emenda_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10418/emenda_72.pdf</t>
   </si>
   <si>
     <t>Emenda 72 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10419/emenda_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10419/emenda_73.pdf</t>
   </si>
   <si>
     <t>Emenda 73 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10420/emenda_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10420/emenda_74.pdf</t>
   </si>
   <si>
     <t>Emenda 74 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10421/emenda_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10421/emenda_75.pdf</t>
   </si>
   <si>
     <t>Emenda 75 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10422/emenda_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10422/emenda_76.pdf</t>
   </si>
   <si>
     <t>Emenda 76 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10423/emenda_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10423/emenda_77.pdf</t>
   </si>
   <si>
     <t>Emenda 77 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10424/emenda_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10424/emenda_78.pdf</t>
   </si>
   <si>
     <t>Emenda 78 ao PL  279/2024.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10425/emenda_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10425/emenda_79.pdf</t>
   </si>
   <si>
     <t>Emenda 79 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10426/emenda_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10426/emenda_80.pdf</t>
   </si>
   <si>
     <t>Emenda 80 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10427/emenda_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10427/emenda_81.pdf</t>
   </si>
   <si>
     <t>Emenda 81 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10428/emenda_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10428/emenda_82.pdf</t>
   </si>
   <si>
     <t>Emenda 82 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10429/emenda_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10429/emenda_83.pdf</t>
   </si>
   <si>
     <t>Emenda 83 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10430/emenda_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10430/emenda_84.pdf</t>
   </si>
   <si>
     <t>Emenda 84 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10431/emenda_-_impositiva_anderson_ama.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10431/emenda_-_impositiva_anderson_ama.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual. Reforço de dotação orçamentária para o atendimento  e assistência a crianças portadoras de TEA – Transtorno do Espectro Autista, com repasse à entidade: AMA – Associação Muriaé dos Autistas</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10432/emenda_-_impositiva_wellington_forim_-_ama.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10432/emenda_-_impositiva_wellington_forim_-_ama.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PL 279</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10433/emenda_-_impositiva_wellington_forim_-_apae.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10433/emenda_-_impositiva_wellington_forim_-_apae.pdf</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10434/emenda_-_impositiva_wellington_forim_-_asmolar.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10434/emenda_-_impositiva_wellington_forim_-_asmolar.pdf</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10435/emenda_-_impositiva_wellington_forim_-_hsp.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10435/emenda_-_impositiva_wellington_forim_-_hsp.pdf</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10436/emenda_-_impositiva_wellington_forim_-_prontocor.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10436/emenda_-_impositiva_wellington_forim_-_prontocor.pdf</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10439/emenda_-_loa_-_jair_abreu_-_30_por_cento.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10439/emenda_-_loa_-_jair_abreu_-_30_por_cento.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 8º do PL nº 279/2024.</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10440/emenda_-_impositiva_jair_-_secretaria_educacao_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10440/emenda_-_impositiva_jair_-_secretaria_educacao_1.pdf</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10441/emenda_-_impositiva_jair_-_secretaria_educacao_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10441/emenda_-_impositiva_jair_-_secretaria_educacao_2.pdf</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10442/emenda_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10442/emenda_94.pdf</t>
   </si>
   <si>
     <t>Emenda 94 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10443/emenda_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10443/emenda_95.pdf</t>
   </si>
   <si>
     <t>Emenda 95 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10444/emenda_96.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10444/emenda_96.pdf</t>
   </si>
   <si>
     <t>Emenda 96 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10445/emenda_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10445/emenda_97.pdf</t>
   </si>
   <si>
     <t>Emenda 97 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10446/emenda_98.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10446/emenda_98.pdf</t>
   </si>
   <si>
     <t>Emenda 98 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10447/emenda_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10447/emenda_99.pdf</t>
   </si>
   <si>
     <t>Emenda 99 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10452/emenda_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10452/emenda_100.pdf</t>
   </si>
   <si>
     <t>Emenda 100 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10453</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10453/emenda_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10453/emenda_101.pdf</t>
   </si>
   <si>
     <t>Emenda 101 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10454/emenda_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10454/emenda_102.pdf</t>
   </si>
   <si>
     <t>Emenda 102 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10455/emenda_103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10455/emenda_103.pdf</t>
   </si>
   <si>
     <t>Emenda 103 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10456/emenda_104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10456/emenda_104.pdf</t>
   </si>
   <si>
     <t>Emenda 104 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10457/emenda_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10457/emenda_105.pdf</t>
   </si>
   <si>
     <t>Emenda 105 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10461/emenda_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10461/emenda_106.pdf</t>
   </si>
   <si>
     <t>Emenda 106 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10462/emenda_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10462/emenda_107.pdf</t>
   </si>
   <si>
     <t>Emenda 107 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10463/emenda_108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10463/emenda_108.pdf</t>
   </si>
   <si>
     <t>Emenda 108 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10464/emenda_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10464/emenda_109.pdf</t>
   </si>
   <si>
     <t>Emenda 109 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10465/emenda_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10465/emenda_110.pdf</t>
   </si>
   <si>
     <t>Emenda 110 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10466/emenda_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10466/emenda_111.pdf</t>
   </si>
   <si>
     <t>Emenda 111 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10467/menda_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10467/menda_112.pdf</t>
   </si>
   <si>
     <t>Emenda 112 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10468/emenda_113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10468/emenda_113.pdf</t>
   </si>
   <si>
     <t>Emenda 113 ao PL 279/2024.</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10501/emenda_reginaldo_-_pl_301-2024.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10501/emenda_reginaldo_-_pl_301-2024.pdf</t>
   </si>
   <si>
     <t>Altera Art. 3° do PL 301/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11460,68 +11457,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9406/doc_0049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9408/projeto_de_lei_-_reducao_carga_horaria_-_filho_deficiente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9409/suplementar_superav_150_000_apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9410/projeto_de_lei_-_emenda_parlamentar_reginaldo_lopes-_muriae_x_apae_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9421/p.l._-_da_denominacao_cozinha_comunitaria_-_scaner.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9422/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9431/p.l._-_abertura_credito_suplementar_superav_r_2.066.01150.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9443/p.l._-_abertura_credito_suplementar_anul_-_r_1.197.09641.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9455/p.l._-_abertura_de_credito_suplementar_superav_-_r_599.25100.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9456/pl_100025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9461/p.l.-_abertura_de_credito_suplementar_superav_-_r_187.55711.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9462/p.l._-_abertura_de_credito_especial_-_superavit_desenv_econ_-_r_370.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9463/p.l._-_abertura_de_credito_especial_-_anulacao_-_r_26.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9464/p.l._-__abertura_de_credito_especial_-_superavit-_r_51.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9465/p.l._-_abertura_de_credito_especial-_superavit-_r_473.84620.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9466/p.l._-_ldo_-saude_varios-_r_473.84600.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9467/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9471/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9472/p.l._-__revisao_geral_remuneracao-_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9473/p.l._-_demsur_-_criacao_de_cargo_de_tecnico_em_informatica_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/p.l._-_abertura_de_credito_suplementar_superav_-_saude-__r_1.695.16174.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9504/p.l.-_abertura_de_credito_especial_excesso_plenagem_-_r_262.374.17949.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9505/p.l._-_ldo_plenagem_-_r_262.374.17949_-_saude_plena.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9506/p.l._-_ppa_plenagem-_r_262.374.17949_-_saude_plena.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9509/p.l.-_altera_plano_de_cargos_sec._saude_....pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9511/p.l._-__alteracao_orcamentaria._parcelamento_camara_-_r_125.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9512/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9513/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9514/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9524/p.l._-_abertura_de_credito_especial__anulacao_-_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9525/p.l._-_ppa_varios_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9526/p.l._-_ldo_saude_varios_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9527/p.l._-_abertura_de_credito_especial_superavit_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9528/p.l._-_horario_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9529/....p.l._-_altera_o_anexo_qdd_-_loa_2024_---_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9544/pl_37-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9545/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9546/pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9547/pl_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9556/p.l._-_convenio_-_muriae_x_sebrae_-_mulheres_memoraveis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9559/p.l._-_abertura_de_credito_suplementar_superav_-_r2.866.55035__-_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/p.l._-_abertura_de_credito_suplementar_-_r_3.214.73251.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/p.l._-_abertura_de_credito_especial_superavit-_r_247.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/p.l._-_da_denominacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/pl_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9581/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9582/scanner.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9593/p.l.-_ppa_-_r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9594/p.l-_ldo_-r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9595/p.l._-_abertura_de_credito_especial_superavit_-_r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9596/p.l._-_convenio_-_muriae_x_cruzeiro_atletico_clube_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9597/p.l._-_convenio_-_muriae_x_sebrae_-_programa_de_compras_publicas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9601/p.l._-_ppa_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9602/p.l._-_ldo_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9603/p.l._-_abertura_de_credito_suplementar_anul_-r_2.859.64040.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9604/p.l._-_abertura_de_credito_especial_anulacao_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9635/p.l._-_alt._organograma_fundarte_e_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9637/pl_59-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9665/p.l._-_convenio_nacional_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9668/pl_61-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9671/pl_elevadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9672/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9673/projeto_de_lei_-_corrigindo_denominacao_da_ubs_do_vermelho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9674/p.l._-_emenda_parlamentar_-_muriae_x_inaces.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9675/p.l._-_convenio_-_fasm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9676/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9677/pl_68-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9679/p.l.-_cargos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9680/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9692/p.l._-_associacao_resgate_mulheres__rem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9693/p.l._-_abertura_de_credito_adicional_suplementar_-_excesso_-_700.00000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9695/cria_o_programa_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9703/document_01042024_0001_organized.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9708/p.l._-_abertura_de_credito_suplementar_-_superav_-_r_2.931.46526.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9710/p.l_-_alteracao_plano_de_cargos_-_adm_direta-_topografo_tecnico_agricola_e_veterinario_-_ii_.....pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9711/pl_77-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9716/p.l._-_abertura_de_credito_suplementar_excesso_-_r_5.343.49292.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9717/p.l._-_gratificacao_servidores_cedidos_para_a_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9718/projeto_de_lei_-__acesso_inclusivo_para_pessoas_com_deficiencia_visual_em_locais_publicos_de_muriae.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9725/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9726/p.l._-_ldo_-_r_70.16192.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9727/p.l._-_abertura_de_credito_especial_superavit_-_r_70.16192.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9728/p.l._-_convenio_-_muriae_x_sebrae_-_custeio_de_assistencia_tecnica_para_produtores_de_uva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9729/p.l._-_da_denominacao_ao_centro_de_zoonose_-_ccz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9730/p.l._-_convenio_-_muriae_x_liga_esportiva_de_muriae_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9735/p.l._-_convenio_prefeitura_x_mangalarga_machador_-_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9747/pl_88-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9748/p.l._-_conselho_municipal_de_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9750/projeto_de_lei_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9752/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9754/p.l._-_abertura_de_credito_suplementar_superav__-_926.14715.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9758/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_94-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_95-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_96-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_97-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_98-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9767/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9768/2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9769/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9771/projeto_de_lei_institui_o_programa_ubs_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9772/p.l_-_especial_superavit_-_r_2.524.41165_-_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9773/p.l._-_ppa_-_saude_varios_-_r_2.524.41100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9774/p.l._-_ldo_-_2.524.41100.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9775/p.l._-_convenio_-_muriae_x_asm_-associacao_de_apoio_aos_surdos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9791/p.l._-_ldo_-_pronto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9792/pl_sinalizacao_estr_rurais.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9793/p.l._-_suplementar_superavit_-_r_542.94124.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9794/pl_110-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9801/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9803/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9809/dia_patrimonio_cultural_-_ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9811/p.l._-_abertura_de_credito_-_alteracao_orcamentaria._credito_adicional_especial_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9812/p.l_-_autoriza_convenio_municipios_limitrofres_-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9813/p.l.-_da_denominacao_de_giselda_guarino_de_medeiros_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9814/p.l._-_suplementar_excesso_-_r_3.173.40441.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9815/p.l_-_alteracao_atribuicoes_fundarte-_pa_31.343-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9819/p.l._-_especial_excesso_e_anulacao_-_r_313.75120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9820/p.l._-_ppa_-_saude_-_r_313.75120...pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9821/p.l._-ldo_-_r_313.75120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9822/p.l._-_especial_superavit_-_r_1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9823/p.l._-_ldo-_r_1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9824/p.l._-_ppa_-__1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9842/p.l_-_suplementar_excesso_-_r_443.84131.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9848/p.l_-_da_denominacao_a_quadra_de_praca_do_rosario_-_pedro_afonso_felix_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9849/projeto_de_lei_-_vereador_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9856/pl_128-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9865/p.l._-_abertura_de_credito_especial_-superavit-_r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9866/p.l._-_ldo_-_r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9867/p.l._-_ppa_-__r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9876/dia_muriaeense_ausente_-_ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9877/programa_muriae_contra_a_fome_-_ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9878/preferencial_portador_fibromialgia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9879/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9884/p.l.-_demsur_-r_5.947.60000_-_folha_de_pagamentoenergisacapina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9888/p.l._-_adequacao_orcamentaria_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9889/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ppa_-_r_752.86979.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9890/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ldo_-_r_752.86979.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9893/dia_produtor_rural_-_ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9894/dia_livro_escolas_municipais_-_ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9895/doc_0009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9904/scanner.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9905/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9925/p.l._-_da_denominacao_ao_centro_de_atendimento_educacional_especializado__-sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9927/pl_147-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_3.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9934/pl_149-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9938/p.l._-_emenda_parlamentar_-_muriae_x_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9950/p.l._-_abertura_de_credito_adicional_especial_excesso_superavit_-_r_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9951/p.l._-_ppa_-_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9952/p.l-_ldo_-__r_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9953/p.l._-_suplementar_excesso_anulacao_saude_educacao_-_r_7.940.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9955/area_verde_-_certo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9956/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9964/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9969/pl_158-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9973/pl_159-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9974/scanner.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9975/p.l-_ppa-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9976/p.l._-_especial_superavit__anulacao_-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9977/p.l.-_ldo_-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9983/projeto_quadra_penha_areal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9984/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9985/p.l._-_emenda_parlamentar_-_muriae_x_apae_-_34.192.2024_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10013/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10014/projeto_de_lei_-_convenio_-_muriae_x_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10015/p.l._-_praca_do_alto_do_joao_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10016/p.l._-_convenio_-_muriae_x_tjmg_....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10018/p.l._-_convenio_-_muriae_x_sebrae_-_4.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10019/p.l._-_especial__anulacao_3390.32_inclusao_-r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10020/p.l_-_suplementar_excesso__3__603__813_-_r_3.603.81321.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10022/pl_coreto_praca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10027/p.l._-_convenio_-_sao_cristovao_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10029/p.l._-_inclui_paragrafo_nono_no_art._28_da_lei_2334-991-1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10048/pl_177-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10049/p.l.-_especial_excesso_-_r1.000.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10050/p.l.-_suplementar_excesso_e_anulacao__-_r11.276.38000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10052/p.l._-_muriaeprev_suplementar_superav_-_r_11.500.00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10053/p.l._-_muriae-prev_suplementar_por_anul_-_r_4.557.42691.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10074/p.l_-_altera_lei_de_contratacao_temporaria_-_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10075/p.l._-__abertura_de_credito_especial_-_r10.00000_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10077/projeto_de_lei_-_altera_lei_municipal_n.ao_3229.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10078/p.l._-_abertura_de_credito_suplementar_-_r_2.000.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10085/projeto_theobaldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10089/p.l._-_da_denominacao_de_flavia_pereira_dias_levate_a_ponte_fazenda_pedaco_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10099/p.l_-_abertura_de_credito_especial_-_superavit_-_r_177.32342.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10100/p.l._-_ldo_-__r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10101/p.l-_abertura_de_credito_especial_-_superavit_-_r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10102/p.l._-_abertura_de_credito_suplementar_-anulacao-_r_1.400.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10103/p.l._-_ppa__-_r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10104/projeto_de_lei_-_convenio_-_muriae_x_sebrae_-_psicultura_ornamental.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10106/scanner.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10107/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10108/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10110/pl_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10111/scanner.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10112/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10113/pl_-_incentivo_-_esb_-_dentista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10119/p.l._-_especial_superavit_-_r_205.00000.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10120/p.l._-_suplementar_superavit_-_r_859.37500.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10121/projeto_de_lei_203-2024_-_delegado_rangel.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10127/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10128/scanner.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10129/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10130/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10131/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10132/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10133/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10134/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10135/212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10136/213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10137/214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10138/215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10139/216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10140/217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10141/218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10142/219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10143/220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10144/221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10145/222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10146/223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10147/224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10148/225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10149/226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10150/227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10151/228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10152/229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10153/230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10154/231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10155/232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10156/233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10157/234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10158/235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10159/236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10160/237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10161/238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10162/239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10163/240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10164/241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10165/242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10166/243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10167/244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10168/245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10170/p.l._-_convenio_-_muriae_x_ama_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10171/pl_247-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10172/p.l._-_cuidando_de_quem_cuida_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10174/pl_249-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10175/pl_250-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10176/pl_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10177/pl_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10186/pl_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10187/scanner.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10188/scanner.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10189/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10190/pl_credito_suplementar_excesso_156_000.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10191/pl_credito_suplementar__r_2.374.05944.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10192/pl_credito_suplementar_superavit_7_024_739_-_enviado_30-08-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10193/pl_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10194/pl_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10208/pl.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10209/pl_263-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10210/projeto_de_lei__de_rua_-_avenida_ana_maria_da_silva_goncalves_aninha.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10223/pl_primeira_infancia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10224/scanner.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10244/p.l._-_convenio__muriae_x_apae_-_70.00000_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10256/p.l._-_abertura_de_credito_especial_superavit_-_r_191.43600_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10257/p.l._-_ppa_-_r_191._436_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10258/p.l._-_ldo-_r_191.436_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10259/p.l._-_abertura_de_credito_especial_excesso_-_r_2.109.98446_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10260/p.l._-_ldo_-_r_2.109.98446_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10261/p.l._-_ppa_-_r_2.109.984_-assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10264/scanner.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10267/p.l.-_abertura_de_credito_suplementar_-_r_12.000.00000__-_saude.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10275/p.l_-_altera_codigo_de_obras_e_lei_de_uso_e_ocupacao_do_solo_-.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10279/pl_277-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10281/p.l._-altercao_ldo_para_adequacao_loa_2025_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10282/p.l._-_loa_-_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10284/scanner.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10293/subprefeitura_belisario_-_autorizativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10294/semana_valorizacao_familia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10295/pl_283-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10297/muriae_para_todos_lazer.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10298/preferencial_autismo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10302/p.l-_natal_-_convenio_fundarte_x_cdl.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10308/pl_dispensa_pedido_mamografia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10309/scanner.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10310/pl_289-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10312/projeto_livros_doados_escolas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10315/pl_291-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10316/pl_292-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10323/p.l._-_convenio_-associacao_musical_lira_sao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10327/pl_denominacao_de_rua_bairro_jose_braz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10328/pl_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10330/p.l._-_reabre_prazo_fique_em_dia_refis_refim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10331/p.l.-_abertura_de_credito_suplementar_anulacao_-_r_4.000.00000_-_fundacao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10459/p.l._-_abertura_de_credito_suplementar_anul_-_r_3.626.50966_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10460/p.l._-_abertura_de_credito_suplementar_excesso_-_r_1.320.00000.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10469/projeto_de_lei_-_interprete_de_libras_em_auto_escola.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10470/projeto_de_lei_-_uso_celular_em_salas_de_aula.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10483/pl.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10487/p.l._-_reabre_prazo_fique_em_dia_-_demsur_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10492/p.l_-gestao_de_cargos_em_comissao_e_funcoes_de_confianca-_atualizado.docx_5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10493/p.l.-_demsur_-_projeto_de_lei_complementar_no__2024_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10494/p.l_-fundarte_-_gestao_dos_cce_e_fce.docx.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10495/pl_307-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10497/p.l._-_abertura_de_credito_suplementar_excesso_-_r__5.000.00000_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10500/projeto_de_lei_-_valorizacao_agricola.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10508/pl.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10515/p.l._-_visa_x_meio_ambiente_....pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10517/p.l._-_da_denominacao_de_ponte_edson_clemente_pereira_a_ponte_localizada_sobre_o_rio_fumaca_que_da_acesso_a_estrada_sao_domingos_localizada_na_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9423/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9424/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9425/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9518/pr2970112.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9519/pr2980113.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9520/pr2990114.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9521/pr3000111.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9522/pr3010109.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9523/pr3020110.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9843/pl_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9871/projeto_de_resolucao_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9923/pr_12-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9940/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10096/rs_14.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9757/scanner.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9591/veto_-_p.l_04.2024_-_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9666/veto_-_p.l_030.2024_-_estacionamento_farmaacias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9688/veto_-_p.l_46.2024_-_inventario_arba3reo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9751/veto_-_p.l_67.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9924/veto_-_p.l_90.2024_-_programa_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9967/veto_-_p.l_102.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10239/veto_-_p.l_261.2024_-_prioridade_exames_alunos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10482/veto_-_p.l_287_de_2024_-_mamografia_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9394/doc_0020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9395/doc_0025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9397/doc_0026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9402/doc_0041.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9404/indi_05.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9411/indicacao_posto_de_saude_santana_2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9412/duplicacao_da_ponte_do_santana_-_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9413/indicacao_-capina_e_limpeza_caic.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9414/indicacao_operacao_tapa_buraco_astrogildo_2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9415/indi_10.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9416/indicacao_-_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9417/requerimento_limpeza_pracinha_do_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9418/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9420/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9426/indicacao_cemiterio_distrito_2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9427/indicacao_ubs_boa_familia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9428/indicacao_-_capetinga_2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9429/requerimento_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9434/requerimento_-_fumace_jose_cirilo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9435/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9436/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9437/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9438/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9439/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9440/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9441/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9442/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9444/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9445/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9446/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9447/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9448/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9449/doc2-0007.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9450/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9453/indicacao_-_sao_fernando_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9457/indi_36.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9458/indi_37.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9459/indi_38.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9460/indi_39.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9469/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9470/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/pl_100059.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/indi_43.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/indicacao_2024_-_demuttran.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9488/indicacao_jose_cirilo_demsur.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/indicacao_-_mario_2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/indicacao_campo_do_porto.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/pl_100060.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/pl_100061.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/pl_100062.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/pl_100063.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/pl_100064.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/pl_100065.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9503/pl_100066.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9533/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9534/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9535/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9536/indi_59.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9537/indi_60.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9538/indi_61.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9539/indi_62.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9540/indi_63.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9541/indi_64.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9542/indi_65.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9543/indicacao_-_divisorios_2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9551/requerimento_-_patrimonio_dos_carneiros.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9552/indi_68.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9553/indi_69.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9554/indi_70.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9558/indicacao_-_margens_do_rio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9560/requerimento_-_fumace_primavera.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9561/requerimento_-_fumace_santanas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/indicacao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/requerimento_-_fumace_safira_planalto_e_ceramica.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/indicacao_-_redutor_de_velocidade__rua_nilo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9572/indicacao_04-_limpeza_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9573/indicacao_04-_limpeza_do_lote_da_rua_odaleia_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9583/requerimento_limpeza_izon_dias_durte.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9584/indicacao_-_meio_ambiente_sao_gotardo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9586/requerimento_rocada_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9588/indi_82.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9589/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9590/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9599/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9612/indi_86.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9613/indi_87.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9614/indi_88.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9615/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9616/indi_90.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9617/scanner.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9618/scanner.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9619/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9620/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9622/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9623/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9624/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9625/indicacao_revitalizacao_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9627/indicacao_limpeza_bairro_recreio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9628/indicacao_-capina_e_limpeza_corrego_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9634/indicacao_-_siriquite.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9638/indi_102.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9652/indicacao_-_meio_ambiente_santana.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9654/indicacao_-_demuttran_santana_iii.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9656/indi_105.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9657/indi_106.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9658/indi_107.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9659/indi_108.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9660/indi_109.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9661/indi_110.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9662/indi_111.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9663/indi_112.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9669/indicacao_campo_patrimonio_dos_carneiros.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9670/indicacao_-_demuttran_placas_gaspar.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9681/indicacao_-_revitalizacao_do_escadao_do_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9682/indicacao_-_construcao_meio_fio_e_muro_gaspar.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9686/indi_117.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9687/indi_118.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9690/indi_119.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9698/induicacao-_limpeza_do_imovel_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9699/indi_121.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9700/indicacao_operacao_tapa_buraco_quinta_das_flores.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9701/construcao_ponto_de_onibus_sofoco.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9702/limpeza_entorno_da_quadra_dornelas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9709/indi.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9712/indi_126.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9713/indicacao_-capina_e_limpeza_padre_tiago_2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9719/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9720/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9721/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9722/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9723/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9724/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9731/indi_134.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9733/indicacao_-capina_e_limpeza_vila_barra.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9734/indicacao_-_usina_da_fumaca.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9736/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9737/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9738/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9739/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9741/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9745/indicacao_de_uniformes_e_kits_escolares.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9756/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9778/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9779/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9780/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9782/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9783/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9784/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9787/varricao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9788/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9797/indicacao_-_meio_ambiente_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9804/indicacao_01_-_demsur_-_limpeza_aeroporto_-_ass.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9805/indicacao_02_-_demuttran_-_faixa_praca_sao_paulo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9808/indicacao_2024-_secretaria_de_obras-quenta_-sol.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9810/indicacao_-_parque_monteiro_lobato_-_ass.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9816/demuttran_-_sinalizacao_barra_-_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9818/indicacao_-___recapeamento_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9825/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9826/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9827/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9828/indi_162.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9829/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9830/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9831/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9832/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9833/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9834/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9835/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9836/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9838/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9839/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9840/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9841/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9846/175.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9847/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9850/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9853/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9854/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9855/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9857/scanner.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9858/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9859/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9860/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9861/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9862/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9863/scanner.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9869/indicacao_cemiterio_distrito_2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9872/indicacao_189-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9873/indicacao_estrada_do_ivai.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9881/indicacao_passagem_pedestre_r_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9885/indicacao_-_limpeza_vale_verde_-_ass.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9886/scanner.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9887/scanner.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9906/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9907/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9908/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9909/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9910/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9911/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9912/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9913/scanner.7.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9914/scanner.8.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9915/scanner.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9916/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9917/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9918/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9919/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9920/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9926/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9928/demuttran_-_ponto_onibus_praca_sp_-_ass.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9930/indi_212.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9935/indicacao_pracinha_do_joanopolis_2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9941/demuttran_-_faixa_elevada_levate_-_ass.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9942/indicacao_-_prefeito_-_via_acesso_br_116_-_ass.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9943/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9944/meio_ambiente_-_praca_ubs_patrimonio_-_ass.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9948/scanner.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9949/indicacao_-_prefeito_-_antero_lopes_de_carvalho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9958/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9959/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9961/indi_222.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9962/indi_223.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9965/scanner.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9970/indi.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9971/indi_226.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9978/demuttran_-_sinalizacao_mauritania_-_ass.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9982/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9987/indicacao_-capina_e_limpeza_corrego_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9988/indicacao_ceae_1.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9993/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9994/scanner.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9995/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9996/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9997/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9998/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9999/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10000/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10001/scanner.7.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10002/scanner.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10003/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10004/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10005/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10006/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10007/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10008/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10017/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10024/ind_248.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10026/indi_249.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10030/scanner.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10032/demuttran_-_sinalizacao_trevo_safira_-_ass.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10034/scanner.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10035/scanner.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10036/scanner.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10037/scanner.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10038/requerimento_-_fumace_safira_planalto_e_ceramica.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10039/requerimento_-_fumace_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10040/requerimento_-_secretaria_de_saude_desratizacao_2.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10041/indicacao_escadao_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10042/scanner.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10043/scanner.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10044/scanner.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10045/scanner.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10046/scanner.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10047/scanner.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10051/indi_266.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10054/indi_267.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10055/indi_268.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10056/indi_269.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10057/indi_270.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10058/indi_271.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10059/indi_272.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10060/indi_273.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10061/indi_274.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10062/indi_275.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10063/indi_276.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10064/indi_277.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10065/indi_278.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10066/indi_279.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10067/indi_280.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10068/indi_281.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10069/indi_282.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10070/indi_283.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10071/demuttran_-_poda_arvores_joao_23_-_ass.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10072/indicacao_-_varredor_jose_antonio_amaro_-_ass.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10073/demuttran_-_redutor_joao_23_-_ass.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10079/indicacao_no03_agosto_2024_tampa_buracos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10080/indicacao_no04_agosto_2024_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10081/indicacao_no06_agsoto_2024_asfalamento_da_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10082/indicacao_no05_agosto_2024_pode_do_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10084/indi_miriam.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10086/indicacao_-_demsur_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10097/fumace_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10098/indicacao_-_pracinha_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10105/indicacao_no07_agsoto_2024_instalacao_de_poste_com_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10109/requerimento_-_fumace_vila_real.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10114/poda_arvores_sao_cristovao_independencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10115/indicacao_no08_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_cardoso_de_melo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10116/indicacao_no09_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10117/indicacao_-demsur_bueiro_centro.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10118/demsur_-_limpeza_marcus_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10173/poda_arvore_guilherme_abreu_lima.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10184/indicacao_no10_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10185/indicacao_no11_agosto_2024_poda_de_arvores_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10195/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10196/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10197/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10198/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10202/indicacao_demsur_itamuri.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10203/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10204/indi_311.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10205/indi_312.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10207/indicacao_no12_agosto_2024_poda_de_arvor_nova_muriae.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10211/indicacao_no13_agosto_2024_reforma_da_escada.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10212/scanner.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10213/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10214/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10220/indicacao_no14_setembro_2024_construcao_de_muro_de_arrimo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_-_demsur_boca_de_lobo_jose_cirilo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_-_demsur_recapeamento_colety.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10228/indicacao_-_agricultura_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10229/indicacao_-_saude_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10230/indicacao_-_obras_-_marcus_tarcisio_barro.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10231/indi_325.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10232/indi_325.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10240/indicacao_corrimao_safira.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10241/indi_327.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10242/indicacao_no15_setembro_2024_retirada_do_poste.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10243/indicacao_no16_setembro_2024_construcao_de_muro_de_arrimo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10245/indicacao_ao_demsur_s_fco.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10246/indicacao_2023-_secretaria_de_obras16-06-2024_pracinha.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10247/indi.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10248/indi_333.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10249/indi_334.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10250/indi_335.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10251/indi_336.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10252/indi_337.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10253/indi_338..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10254/indi_339.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10255/scanner.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10262/indi_341.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10263/indi_342.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_no17_outubro_2024_reparo_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_no18_outubro_2024_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10268/demuttran_-_placa_15_minutos.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10270/obras_-_reparos_canteiro_centro.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10271/demsur_-_varricao_municipio.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10273/scanner.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10274/scanner.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10276/indi_350.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10277/indi_351.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10278/indi_352.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_-_fumace_sao_fernando.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10288/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10292/scanner.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10296/indi_356.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10299/indicacao_-_prefeito_-_revitalizacao_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10306/indi_358.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10307/indicacao_no19_outubro_2024_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10311/indicacao_-_presidente_-_interprete_libras.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10326/indi.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10340/indi_362.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10354/indi_1.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10355/indi_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10356/indi_3.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10359/indi_366.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10389/indi.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10403/indi_368.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10404/indi_369.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10405/indi_370.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10438/indicacao_no20_novembro_2024_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10472/indicacao_-tapa_buraco_realizado_pelo_demsur_padre_tiago.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10473/indicacao_-_obras_calcada_escola_sp.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10474/indicacao_no21_novembro_2024_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10478/indicacao_no22_novembro_2024_poda_da_arvore.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10479/indicacao_no23_novembro_2024_limpeza_distrito_de_vermelho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10480/indi.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10486/indicacao_-_obras_calcada_barra.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10490/indi_379.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10496/indi_380.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10499/indicacao_-_demuttran_cardoso_de_melo.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10516/indicacao_no24_dezembro_2024_remocao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10518/indi_383.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10519/indi_384.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9403/moc_01.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9407/mocao_de_pesar_no_01_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9451/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/mocao_de_pesar_no_02_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9515/mocao_de_pesar_no_03_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9517/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9550/moc_080115.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9555/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/mocao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9574/mocao-_pesar_sr_barao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9579/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9580/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9600/mocao_de_pesar_no_04_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9605/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9606/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9607/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9608/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9609/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9610/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9611/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9621/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9630/mocao_de_congratulacao_pastel.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9636/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9639/moc_25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9640/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9641/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9642/moc_28.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9643/moc_29.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9644/moc_30.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9645/moc_31.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9646/moc_32.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9647/moc_33.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9648/moc_34.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9649/moc_35.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9650/moc_36.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9651/moc_37.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9655/moc_38.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9678/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9683/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9684/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9685/doc_0010.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9706/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9707/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9715/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9753/mocao_de_pesar_-_sr._delton_macedo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9755/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9799/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9800/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9802/doc2-0007.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9806/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9807/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9817/mocao_de_pesar_pedro_afonso.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9844/mocao_de_pesar_2024_de_alvaro_rodrigues_pereira.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9845/mocao_de_pesar_2024_de_pedro_afonso.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9851/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9852/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9864/mocao_congratulacoes_garis_-_ass.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9868/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9880/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9883/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9898/mocao_congratulacoes_prefeitura_concurso_-_ass.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9899/mocao_congratulacoes_educacao_concurso_-_ass.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9900/mocao_de_pesar_neiva_-_ass.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9901/mocao_congratulacoes_paroquia_sp_-_ass.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9902/mocao_congratulacoes_paroquia_barra_-_ass.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9903/mocao_congratulacoes_paroquia__dornelas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9922/scanner.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9937/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9939/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9945/mocao_de_pesar_no_05_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9954/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9957/mocao_congratulacoes_fundarte_gastronomia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9968/mocao_de_cong._e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9980/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9981/mocao_info_saude_relacao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9989/mocao_congratulacoes_estadual_-_ass.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9990/mocao_congratulacoes_pio_xii_-_ass.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10009/scanner.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10023/mocao_pesar_sr._wolner.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10025/mocao_de_pesar_no_06_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10028/mocao_congratulacoes_procultura_-_ass.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10031/mocao_de_pesar_christian.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10083/mocao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10088/mocao_de_pesar_ediberto_macuco.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10091/mocao_ivan.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10122/scanner.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10123/scanner.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10124/scanner.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10125/scanner.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10126/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10169/mocao_pesar_sr._dario.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10178/moc_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10179/moc_2.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10180/moc_95.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_pesar_waldemar.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10183/scanner.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10199/mocao_pesar_isaias.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10200/moc_99.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10201/moc_100.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10206/mocao.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10215/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10216/scanner.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10217/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10221/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10222/scanner.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10225/mocao_de_pesar_sr._antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10233/moc.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10235/moc_109.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10238/scanner.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10269/mocao_de_pesar_2024_de_maria_lucia.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10272/scanner.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10280/moc_113.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10283/mocao_nac_sub_17.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10285/moc_115.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10289/scanner.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10290/scanner.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10291/scanner.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10300/moc_119.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10301/moc_120.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10303/mocao_de_pesar_2024_de_juarez_ventura_manhanini.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10304/mocao_de_pesar_2024_de_solessi.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10313/moc_123.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10317/scanner.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10318/scanner.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10322/scanner.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10324/mocao_de_pesar_2024_de_jose_araujo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10329/moc_128.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10339/moc_129.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10351/moc_130.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10352/moc_131.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10360/moc_132.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10361/moc_133.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10402/moc_134.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10437/mocao_de_pesar_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10458/mocao_de_congratulacao_sonir.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10471/mocao_de_pesar_2024_de_lourdes_lucas_de_morais.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10475/mocao_de_pesar_no_07_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10476/mocao_de_pesar_no_08_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10477/mocao_de_pesar_2024_de_jorge_caetano_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10481/mocao_de_congratulacao_alice_zanon.docx.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10484/mocao_de_pesar_jose_raul.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10485/mocao_de_pesar_-_jose_raul.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10488/moc_144.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10489/moc_145.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10491/mocao_de_congratulacoes_e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10502/mocao_147.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10503/mocao_148.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10504/mocao_149.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10505/mocao_150.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10506/mocao_151.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10507/moc_152.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10509/mocao_de_pesar_-_pedro_lelente.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10510/mocao_de_pesar_-_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10511/mocao_de_pesar_2024_de_roberta_lopes_nascimento.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10512/mocao_de_pesar_2024_de_pedro_bastos_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10513/mocao_de_pesar_no_09_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_158.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9398/doc_0027.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9399/doc_0038.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9400/doc_0039.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9401/requerimento_presidencia_01-2024_2.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9430/requerimento_-__prefeito_distrito_boa_familia.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9432/requerimento_bairro_recreio.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9433/requerimento_dentistas.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9452/requerimento_a_upa_informacoes.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9454/requerimento_ifa_2024.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9468/requerimento_2024_-_secretaria_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9474/requerimento_bairro_uniao.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9475/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9476/requerimento_2024_-_fundarte_carnaval.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/requerimento_2024_-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/req_15.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/requerimento_2024_-_demuttran.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/requerimento_-_secretario_de_obras_mercado_produtor_2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9492/requerimento_ponte_fazenda.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/requerimento_santa_paula.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/requerimento_fundarte_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9507/req_210070.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9508/req_220069.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9510/requerimento_gastos_25_educacao.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9516/requerimento_marambaia_novo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9530/requerimento_fco_dornelas.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9557/requerimento_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9571/requerimento_-_demuttran_santa_laura.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9575/requerimento-_arvores_da_cidade_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9576/requerimento_profissionais_para_academias_ginastica_1.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9578/requerimento_sujeira_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9585/requerimento_restos_a_pagar_2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9587/req_32.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9626/requerimento_-_siriquite.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9629/r_e_q.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9631/requerimento_campinho_novo_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9632/requerimento_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9633/requerimento_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9653/requerimento_fraldas.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9664/requerimento_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9667/requerimento_gastos_com_publicidade.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9694/req_41.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9696/requerimento_-_bairro_santa_laura.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9697/r_e_q_u_e_r_i_m_e_n_t_-_rua_benjamim_soares_de_azevedo-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9704/requerimento_-_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9705/req_45.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9714/req.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9732/req_47.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9740/requerimento_-_demuttran_bibcar.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9742/requerimento_espaco.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9743/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9744/requerimento_-_informacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9746/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9759/requerimento_-_piso_2.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9760/requerimento_horto.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9766/requerimento_-_audiencia_plenagem.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9770/requerimento_-_secretario_de_educacao_fachadas_2024_2.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9776/requerimento_canaleta_certo.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9777/requerimento_dornelas_canaletas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9789/requerimento_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9795/requerimento_sao_joaquim_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9796/requerimento_fazenda_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9798/requerimento_fazenda_poda.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9870/requerimento_-_secretario_de_agricultura_maquinas.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9874/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9875/requerimento_obras_lampadas.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9882/scanner.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9896/requerimento_-_secretario_de_educacao_25_por_cento.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9897/requerimento_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9921/scanner.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9931/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9936/requerimento_-_secretario_de_obras_praca_sao_gotardo_2024.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9946/requerimento_-_secretario_de_educacao_obras_e_reformas.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9947/requerimento_-_secretario_de_educacao_reformas.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9960/requerimento_rede_esgoto_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9963/requerimento_-_secretario_de_educacao_eventoss.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9966/scanner.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9972/req_77.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9986/requerimento_-_secretaria_de_saude_opera_muriae.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9991/requerimento_mesa_-_desarquivamento_emenda_lei_organica_-_ass.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9992/requerimento_escola_dornelas.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10021/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10033/scanner.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10076/requerimento__rede_esgoto_centro.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10087/retirado.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10095/ilovepdf_merged_18.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10181/requerimento_-_secretario_de_obras_led.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_safira_escada.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10234/requerimento_gavea.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_dornelas_esgoto.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10237/requerimento_demuttran_barra.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10314/requerimento_mesa_-_audiencia_orcamento.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10319/requerimento_para_operacao_tapa_buraco_santana.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10320/requerimento_-_secretario_de_obras_afundamento_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10321/gabinete_valdinei_lacerda_-_nilo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10325/requerimento_-_secretario_de_obras_fresagem.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10362/requerimento_apa_riopreto.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10498/ilovepdf_merged_19.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9396/doc_0028.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/representacao_uniao_energisa.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9531/representacao_ecoriominas_dornelas.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9532/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9598/scanner.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9749/pedido_para_a_mesa_diretora_-_protocolo_752-2024.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9790/representacao_-_hospital_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9837/repre_08.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9891/representacao_ceramica.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9929/representacao_energisa_-_fios_soltos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9933/representacao.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10090/representacao_energisa_-_trocar_padrao.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10092/representacao_-_queimada_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10093/representacao_-_queimada_-_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10094/representacao_-_queimada_-_sec_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10219/representacao_energisa_poste.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10287/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10450/representacao-1-.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10451/representaaao_-_dep_federal-1-.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9405/emenda_ao_pl_3761.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9548/emenda_ao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/emenda_ao_pl_35_2.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9592/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9691/doc2-0009.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10010/emenda_01_ao_pl_107-2024_-_copia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10011/emenda_02_ao_pl_107-2024.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10012/emenda_03_ao_pl_107-2024.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10305/emenda_no_pl_279-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10332/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10333/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10334/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10335/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10336/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10337/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10338/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10341/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10342/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10343/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10344/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10345/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10346/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10347/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10348/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10349/emenda_17.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10350/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10353/emenda_-_impositiva_anderson_apae_.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10357/emenda_-_impositiva_anderson_pro-moradia.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10358/emenda_-_impositiva_anderson_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10363/emenda_22.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10364/emenda_23.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10365/emenda_24.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10366/emenda_25.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10367/emenda_26.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10368/emenda_27.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10369/emenda_28.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10370/emenda_29.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10371/emenda_-_impositiva_jair_-_fundarte_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10372/emenda_-_impositiva_jair_-_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10373/emenda_-_impositiva_jair_-_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10374/emenda_-_impositiva_jair_-_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10375/emenda_34.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10376/emenda_35.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10377/emenda_36.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10378/emenda_37.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10379/emenda_38.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10380/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10381/emenda_40.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10382/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10383/emenda_42.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10384/emenda_43.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10385/emenda_44.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10386/emenda_45.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10387/emenda_46.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10388/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10390/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10391/emenda_49.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10392/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10393/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10394/emenda_52.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10395/emenda_53.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10396/emenda_54.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10397/emenda_55.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10398/emenda_56.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10399/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10400/emenda_58.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10401/emenda_59.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10406/emenda_-_loa_-_jair_abreu.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10407/emenda_61.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10408/emenda_62.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10409/emenda_63.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10410/emenda_64.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10411/emenda_65.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10412/emenda_66.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10413/emenda_67.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10414/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10415/emenda_69.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10416/emenda_70.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10417/emenda_71.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10418/emenda_72.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10419/emenda_73.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10420/emenda_74.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10421/emenda_75.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10422/emenda_76.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10423/emenda_77.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10424/emenda_78.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10425/emenda_79.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10426/emenda_80.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10427/emenda_81.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10428/emenda_82.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10429/emenda_83.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10430/emenda_84.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10431/emenda_-_impositiva_anderson_ama.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10432/emenda_-_impositiva_wellington_forim_-_ama.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10433/emenda_-_impositiva_wellington_forim_-_apae.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10434/emenda_-_impositiva_wellington_forim_-_asmolar.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10435/emenda_-_impositiva_wellington_forim_-_hsp.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10436/emenda_-_impositiva_wellington_forim_-_prontocor.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10439/emenda_-_loa_-_jair_abreu_-_30_por_cento.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10440/emenda_-_impositiva_jair_-_secretaria_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10441/emenda_-_impositiva_jair_-_secretaria_educacao_2.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10442/emenda_94.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10443/emenda_95.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10444/emenda_96.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10445/emenda_97.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10446/emenda_98.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10447/emenda_99.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10452/emenda_100.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10453/emenda_101.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10454/emenda_102.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10455/emenda_103.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10456/emenda_104.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10457/emenda_105.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10461/emenda_106.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10462/emenda_107.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10463/emenda_108.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10464/emenda_109.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10465/emenda_110.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10466/emenda_111.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10467/menda_112.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10468/emenda_113.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10501/emenda_reginaldo_-_pl_301-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9406/doc_0049.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9408/projeto_de_lei_-_reducao_carga_horaria_-_filho_deficiente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9409/suplementar_superav_150_000_apae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9410/projeto_de_lei_-_emenda_parlamentar_reginaldo_lopes-_muriae_x_apae_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9421/p.l._-_da_denominacao_cozinha_comunitaria_-_scaner.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9422/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9431/p.l._-_abertura_credito_suplementar_superav_r_2.066.01150.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9443/p.l._-_abertura_credito_suplementar_anul_-_r_1.197.09641.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9455/p.l._-_abertura_de_credito_suplementar_superav_-_r_599.25100.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9456/pl_100025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9461/p.l.-_abertura_de_credito_suplementar_superav_-_r_187.55711.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9462/p.l._-_abertura_de_credito_especial_-_superavit_desenv_econ_-_r_370.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9463/p.l._-_abertura_de_credito_especial_-_anulacao_-_r_26.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9464/p.l._-__abertura_de_credito_especial_-_superavit-_r_51.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9465/p.l._-_abertura_de_credito_especial-_superavit-_r_473.84620.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9466/p.l._-_ldo_-saude_varios-_r_473.84600.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9467/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9471/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9472/p.l._-__revisao_geral_remuneracao-_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9473/p.l._-_demsur_-_criacao_de_cargo_de_tecnico_em_informatica_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/p.l._-_abertura_de_credito_suplementar_superav_-_saude-__r_1.695.16174.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9504/p.l.-_abertura_de_credito_especial_excesso_plenagem_-_r_262.374.17949.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9505/p.l._-_ldo_plenagem_-_r_262.374.17949_-_saude_plena.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9506/p.l._-_ppa_plenagem-_r_262.374.17949_-_saude_plena.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9509/p.l.-_altera_plano_de_cargos_sec._saude_....pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9511/p.l._-__alteracao_orcamentaria._parcelamento_camara_-_r_125.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9512/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9513/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9514/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9524/p.l._-_abertura_de_credito_especial__anulacao_-_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9525/p.l._-_ppa_varios_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9526/p.l._-_ldo_saude_varios_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9527/p.l._-_abertura_de_credito_especial_superavit_-_r_2.143.90315.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9528/p.l._-_horario_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9529/....p.l._-_altera_o_anexo_qdd_-_loa_2024_---_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9544/pl_37-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9545/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9546/pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9547/pl_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9556/p.l._-_convenio_-_muriae_x_sebrae_-_mulheres_memoraveis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9559/p.l._-_abertura_de_credito_suplementar_superav_-_r2.866.55035__-_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/p.l._-_abertura_de_credito_suplementar_-_r_3.214.73251.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/p.l._-_abertura_de_credito_especial_superavit-_r_247.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/p.l._-_da_denominacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/pl_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9581/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9582/scanner.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9593/p.l.-_ppa_-_r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9594/p.l-_ldo_-r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9595/p.l._-_abertura_de_credito_especial_superavit_-_r_1.162.27765.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9596/p.l._-_convenio_-_muriae_x_cruzeiro_atletico_clube_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9597/p.l._-_convenio_-_muriae_x_sebrae_-_programa_de_compras_publicas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9601/p.l._-_ppa_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9602/p.l._-_ldo_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9603/p.l._-_abertura_de_credito_suplementar_anul_-r_2.859.64040.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9604/p.l._-_abertura_de_credito_especial_anulacao_restaurante_popular_-_r_1.135.95091.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9635/p.l._-_alt._organograma_fundarte_e_saude_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9637/pl_59-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9665/p.l._-_convenio_nacional_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9668/pl_61-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9671/pl_elevadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9672/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9673/projeto_de_lei_-_corrigindo_denominacao_da_ubs_do_vermelho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9674/p.l._-_emenda_parlamentar_-_muriae_x_inaces.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9675/p.l._-_convenio_-_fasm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9676/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9677/pl_68-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9679/p.l.-_cargos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9680/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9692/p.l._-_associacao_resgate_mulheres__rem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9693/p.l._-_abertura_de_credito_adicional_suplementar_-_excesso_-_700.00000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9695/cria_o_programa_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9703/document_01042024_0001_organized.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9708/p.l._-_abertura_de_credito_suplementar_-_superav_-_r_2.931.46526.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9710/p.l_-_alteracao_plano_de_cargos_-_adm_direta-_topografo_tecnico_agricola_e_veterinario_-_ii_.....pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9711/pl_77-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9716/p.l._-_abertura_de_credito_suplementar_excesso_-_r_5.343.49292.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9717/p.l._-_gratificacao_servidores_cedidos_para_a_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9718/projeto_de_lei_-__acesso_inclusivo_para_pessoas_com_deficiencia_visual_em_locais_publicos_de_muriae.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9725/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9726/p.l._-_ldo_-_r_70.16192.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9727/p.l._-_abertura_de_credito_especial_superavit_-_r_70.16192.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9728/p.l._-_convenio_-_muriae_x_sebrae_-_custeio_de_assistencia_tecnica_para_produtores_de_uva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9729/p.l._-_da_denominacao_ao_centro_de_zoonose_-_ccz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9730/p.l._-_convenio_-_muriae_x_liga_esportiva_de_muriae_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9735/p.l._-_convenio_prefeitura_x_mangalarga_machador_-_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9747/pl_88-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9748/p.l._-_conselho_municipal_de_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9750/projeto_de_lei_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9752/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9754/p.l._-_abertura_de_credito_suplementar_superav__-_926.14715.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9758/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9761/pl_94-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9762/pl_95-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9763/pl_96-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9764/pl_97-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9765/pl_98-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9767/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9768/2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9769/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9771/projeto_de_lei_institui_o_programa_ubs_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9772/p.l_-_especial_superavit_-_r_2.524.41165_-_saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9773/p.l._-_ppa_-_saude_varios_-_r_2.524.41100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9774/p.l._-_ldo_-_2.524.41100.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9775/p.l._-_convenio_-_muriae_x_asm_-associacao_de_apoio_aos_surdos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9791/p.l._-_ldo_-_pronto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9792/pl_sinalizacao_estr_rurais.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9793/p.l._-_suplementar_superavit_-_r_542.94124.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9794/pl_110-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9801/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9803/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9809/dia_patrimonio_cultural_-_ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9811/p.l._-_abertura_de_credito_-_alteracao_orcamentaria._credito_adicional_especial_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9812/p.l_-_autoriza_convenio_municipios_limitrofres_-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9813/p.l.-_da_denominacao_de_giselda_guarino_de_medeiros_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9814/p.l._-_suplementar_excesso_-_r_3.173.40441.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9815/p.l_-_alteracao_atribuicoes_fundarte-_pa_31.343-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9819/p.l._-_especial_excesso_e_anulacao_-_r_313.75120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9820/p.l._-_ppa_-_saude_-_r_313.75120...pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9821/p.l._-ldo_-_r_313.75120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9822/p.l._-_especial_superavit_-_r_1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9823/p.l._-_ldo-_r_1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9824/p.l._-_ppa_-__1.382.88275.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9842/p.l_-_suplementar_excesso_-_r_443.84131.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9848/p.l_-_da_denominacao_a_quadra_de_praca_do_rosario_-_pedro_afonso_felix_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9849/projeto_de_lei_-_vereador_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9856/pl_128-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9865/p.l._-_abertura_de_credito_especial_-superavit-_r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9866/p.l._-_ldo_-_r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9867/p.l._-_ppa_-__r_98.86900.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9876/dia_muriaeense_ausente_-_ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9877/programa_muriae_contra_a_fome_-_ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9878/preferencial_portador_fibromialgia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9879/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9884/p.l.-_demsur_-r_5.947.60000_-_folha_de_pagamentoenergisacapina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9888/p.l._-_adequacao_orcamentaria_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9889/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ppa_-_r_752.86979.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9890/p.l._-_adequacao_orcamentaria_lei_aldir_blanc_-_ldo_-_r_752.86979.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9892/pl_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9893/dia_produtor_rural_-_ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9894/dia_livro_escolas_municipais_-_ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9895/doc_0009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9904/scanner.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9905/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9925/p.l._-_da_denominacao_ao_centro_de_atendimento_educacional_especializado__-sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9927/pl_147-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9932/pl_3.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9934/pl_149-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9938/p.l._-_emenda_parlamentar_-_muriae_x_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9950/p.l._-_abertura_de_credito_adicional_especial_excesso_superavit_-_r_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9951/p.l._-_ppa_-_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9952/p.l-_ldo_-__r_3.260.53588.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9953/p.l._-_suplementar_excesso_anulacao_saude_educacao_-_r_7.940.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9955/area_verde_-_certo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9956/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9964/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9969/pl_158-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9973/pl_159-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9974/scanner.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9975/p.l-_ppa-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9976/p.l._-_especial_superavit__anulacao_-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9977/p.l.-_ldo_-_r_1.426.17720.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9983/projeto_quadra_penha_areal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9984/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9985/p.l._-_emenda_parlamentar_-_muriae_x_apae_-_34.192.2024_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10013/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10014/projeto_de_lei_-_convenio_-_muriae_x_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10015/p.l._-_praca_do_alto_do_joao_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10016/p.l._-_convenio_-_muriae_x_tjmg_....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10018/p.l._-_convenio_-_muriae_x_sebrae_-_4.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10019/p.l._-_especial__anulacao_3390.32_inclusao_-r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10020/p.l_-_suplementar_excesso__3__603__813_-_r_3.603.81321.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10022/pl_coreto_praca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10027/p.l._-_convenio_-_sao_cristovao_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10029/p.l._-_inclui_paragrafo_nono_no_art._28_da_lei_2334-991-1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10048/pl_177-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10049/p.l.-_especial_excesso_-_r1.000.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10050/p.l.-_suplementar_excesso_e_anulacao__-_r11.276.38000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10052/p.l._-_muriaeprev_suplementar_superav_-_r_11.500.00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10053/p.l._-_muriae-prev_suplementar_por_anul_-_r_4.557.42691.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10074/p.l_-_altera_lei_de_contratacao_temporaria_-_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10075/p.l._-__abertura_de_credito_especial_-_r10.00000_-_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10077/projeto_de_lei_-_altera_lei_municipal_n.ao_3229.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10078/p.l._-_abertura_de_credito_suplementar_-_r_2.000.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10085/projeto_theobaldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10089/p.l._-_da_denominacao_de_flavia_pereira_dias_levate_a_ponte_fazenda_pedaco_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10099/p.l_-_abertura_de_credito_especial_-_superavit_-_r_177.32342.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10100/p.l._-_ldo_-__r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10101/p.l-_abertura_de_credito_especial_-_superavit_-_r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10102/p.l._-_abertura_de_credito_suplementar_-anulacao-_r_1.400.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10103/p.l._-_ppa__-_r_252.12365.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10104/projeto_de_lei_-_convenio_-_muriae_x_sebrae_-_psicultura_ornamental.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10106/scanner.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10107/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10108/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10110/pl_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10111/scanner.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10112/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10113/pl_-_incentivo_-_esb_-_dentista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10119/p.l._-_especial_superavit_-_r_205.00000.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10120/p.l._-_suplementar_superavit_-_r_859.37500.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10121/projeto_de_lei_203-2024_-_delegado_rangel.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10127/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10128/scanner.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10129/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10130/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10131/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10132/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10133/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10134/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10135/212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10136/213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10137/214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10138/215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10139/216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10140/217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10141/218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10142/219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10143/220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10144/221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10145/222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10146/223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10147/224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10148/225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10149/226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10150/227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10151/228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10152/229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10153/230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10154/231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10155/232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10156/233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10157/234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10158/235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10159/236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10160/237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10161/238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10162/239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10163/240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10164/241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10165/242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10166/243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10167/244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10168/245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10170/p.l._-_convenio_-_muriae_x_ama_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10171/pl_247-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10172/p.l._-_cuidando_de_quem_cuida_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10174/pl_249-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10175/pl_250-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10176/pl_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10177/pl_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10186/pl_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10187/scanner.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10188/scanner.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10189/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10190/pl_credito_suplementar_excesso_156_000.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10191/pl_credito_suplementar__r_2.374.05944.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10192/pl_credito_suplementar_superavit_7_024_739_-_enviado_30-08-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10193/pl_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10194/pl_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10208/pl.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10209/pl_263-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10210/projeto_de_lei__de_rua_-_avenida_ana_maria_da_silva_goncalves_aninha.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10223/pl_primeira_infancia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10224/scanner.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10244/p.l._-_convenio__muriae_x_apae_-_70.00000_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10256/p.l._-_abertura_de_credito_especial_superavit_-_r_191.43600_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10257/p.l._-_ppa_-_r_191._436_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10258/p.l._-_ldo-_r_191.436_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10259/p.l._-_abertura_de_credito_especial_excesso_-_r_2.109.98446_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10260/p.l._-_ldo_-_r_2.109.98446_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10261/p.l._-_ppa_-_r_2.109.984_-assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10264/scanner.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10267/p.l.-_abertura_de_credito_suplementar_-_r_12.000.00000__-_saude.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10275/p.l_-_altera_codigo_de_obras_e_lei_de_uso_e_ocupacao_do_solo_-.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10279/pl_277-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10281/p.l._-altercao_ldo_para_adequacao_loa_2025_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10282/p.l._-_loa_-_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10284/scanner.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10293/subprefeitura_belisario_-_autorizativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10294/semana_valorizacao_familia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10295/pl_283-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10297/muriae_para_todos_lazer.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10298/preferencial_autismo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10302/p.l-_natal_-_convenio_fundarte_x_cdl.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10308/pl_dispensa_pedido_mamografia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10309/scanner.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10310/pl_289-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10312/projeto_livros_doados_escolas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10315/pl_291-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10316/pl_292-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10323/p.l._-_convenio_-associacao_musical_lira_sao_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10327/pl_denominacao_de_rua_bairro_jose_braz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10328/pl_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10330/p.l._-_reabre_prazo_fique_em_dia_refis_refim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10331/p.l.-_abertura_de_credito_suplementar_anulacao_-_r_4.000.00000_-_fundacao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10459/p.l._-_abertura_de_credito_suplementar_anul_-_r_3.626.50966_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10460/p.l._-_abertura_de_credito_suplementar_excesso_-_r_1.320.00000.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10469/projeto_de_lei_-_interprete_de_libras_em_auto_escola.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10470/projeto_de_lei_-_uso_celular_em_salas_de_aula.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10483/pl.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10487/p.l._-_reabre_prazo_fique_em_dia_-_demsur_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10492/p.l_-gestao_de_cargos_em_comissao_e_funcoes_de_confianca-_atualizado.docx_5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10493/p.l.-_demsur_-_projeto_de_lei_complementar_no__2024_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10494/p.l_-fundarte_-_gestao_dos_cce_e_fce.docx.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10495/pl_307-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10497/p.l._-_abertura_de_credito_suplementar_excesso_-_r__5.000.00000_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10500/projeto_de_lei_-_valorizacao_agricola.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10508/pl.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10515/p.l._-_visa_x_meio_ambiente_....pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10517/p.l._-_da_denominacao_de_ponte_edson_clemente_pereira_a_ponte_localizada_sobre_o_rio_fumaca_que_da_acesso_a_estrada_sao_domingos_localizada_na_comunidade_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9423/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9424/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9425/pr_03-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9518/pr2970112.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9519/pr2980113.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9520/pr2990114.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9521/pr3000111.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9522/pr3010109.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9523/pr3020110.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9843/pl_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9871/projeto_de_resolucao_aprova_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9923/pr_12-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9940/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10096/rs_14.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9757/scanner.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9591/veto_-_p.l_04.2024_-_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9666/veto_-_p.l_030.2024_-_estacionamento_farmaacias.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9688/veto_-_p.l_46.2024_-_inventario_arba3reo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9751/veto_-_p.l_67.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9924/veto_-_p.l_90.2024_-_programa_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9967/veto_-_p.l_102.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10239/veto_-_p.l_261.2024_-_prioridade_exames_alunos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10482/veto_-_p.l_287_de_2024_-_mamografia_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9394/doc_0020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9395/doc_0025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9397/doc_0026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9402/doc_0041.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9404/indi_05.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9411/indicacao_posto_de_saude_santana_2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9412/duplicacao_da_ponte_do_santana_-_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9413/indicacao_-capina_e_limpeza_caic.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9414/indicacao_operacao_tapa_buraco_astrogildo_2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9415/indi_10.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9416/indicacao_-_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9417/requerimento_limpeza_pracinha_do_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9418/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9420/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9426/indicacao_cemiterio_distrito_2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9427/indicacao_ubs_boa_familia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9428/indicacao_-_capetinga_2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9429/requerimento_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9434/requerimento_-_fumace_jose_cirilo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9435/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9436/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9437/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9438/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9439/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9440/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9441/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9442/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9444/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9445/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9446/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9447/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9448/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9449/doc2-0007.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9450/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9453/indicacao_-_sao_fernando_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9457/indi_36.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9458/indi_37.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9459/indi_38.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9460/indi_39.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9469/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9470/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/pl_100059.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/indi_43.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/indicacao_2024_-_demuttran.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9488/indicacao_jose_cirilo_demsur.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/indicacao_-_mario_2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/indicacao_campo_do_porto.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/pl_100060.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/pl_100061.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/pl_100062.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/pl_100063.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/pl_100064.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/pl_100065.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9503/pl_100066.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9533/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9534/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9535/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9536/indi_59.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9537/indi_60.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9538/indi_61.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9539/indi_62.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9540/indi_63.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9541/indi_64.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9542/indi_65.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9543/indicacao_-_divisorios_2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9551/requerimento_-_patrimonio_dos_carneiros.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9552/indi_68.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9553/indi_69.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9554/indi_70.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9558/indicacao_-_margens_do_rio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9560/requerimento_-_fumace_primavera.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9561/requerimento_-_fumace_santanas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/indicacao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/requerimento_-_fumace_safira_planalto_e_ceramica.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/indicacao_-_redutor_de_velocidade__rua_nilo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9572/indicacao_04-_limpeza_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9573/indicacao_04-_limpeza_do_lote_da_rua_odaleia_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9583/requerimento_limpeza_izon_dias_durte.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9584/indicacao_-_meio_ambiente_sao_gotardo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9586/requerimento_rocada_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9588/indi_82.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9589/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9590/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9599/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9612/indi_86.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9613/indi_87.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9614/indi_88.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9615/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9616/indi_90.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9617/scanner.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9618/scanner.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9619/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9620/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9622/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9623/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9624/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9625/indicacao_revitalizacao_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9627/indicacao_limpeza_bairro_recreio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9628/indicacao_-capina_e_limpeza_corrego_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9634/indicacao_-_siriquite.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9638/indi_102.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9652/indicacao_-_meio_ambiente_santana.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9654/indicacao_-_demuttran_santana_iii.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9656/indi_105.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9657/indi_106.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9658/indi_107.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9659/indi_108.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9660/indi_109.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9661/indi_110.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9662/indi_111.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9663/indi_112.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9669/indicacao_campo_patrimonio_dos_carneiros.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9670/indicacao_-_demuttran_placas_gaspar.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9681/indicacao_-_revitalizacao_do_escadao_do_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9682/indicacao_-_construcao_meio_fio_e_muro_gaspar.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9686/indi_117.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9687/indi_118.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9690/indi_119.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9698/induicacao-_limpeza_do_imovel_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9699/indi_121.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9700/indicacao_operacao_tapa_buraco_quinta_das_flores.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9701/construcao_ponto_de_onibus_sofoco.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9702/limpeza_entorno_da_quadra_dornelas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9709/indi.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9712/indi_126.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9713/indicacao_-capina_e_limpeza_padre_tiago_2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9719/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9720/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9721/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9722/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9723/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9724/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9731/indi_134.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9733/indicacao_-capina_e_limpeza_vila_barra.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9734/indicacao_-_usina_da_fumaca.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9736/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9737/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9738/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9739/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9741/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9745/indicacao_de_uniformes_e_kits_escolares.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9756/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9778/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9779/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9780/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9782/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9783/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9784/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9787/varricao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9788/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9797/indicacao_-_meio_ambiente_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9804/indicacao_01_-_demsur_-_limpeza_aeroporto_-_ass.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9805/indicacao_02_-_demuttran_-_faixa_praca_sao_paulo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9808/indicacao_2024-_secretaria_de_obras-quenta_-sol.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9810/indicacao_-_parque_monteiro_lobato_-_ass.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9816/demuttran_-_sinalizacao_barra_-_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9818/indicacao_-___recapeamento_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9825/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9826/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9827/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9828/indi_162.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9829/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9830/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9831/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9832/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9833/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9834/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9835/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9836/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9838/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9839/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9840/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9841/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9846/175.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9847/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9850/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9853/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9854/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9855/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9857/scanner.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9858/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9859/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9860/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9861/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9862/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9863/scanner.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9869/indicacao_cemiterio_distrito_2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9872/indicacao_189-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9873/indicacao_estrada_do_ivai.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9881/indicacao_passagem_pedestre_r_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9885/indicacao_-_limpeza_vale_verde_-_ass.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9886/scanner.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9887/scanner.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9906/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9907/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9908/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9909/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9910/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9911/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9912/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9913/scanner.7.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9914/scanner.8.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9915/scanner.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9916/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9917/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9918/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9919/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9920/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9926/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9928/demuttran_-_ponto_onibus_praca_sp_-_ass.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9930/indi_212.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9935/indicacao_pracinha_do_joanopolis_2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9941/demuttran_-_faixa_elevada_levate_-_ass.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9942/indicacao_-_prefeito_-_via_acesso_br_116_-_ass.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9943/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9944/meio_ambiente_-_praca_ubs_patrimonio_-_ass.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9948/scanner.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9949/indicacao_-_prefeito_-_antero_lopes_de_carvalho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9958/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9959/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9961/indi_222.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9962/indi_223.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9965/scanner.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9970/indi.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9971/indi_226.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9978/demuttran_-_sinalizacao_mauritania_-_ass.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9982/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9987/indicacao_-capina_e_limpeza_corrego_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9988/indicacao_ceae_1.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9993/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9994/scanner.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9995/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9996/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9997/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9998/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9999/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10000/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10001/scanner.7.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10002/scanner.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10003/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10004/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10005/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10006/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10007/scanner.5.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10008/scanner.6.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10017/doc_0002.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10024/ind_248.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10026/indi_249.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10030/scanner.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10032/demuttran_-_sinalizacao_trevo_safira_-_ass.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10034/scanner.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10035/scanner.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10036/scanner.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10037/scanner.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10038/requerimento_-_fumace_safira_planalto_e_ceramica.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10039/requerimento_-_fumace_bom_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10040/requerimento_-_secretaria_de_saude_desratizacao_2.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10041/indicacao_escadao_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10042/scanner.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10043/scanner.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10044/scanner.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10045/scanner.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10046/scanner.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10047/scanner.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10051/indi_266.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10054/indi_267.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10055/indi_268.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10056/indi_269.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10057/indi_270.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10058/indi_271.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10059/indi_272.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10060/indi_273.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10061/indi_274.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10062/indi_275.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10063/indi_276.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10064/indi_277.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10065/indi_278.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10066/indi_279.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10067/indi_280.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10068/indi_281.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10069/indi_282.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10070/indi_283.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10071/demuttran_-_poda_arvores_joao_23_-_ass.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10072/indicacao_-_varredor_jose_antonio_amaro_-_ass.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10073/demuttran_-_redutor_joao_23_-_ass.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10079/indicacao_no03_agosto_2024_tampa_buracos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10080/indicacao_no04_agosto_2024_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10081/indicacao_no06_agsoto_2024_asfalamento_da_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10082/indicacao_no05_agosto_2024_pode_do_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10084/indi_miriam.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10086/indicacao_-_demsur_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10097/fumace_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10098/indicacao_-_pracinha_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10105/indicacao_no07_agsoto_2024_instalacao_de_poste_com_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10109/requerimento_-_fumace_vila_real.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10114/poda_arvores_sao_cristovao_independencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10115/indicacao_no08_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_cardoso_de_melo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10116/indicacao_no09_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10117/indicacao_-demsur_bueiro_centro.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10118/demsur_-_limpeza_marcus_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10173/poda_arvore_guilherme_abreu_lima.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10184/indicacao_no10_agosto_2024_instalacao_de_um_parquinho_infantil_e_academia_ar_livre_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10185/indicacao_no11_agosto_2024_poda_de_arvores_bairro_santana.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10195/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10196/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10197/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10198/scanner.4.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10202/indicacao_demsur_itamuri.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10203/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10204/indi_311.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10205/indi_312.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10207/indicacao_no12_agosto_2024_poda_de_arvor_nova_muriae.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10211/indicacao_no13_agosto_2024_reforma_da_escada.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10212/scanner.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10213/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10214/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10220/indicacao_no14_setembro_2024_construcao_de_muro_de_arrimo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10226/indicacao_-_demsur_boca_de_lobo_jose_cirilo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10227/indicacao_-_demsur_recapeamento_colety.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10228/indicacao_-_agricultura_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10229/indicacao_-_saude_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10230/indicacao_-_obras_-_marcus_tarcisio_barro.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10231/indi_325.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10232/indi_325.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10240/indicacao_corrimao_safira.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10241/indi_327.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10242/indicacao_no15_setembro_2024_retirada_do_poste.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10243/indicacao_no16_setembro_2024_construcao_de_muro_de_arrimo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10245/indicacao_ao_demsur_s_fco.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10246/indicacao_2023-_secretaria_de_obras16-06-2024_pracinha.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10247/indi.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10248/indi_333.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10249/indi_334.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10250/indi_335.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10251/indi_336.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10252/indi_337.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10253/indi_338..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10254/indi_339.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10255/scanner.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10262/indi_341.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10263/indi_342.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10265/indicacao_no17_outubro_2024_reparo_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10266/indicacao_no18_outubro_2024_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10268/demuttran_-_placa_15_minutos.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10270/obras_-_reparos_canteiro_centro.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10271/demsur_-_varricao_municipio.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10273/scanner.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10274/scanner.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10276/indi_350.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10277/indi_351.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10278/indi_352.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10286/indicacao_-_fumace_sao_fernando.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10288/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10292/scanner.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10296/indi_356.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10299/indicacao_-_prefeito_-_revitalizacao_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10306/indi_358.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10307/indicacao_no19_outubro_2024_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10311/indicacao_-_presidente_-_interprete_libras.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10326/indi.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10340/indi_362.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10354/indi_1.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10355/indi_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10356/indi_3.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10359/indi_366.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10389/indi.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10403/indi_368.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10404/indi_369.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10405/indi_370.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10438/indicacao_no20_novembro_2024_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10472/indicacao_-tapa_buraco_realizado_pelo_demsur_padre_tiago.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10473/indicacao_-_obras_calcada_escola_sp.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10474/indicacao_no21_novembro_2024_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10478/indicacao_no22_novembro_2024_poda_da_arvore.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10479/indicacao_no23_novembro_2024_limpeza_distrito_de_vermelho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10480/indi.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10486/indicacao_-_obras_calcada_barra.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10490/indi_379.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10496/indi_380.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10499/indicacao_-_demuttran_cardoso_de_melo.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10516/indicacao_no24_dezembro_2024_remocao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10518/indi_383.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10519/indi_384.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9403/moc_01.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9407/mocao_de_pesar_no_01_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9451/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/mocao_de_pesar_no_02_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9515/mocao_de_pesar_no_03_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9517/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9550/moc_080115.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9555/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/mocao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9574/mocao-_pesar_sr_barao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9579/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9580/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9600/mocao_de_pesar_no_04_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9605/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9606/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9607/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9608/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9609/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9610/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9611/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9621/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9630/mocao_de_congratulacao_pastel.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9636/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9639/moc_25.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9640/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9641/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9642/moc_28.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9643/moc_29.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9644/moc_30.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9645/moc_31.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9646/moc_32.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9647/moc_33.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9648/moc_34.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9649/moc_35.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9650/moc_36.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9651/moc_37.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9655/moc_38.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9678/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9683/doc2-0006.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9684/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9685/doc_0010.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9706/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9707/doc2-0002.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9715/doc_0007.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9753/mocao_de_pesar_-_sr._delton_macedo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9755/doc2-0008.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9799/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9800/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9802/doc2-0007.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9806/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9807/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9817/mocao_de_pesar_pedro_afonso.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9844/mocao_de_pesar_2024_de_alvaro_rodrigues_pereira.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9845/mocao_de_pesar_2024_de_pedro_afonso.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9851/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9852/doc2-0001.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9864/mocao_congratulacoes_garis_-_ass.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9868/doc2-0004.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9880/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9883/doc_0006.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9898/mocao_congratulacoes_prefeitura_concurso_-_ass.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9899/mocao_congratulacoes_educacao_concurso_-_ass.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9900/mocao_de_pesar_neiva_-_ass.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9901/mocao_congratulacoes_paroquia_sp_-_ass.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9902/mocao_congratulacoes_paroquia_barra_-_ass.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9903/mocao_congratulacoes_paroquia__dornelas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9922/scanner.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9937/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9939/doc_0001.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9945/mocao_de_pesar_no_05_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9954/scanner.2.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9957/mocao_congratulacoes_fundarte_gastronomia_-_ass.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9968/mocao_de_cong._e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9980/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9981/mocao_info_saude_relacao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9989/mocao_congratulacoes_estadual_-_ass.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9990/mocao_congratulacoes_pio_xii_-_ass.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10009/scanner.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10023/mocao_pesar_sr._wolner.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10025/mocao_de_pesar_no_06_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10028/mocao_congratulacoes_procultura_-_ass.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10031/mocao_de_pesar_christian.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10083/mocao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10088/mocao_de_pesar_ediberto_macuco.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10091/mocao_ivan.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10122/scanner.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10123/scanner.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10124/scanner.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10125/scanner.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10126/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10169/mocao_pesar_sr._dario.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10178/moc_1.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10179/moc_2.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10180/moc_95.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10182/mocao_pesar_waldemar.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10183/scanner.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10199/mocao_pesar_isaias.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10200/moc_99.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10201/moc_100.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10206/mocao.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10215/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10216/scanner.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10217/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10221/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10222/scanner.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10225/mocao_de_pesar_sr._antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10233/moc.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10235/moc_109.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10238/scanner.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10269/mocao_de_pesar_2024_de_maria_lucia.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10272/scanner.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10280/moc_113.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10283/mocao_nac_sub_17.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10285/moc_115.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10289/scanner.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10290/scanner.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10291/scanner.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10300/moc_119.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10301/moc_120.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10303/mocao_de_pesar_2024_de_juarez_ventura_manhanini.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10304/mocao_de_pesar_2024_de_solessi.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10313/moc_123.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10317/scanner.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10318/scanner.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10322/scanner.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10324/mocao_de_pesar_2024_de_jose_araujo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10329/moc_128.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10339/moc_129.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10351/moc_130.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10352/moc_131.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10360/moc_132.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10361/moc_133.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10402/moc_134.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10437/mocao_de_pesar_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10458/mocao_de_congratulacao_sonir.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10471/mocao_de_pesar_2024_de_lourdes_lucas_de_morais.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10475/mocao_de_pesar_no_07_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10476/mocao_de_pesar_no_08_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10477/mocao_de_pesar_2024_de_jorge_caetano_brasil_assinado.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10481/mocao_de_congratulacao_alice_zanon.docx.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10484/mocao_de_pesar_jose_raul.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10485/mocao_de_pesar_-_jose_raul.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10488/moc_144.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10489/moc_145.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10491/mocao_de_congratulacoes_e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10502/mocao_147.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10503/mocao_148.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10504/mocao_149.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10505/mocao_150.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10506/mocao_151.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10507/moc_152.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10509/mocao_de_pesar_-_pedro_lelente.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10510/mocao_de_pesar_-_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10511/mocao_de_pesar_2024_de_roberta_lopes_nascimento.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10512/mocao_de_pesar_2024_de_pedro_bastos_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10513/mocao_de_pesar_no_09_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10514/mocao_158.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9398/doc_0027.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9399/doc_0038.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9400/doc_0039.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9401/requerimento_presidencia_01-2024_2.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9430/requerimento_-__prefeito_distrito_boa_familia.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9432/requerimento_bairro_recreio.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9433/requerimento_dentistas.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9452/requerimento_a_upa_informacoes.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9454/requerimento_ifa_2024.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9468/requerimento_2024_-_secretaria_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9474/requerimento_bairro_uniao.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9475/doc_0005.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9476/requerimento_2024_-_fundarte_carnaval.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/requerimento_2024_-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/req_15.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/requerimento_2024_-_demuttran.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/requerimento_-_secretario_de_obras_mercado_produtor_2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9492/requerimento_ponte_fazenda.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/requerimento_santa_paula.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/requerimento_fundarte_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9507/req_210070.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9508/req_220069.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9510/requerimento_gastos_25_educacao.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9516/requerimento_marambaia_novo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9530/requerimento_fco_dornelas.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9557/requerimento_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9571/requerimento_-_demuttran_santa_laura.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9575/requerimento-_arvores_da_cidade_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9576/requerimento_profissionais_para_academias_ginastica_1.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9578/requerimento_sujeira_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9585/requerimento_restos_a_pagar_2023.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9587/req_32.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9626/requerimento_-_siriquite.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9629/r_e_q.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9631/requerimento_campinho_novo_joanopolis.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9632/requerimento_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9633/requerimento_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9653/requerimento_fraldas.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9664/requerimento_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9667/requerimento_gastos_com_publicidade.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9694/req_41.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9696/requerimento_-_bairro_santa_laura.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9697/r_e_q_u_e_r_i_m_e_n_t_-_rua_benjamim_soares_de_azevedo-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9704/requerimento_-_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9705/req_45.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9714/req.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9732/req_47.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9740/requerimento_-_demuttran_bibcar.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9742/requerimento_espaco.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9743/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9744/requerimento_-_informacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9746/scanner.1.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9759/requerimento_-_piso_2.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9760/requerimento_horto.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9766/requerimento_-_audiencia_plenagem.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9770/requerimento_-_secretario_de_educacao_fachadas_2024_2.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9776/requerimento_canaleta_certo.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9777/requerimento_dornelas_canaletas.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9789/requerimento_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9795/requerimento_sao_joaquim_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9796/requerimento_fazenda_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9798/requerimento_fazenda_poda.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9870/requerimento_-_secretario_de_agricultura_maquinas.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9874/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9875/requerimento_obras_lampadas.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9882/scanner.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9896/requerimento_-_secretario_de_educacao_25_por_cento.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9897/requerimento_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9921/scanner.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9931/doc2-0005.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9936/requerimento_-_secretario_de_obras_praca_sao_gotardo_2024.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9946/requerimento_-_secretario_de_educacao_obras_e_reformas.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9947/requerimento_-_secretario_de_educacao_reformas.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9960/requerimento_rede_esgoto_alto_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9963/requerimento_-_secretario_de_educacao_eventoss.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9966/scanner.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9972/req_77.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9986/requerimento_-_secretaria_de_saude_opera_muriae.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9991/requerimento_mesa_-_desarquivamento_emenda_lei_organica_-_ass.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9992/requerimento_escola_dornelas.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10021/doc_0003.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10033/scanner.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10076/requerimento__rede_esgoto_centro.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10087/retirado.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10095/ilovepdf_merged_18.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10181/requerimento_-_secretario_de_obras_led.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10218/requerimento_safira_escada.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10234/requerimento_gavea.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10236/requerimento_dornelas_esgoto.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10237/requerimento_demuttran_barra.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10314/requerimento_mesa_-_audiencia_orcamento.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10319/requerimento_para_operacao_tapa_buraco_santana.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10320/requerimento_-_secretario_de_obras_afundamento_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10321/gabinete_valdinei_lacerda_-_nilo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10325/requerimento_-_secretario_de_obras_fresagem.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10362/requerimento_apa_riopreto.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10498/ilovepdf_merged_19.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9396/doc_0028.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/representacao_uniao_energisa.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9531/representacao_ecoriominas_dornelas.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9532/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9598/scanner.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9749/pedido_para_a_mesa_diretora_-_protocolo_752-2024.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9790/representacao_-_hospital_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9837/repre_08.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9891/representacao_ceramica.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9929/representacao_energisa_-_fios_soltos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9933/representacao.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10090/representacao_energisa_-_trocar_padrao.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10092/representacao_-_queimada_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10093/representacao_-_queimada_-_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10094/representacao_-_queimada_-_sec_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10219/representacao_energisa_poste.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10287/scanner.3.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10450/representacao-1-.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10451/representaaao_-_dep_federal-1-.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9405/emenda_ao_pl_3761.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/doc2-0003.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9548/emenda_ao_pl_35.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/emenda_ao_pl_35_2.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9592/doc_0004.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/9691/doc2-0009.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10010/emenda_01_ao_pl_107-2024_-_copia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10011/emenda_02_ao_pl_107-2024.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10012/emenda_03_ao_pl_107-2024.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10305/emenda_no_pl_279-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10332/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10333/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10334/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10335/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10336/emenda_06.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10337/emenda_07.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10338/emenda_08.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10341/emenda_09.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10342/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10343/emenda_11.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10344/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10345/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10346/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10347/emenda_15.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10348/emenda_16.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10349/emenda_17.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10350/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10353/emenda_-_impositiva_anderson_apae_.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10357/emenda_-_impositiva_anderson_pro-moradia.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10358/emenda_-_impositiva_anderson_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10363/emenda_22.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10364/emenda_23.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10365/emenda_24.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10366/emenda_25.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10367/emenda_26.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10368/emenda_27.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10369/emenda_28.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10370/emenda_29.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10371/emenda_-_impositiva_jair_-_fundarte_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10372/emenda_-_impositiva_jair_-_lar_ozanam.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10373/emenda_-_impositiva_jair_-_pro_moradia.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10374/emenda_-_impositiva_jair_-_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10375/emenda_34.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10376/emenda_35.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10377/emenda_36.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10378/emenda_37.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10379/emenda_38.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10380/emenda_39.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10381/emenda_40.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10382/emenda_41.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10383/emenda_42.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10384/emenda_43.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10385/emenda_44.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10386/emenda_45.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10387/emenda_46.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10388/emenda_47.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10390/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10391/emenda_49.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10392/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10393/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10394/emenda_52.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10395/emenda_53.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10396/emenda_54.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10397/emenda_55.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10398/emenda_56.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10399/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10400/emenda_58.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10401/emenda_59.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10406/emenda_-_loa_-_jair_abreu.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10407/emenda_61.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10408/emenda_62.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10409/emenda_63.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10410/emenda_64.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10411/emenda_65.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10412/emenda_66.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10413/emenda_67.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10414/emenda_68.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10415/emenda_69.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10416/emenda_70.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10417/emenda_71.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10418/emenda_72.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10419/emenda_73.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10420/emenda_74.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10421/emenda_75.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10422/emenda_76.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10423/emenda_77.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10424/emenda_78.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10425/emenda_79.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10426/emenda_80.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10427/emenda_81.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10428/emenda_82.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10429/emenda_83.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10430/emenda_84.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10431/emenda_-_impositiva_anderson_ama.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10432/emenda_-_impositiva_wellington_forim_-_ama.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10433/emenda_-_impositiva_wellington_forim_-_apae.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10434/emenda_-_impositiva_wellington_forim_-_asmolar.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10435/emenda_-_impositiva_wellington_forim_-_hsp.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10436/emenda_-_impositiva_wellington_forim_-_prontocor.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10439/emenda_-_loa_-_jair_abreu_-_30_por_cento.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10440/emenda_-_impositiva_jair_-_secretaria_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10441/emenda_-_impositiva_jair_-_secretaria_educacao_2.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10442/emenda_94.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10443/emenda_95.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10444/emenda_96.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10445/emenda_97.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10446/emenda_98.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10447/emenda_99.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10452/emenda_100.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10453/emenda_101.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10454/emenda_102.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10455/emenda_103.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10456/emenda_104.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10457/emenda_105.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10461/emenda_106.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10462/emenda_107.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10463/emenda_108.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10464/emenda_109.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10465/emenda_110.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10466/emenda_111.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10467/menda_112.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10468/emenda_113.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2024/10501/emenda_reginaldo_-_pl_301-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="193.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="243.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -19895,20673 +19892,20670 @@
         <v>36</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="H323" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1252</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>56</v>
       </c>
       <c r="D324" t="s">
         <v>1221</v>
       </c>
       <c r="E324" t="s">
         <v>1222</v>
       </c>
-      <c r="F324" t="s">
+      <c r="G324" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="G324" s="1" t="s">
+      <c r="H324" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>59</v>
       </c>
       <c r="D325" t="s">
         <v>1221</v>
       </c>
       <c r="E325" t="s">
         <v>1222</v>
       </c>
       <c r="F325" t="s">
         <v>36</v>
       </c>
       <c r="G325" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H325" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>63</v>
       </c>
       <c r="D326" t="s">
         <v>1221</v>
       </c>
       <c r="E326" t="s">
         <v>1222</v>
       </c>
       <c r="F326" t="s">
         <v>36</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H326" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>66</v>
       </c>
       <c r="D327" t="s">
         <v>1221</v>
       </c>
       <c r="E327" t="s">
         <v>1222</v>
       </c>
       <c r="F327" t="s">
         <v>36</v>
       </c>
       <c r="G327" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H327" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>10</v>
       </c>
       <c r="D328" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E328" t="s">
         <v>1266</v>
       </c>
-      <c r="E328" t="s">
+      <c r="F328" t="s">
         <v>1267</v>
       </c>
-      <c r="F328" t="s">
+      <c r="G328" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>10</v>
       </c>
       <c r="D329" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E329" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F329" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H329" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>17</v>
       </c>
       <c r="D330" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E330" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F330" t="s">
         <v>23</v>
       </c>
       <c r="G330" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H330" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>22</v>
       </c>
       <c r="D331" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E331" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H331" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>27</v>
       </c>
       <c r="D332" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E332" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F332" t="s">
         <v>23</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H332" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>31</v>
       </c>
       <c r="D333" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E333" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F333" t="s">
         <v>23</v>
       </c>
       <c r="G333" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H333" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>35</v>
       </c>
       <c r="D334" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E334" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F334" t="s">
         <v>23</v>
       </c>
       <c r="G334" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H334" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>40</v>
       </c>
       <c r="D335" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E335" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F335" t="s">
         <v>23</v>
       </c>
       <c r="G335" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H335" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>44</v>
       </c>
       <c r="D336" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="E336" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="F336" t="s">
         <v>23</v>
       </c>
       <c r="G336" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H336" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>10</v>
       </c>
       <c r="D337" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E337" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F337" t="s">
         <v>122</v>
       </c>
       <c r="G337" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H337" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>17</v>
       </c>
       <c r="D338" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E338" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F338" t="s">
         <v>371</v>
       </c>
       <c r="G338" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H338" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>22</v>
       </c>
       <c r="D339" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E339" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F339" t="s">
         <v>371</v>
       </c>
       <c r="G339" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H339" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>27</v>
       </c>
       <c r="D340" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E340" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F340" t="s">
         <v>202</v>
       </c>
       <c r="G340" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H340" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>31</v>
       </c>
       <c r="D341" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E341" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F341" t="s">
         <v>122</v>
       </c>
       <c r="G341" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H341" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>35</v>
       </c>
       <c r="D342" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E342" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F342" t="s">
         <v>18</v>
       </c>
       <c r="G342" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H342" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>40</v>
       </c>
       <c r="D343" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E343" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F343" t="s">
         <v>18</v>
       </c>
       <c r="G343" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H343" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>44</v>
       </c>
       <c r="D344" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E344" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F344" t="s">
         <v>18</v>
       </c>
       <c r="G344" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H344" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1322</v>
+        <v>1321</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>47</v>
       </c>
       <c r="D345" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E345" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F345" t="s">
         <v>18</v>
       </c>
       <c r="G345" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H345" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>51</v>
       </c>
       <c r="D346" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E346" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F346" t="s">
         <v>18</v>
       </c>
       <c r="G346" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H346" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>56</v>
       </c>
       <c r="D347" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E347" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F347" t="s">
         <v>18</v>
       </c>
       <c r="G347" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H347" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>59</v>
       </c>
       <c r="D348" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E348" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F348" t="s">
         <v>18</v>
       </c>
       <c r="G348" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H348" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>63</v>
       </c>
       <c r="D349" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E349" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F349" t="s">
         <v>371</v>
       </c>
       <c r="G349" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H349" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>66</v>
       </c>
       <c r="D350" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E350" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F350" t="s">
         <v>632</v>
       </c>
       <c r="G350" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H350" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>69</v>
       </c>
       <c r="D351" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E351" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F351" t="s">
         <v>18</v>
       </c>
       <c r="G351" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H351" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>72</v>
       </c>
       <c r="D352" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E352" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F352" t="s">
         <v>18</v>
       </c>
       <c r="G352" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H352" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>76</v>
       </c>
       <c r="D353" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E353" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F353" t="s">
         <v>18</v>
       </c>
       <c r="G353" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H353" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>81</v>
       </c>
       <c r="D354" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E354" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F354" t="s">
         <v>18</v>
       </c>
       <c r="G354" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H354" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>86</v>
       </c>
       <c r="D355" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E355" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F355" t="s">
         <v>18</v>
       </c>
       <c r="G355" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H355" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>90</v>
       </c>
       <c r="D356" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E356" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F356" t="s">
         <v>127</v>
       </c>
       <c r="G356" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H356" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>94</v>
       </c>
       <c r="D357" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E357" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F357" t="s">
         <v>127</v>
       </c>
       <c r="G357" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H357" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>98</v>
       </c>
       <c r="D358" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E358" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F358" t="s">
         <v>127</v>
       </c>
       <c r="G358" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H358" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>102</v>
       </c>
       <c r="D359" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E359" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F359" t="s">
         <v>127</v>
       </c>
       <c r="G359" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H359" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>106</v>
       </c>
       <c r="D360" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E360" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F360" t="s">
         <v>127</v>
       </c>
       <c r="G360" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H360" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>110</v>
       </c>
       <c r="D361" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E361" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F361" t="s">
         <v>127</v>
       </c>
       <c r="G361" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H361" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>114</v>
       </c>
       <c r="D362" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E362" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F362" t="s">
         <v>127</v>
       </c>
       <c r="G362" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H362" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>118</v>
       </c>
       <c r="D363" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E363" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F363" t="s">
         <v>127</v>
       </c>
       <c r="G363" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H363" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>121</v>
       </c>
       <c r="D364" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E364" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F364" t="s">
         <v>127</v>
       </c>
       <c r="G364" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H364" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1382</v>
+        <v>1381</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>126</v>
       </c>
       <c r="D365" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E365" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F365" t="s">
         <v>127</v>
       </c>
       <c r="G365" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H365" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>131</v>
       </c>
       <c r="D366" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E366" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F366" t="s">
         <v>127</v>
       </c>
       <c r="G366" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H366" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>135</v>
       </c>
       <c r="D367" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E367" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F367" t="s">
         <v>127</v>
       </c>
       <c r="G367" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H367" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>139</v>
       </c>
       <c r="D368" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E368" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F368" t="s">
         <v>127</v>
       </c>
       <c r="G368" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H368" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>142</v>
       </c>
       <c r="D369" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E369" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F369" t="s">
         <v>443</v>
       </c>
       <c r="G369" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H369" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>145</v>
       </c>
       <c r="D370" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E370" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F370" t="s">
         <v>127</v>
       </c>
       <c r="G370" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H370" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>149</v>
       </c>
       <c r="D371" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E371" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F371" t="s">
         <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H371" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>153</v>
       </c>
       <c r="D372" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E372" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F372" t="s">
         <v>202</v>
       </c>
       <c r="G372" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H372" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>157</v>
       </c>
       <c r="D373" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E373" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F373" t="s">
         <v>202</v>
       </c>
       <c r="G373" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H373" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>162</v>
       </c>
       <c r="D374" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E374" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F374" t="s">
         <v>202</v>
       </c>
       <c r="G374" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H374" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>166</v>
       </c>
       <c r="D375" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E375" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F375" t="s">
         <v>202</v>
       </c>
       <c r="G375" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H375" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>170</v>
       </c>
       <c r="D376" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E376" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F376" t="s">
         <v>632</v>
       </c>
       <c r="G376" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H376" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>174</v>
       </c>
       <c r="D377" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E377" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F377" t="s">
         <v>632</v>
       </c>
       <c r="G377" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H377" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>178</v>
       </c>
       <c r="D378" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E378" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F378" t="s">
         <v>371</v>
       </c>
       <c r="G378" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H378" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>182</v>
       </c>
       <c r="D379" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E379" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F379" t="s">
         <v>77</v>
       </c>
       <c r="G379" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H379" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>186</v>
       </c>
       <c r="D380" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E380" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F380" t="s">
         <v>371</v>
       </c>
       <c r="G380" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H380" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>189</v>
       </c>
       <c r="D381" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E381" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F381" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H381" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>193</v>
       </c>
       <c r="D382" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E382" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F382" t="s">
         <v>18</v>
       </c>
       <c r="G382" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H382" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>197</v>
       </c>
       <c r="D383" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E383" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F383" t="s">
         <v>18</v>
       </c>
       <c r="G383" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H383" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>201</v>
       </c>
       <c r="D384" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E384" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F384" t="s">
         <v>18</v>
       </c>
       <c r="G384" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H384" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>206</v>
       </c>
       <c r="D385" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E385" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F385" t="s">
         <v>127</v>
       </c>
       <c r="G385" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H385" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>209</v>
       </c>
       <c r="D386" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E386" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F386" t="s">
         <v>127</v>
       </c>
       <c r="G386" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H386" t="s">
         <v>1446</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>212</v>
       </c>
       <c r="D387" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E387" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F387" t="s">
         <v>127</v>
       </c>
       <c r="G387" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H387" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>215</v>
       </c>
       <c r="D388" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E388" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F388" t="s">
         <v>127</v>
       </c>
       <c r="G388" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H388" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>219</v>
       </c>
       <c r="D389" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E389" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F389" t="s">
         <v>127</v>
       </c>
       <c r="G389" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H389" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>223</v>
       </c>
       <c r="D390" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E390" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F390" t="s">
         <v>127</v>
       </c>
       <c r="G390" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H390" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>227</v>
       </c>
       <c r="D391" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E391" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F391" t="s">
         <v>127</v>
       </c>
       <c r="G391" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H391" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>230</v>
       </c>
       <c r="D392" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E392" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F392" t="s">
         <v>77</v>
       </c>
       <c r="G392" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H392" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>234</v>
       </c>
       <c r="D393" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E393" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F393" t="s">
         <v>77</v>
       </c>
       <c r="G393" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H393" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>238</v>
       </c>
       <c r="D394" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E394" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F394" t="s">
         <v>127</v>
       </c>
       <c r="G394" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H394" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1472</v>
+        <v>1471</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>242</v>
       </c>
       <c r="D395" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E395" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F395" t="s">
         <v>127</v>
       </c>
       <c r="G395" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H395" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>246</v>
       </c>
       <c r="D396" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E396" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F396" t="s">
         <v>127</v>
       </c>
       <c r="G396" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H396" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>250</v>
       </c>
       <c r="D397" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E397" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F397" t="s">
         <v>127</v>
       </c>
       <c r="G397" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H397" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>255</v>
       </c>
       <c r="D398" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E398" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F398" t="s">
         <v>127</v>
       </c>
       <c r="G398" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H398" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1484</v>
+        <v>1483</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>260</v>
       </c>
       <c r="D399" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E399" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F399" t="s">
         <v>127</v>
       </c>
       <c r="G399" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H399" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1487</v>
+        <v>1486</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>264</v>
       </c>
       <c r="D400" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E400" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F400" t="s">
         <v>127</v>
       </c>
       <c r="G400" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H400" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>269</v>
       </c>
       <c r="D401" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E401" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F401" t="s">
         <v>127</v>
       </c>
       <c r="G401" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H401" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>273</v>
       </c>
       <c r="D402" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E402" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F402" t="s">
         <v>18</v>
       </c>
       <c r="G402" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H402" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>277</v>
       </c>
       <c r="D403" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E403" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F403" t="s">
         <v>18</v>
       </c>
       <c r="G403" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H403" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>281</v>
       </c>
       <c r="D404" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E404" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F404" t="s">
         <v>202</v>
       </c>
       <c r="G404" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H404" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>285</v>
       </c>
       <c r="D405" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E405" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F405" t="s">
         <v>202</v>
       </c>
       <c r="G405" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H405" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>289</v>
       </c>
       <c r="D406" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E406" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F406" t="s">
         <v>202</v>
       </c>
       <c r="G406" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H406" t="s">
         <v>1506</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>293</v>
       </c>
       <c r="D407" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E407" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H407" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>297</v>
       </c>
       <c r="D408" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E408" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F408" t="s">
         <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H408" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>301</v>
       </c>
       <c r="D409" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E409" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F409" t="s">
         <v>18</v>
       </c>
       <c r="G409" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H409" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>305</v>
       </c>
       <c r="D410" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E410" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F410" t="s">
         <v>18</v>
       </c>
       <c r="G410" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H410" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1520</v>
+        <v>1519</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>309</v>
       </c>
       <c r="D411" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E411" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F411" t="s">
         <v>18</v>
       </c>
       <c r="G411" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H411" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>312</v>
       </c>
       <c r="D412" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E412" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F412" t="s">
         <v>18</v>
       </c>
       <c r="G412" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H412" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>316</v>
       </c>
       <c r="D413" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E413" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F413" t="s">
         <v>77</v>
       </c>
       <c r="G413" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H413" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>320</v>
       </c>
       <c r="D414" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E414" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F414" t="s">
         <v>77</v>
       </c>
       <c r="G414" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H414" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>324</v>
       </c>
       <c r="D415" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E415" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F415" t="s">
         <v>18</v>
       </c>
       <c r="G415" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H415" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>328</v>
       </c>
       <c r="D416" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E416" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F416" t="s">
         <v>18</v>
       </c>
       <c r="G416" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H416" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>332</v>
       </c>
       <c r="D417" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E417" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F417" t="s">
         <v>18</v>
       </c>
       <c r="G417" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H417" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>336</v>
       </c>
       <c r="D418" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E418" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F418" t="s">
         <v>127</v>
       </c>
       <c r="G418" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H418" t="s">
         <v>1542</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>339</v>
       </c>
       <c r="D419" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E419" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F419" t="s">
         <v>127</v>
       </c>
       <c r="G419" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H419" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>342</v>
       </c>
       <c r="D420" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E420" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F420" t="s">
         <v>127</v>
       </c>
       <c r="G420" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H420" t="s">
         <v>1548</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>346</v>
       </c>
       <c r="D421" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E421" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F421" t="s">
         <v>632</v>
       </c>
       <c r="G421" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H421" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>350</v>
       </c>
       <c r="D422" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E422" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F422" t="s">
         <v>127</v>
       </c>
       <c r="G422" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H422" t="s">
         <v>1554</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>354</v>
       </c>
       <c r="D423" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E423" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F423" t="s">
         <v>127</v>
       </c>
       <c r="G423" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H423" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>358</v>
       </c>
       <c r="D424" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E424" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F424" t="s">
         <v>127</v>
       </c>
       <c r="G424" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H424" t="s">
         <v>1560</v>
-      </c>
-[...1 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>362</v>
       </c>
       <c r="D425" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E425" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F425" t="s">
         <v>127</v>
       </c>
       <c r="G425" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H425" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>366</v>
       </c>
       <c r="D426" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E426" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F426" t="s">
         <v>127</v>
       </c>
       <c r="G426" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H426" t="s">
         <v>1566</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>370</v>
       </c>
       <c r="D427" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E427" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F427" t="s">
         <v>127</v>
       </c>
       <c r="G427" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H427" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>375</v>
       </c>
       <c r="D428" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E428" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F428" t="s">
         <v>127</v>
       </c>
       <c r="G428" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H428" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>378</v>
       </c>
       <c r="D429" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E429" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F429" t="s">
         <v>202</v>
       </c>
       <c r="G429" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H429" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>382</v>
       </c>
       <c r="D430" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E430" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F430" t="s">
         <v>202</v>
       </c>
       <c r="G430" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H430" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>386</v>
       </c>
       <c r="D431" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E431" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F431" t="s">
         <v>202</v>
       </c>
       <c r="G431" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H431" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>390</v>
       </c>
       <c r="D432" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E432" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F432" t="s">
         <v>202</v>
       </c>
       <c r="G432" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H432" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>394</v>
       </c>
       <c r="D433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E433" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F433" t="s">
         <v>202</v>
       </c>
       <c r="G433" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H433" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>398</v>
       </c>
       <c r="D434" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F434" t="s">
         <v>18</v>
       </c>
       <c r="G434" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H434" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>402</v>
       </c>
       <c r="D435" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E435" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F435" t="s">
         <v>18</v>
       </c>
       <c r="G435" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H435" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>406</v>
       </c>
       <c r="D436" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E436" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F436" t="s">
         <v>18</v>
       </c>
       <c r="G436" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H436" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>410</v>
       </c>
       <c r="D437" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E437" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F437" t="s">
         <v>18</v>
       </c>
       <c r="G437" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H437" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>414</v>
       </c>
       <c r="D438" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E438" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F438" t="s">
         <v>251</v>
       </c>
       <c r="G438" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H438" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>418</v>
       </c>
       <c r="D439" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E439" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F439" t="s">
         <v>18</v>
       </c>
       <c r="G439" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H439" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>421</v>
       </c>
       <c r="D440" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E440" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F440" t="s">
         <v>18</v>
       </c>
       <c r="G440" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H440" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>424</v>
       </c>
       <c r="D441" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E441" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F441" t="s">
         <v>127</v>
       </c>
       <c r="G441" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H441" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>427</v>
       </c>
       <c r="D442" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E442" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F442" t="s">
         <v>127</v>
       </c>
       <c r="G442" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H442" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>431</v>
       </c>
       <c r="D443" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E443" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F443" t="s">
         <v>127</v>
       </c>
       <c r="G443" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H443" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>435</v>
       </c>
       <c r="D444" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E444" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F444" t="s">
         <v>127</v>
       </c>
       <c r="G444" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H444" t="s">
         <v>1620</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>439</v>
       </c>
       <c r="D445" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E445" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F445" t="s">
         <v>127</v>
       </c>
       <c r="G445" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H445" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>442</v>
       </c>
       <c r="D446" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E446" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F446" t="s">
         <v>127</v>
       </c>
       <c r="G446" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H446" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>447</v>
       </c>
       <c r="D447" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E447" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F447" t="s">
         <v>127</v>
       </c>
       <c r="G447" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H447" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>451</v>
       </c>
       <c r="D448" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E448" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F448" t="s">
         <v>127</v>
       </c>
       <c r="G448" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H448" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>455</v>
       </c>
       <c r="D449" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E449" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F449" t="s">
         <v>18</v>
       </c>
       <c r="G449" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H449" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>460</v>
       </c>
       <c r="D450" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E450" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F450" t="s">
         <v>18</v>
       </c>
       <c r="G450" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H450" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>464</v>
       </c>
       <c r="D451" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E451" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F451" t="s">
         <v>18</v>
       </c>
       <c r="G451" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H451" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>468</v>
       </c>
       <c r="D452" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E452" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F452" t="s">
         <v>18</v>
       </c>
       <c r="G452" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H452" t="s">
         <v>1644</v>
-      </c>
-[...1 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>472</v>
       </c>
       <c r="D453" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E453" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F453" t="s">
         <v>251</v>
       </c>
       <c r="G453" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H453" t="s">
         <v>1647</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>475</v>
       </c>
       <c r="D454" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E454" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F454" t="s">
         <v>251</v>
       </c>
       <c r="G454" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H454" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>479</v>
       </c>
       <c r="D455" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E455" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F455" t="s">
         <v>632</v>
       </c>
       <c r="G455" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H455" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>482</v>
       </c>
       <c r="D456" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E456" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F456" t="s">
         <v>77</v>
       </c>
       <c r="G456" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H456" t="s">
         <v>1656</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>485</v>
       </c>
       <c r="D457" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E457" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F457" t="s">
         <v>127</v>
       </c>
       <c r="G457" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H457" t="s">
         <v>1659</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>488</v>
       </c>
       <c r="D458" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E458" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F458" t="s">
         <v>18</v>
       </c>
       <c r="G458" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H458" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>491</v>
       </c>
       <c r="D459" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E459" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F459" t="s">
         <v>18</v>
       </c>
       <c r="G459" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H459" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>494</v>
       </c>
       <c r="D460" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E460" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F460" t="s">
         <v>18</v>
       </c>
       <c r="G460" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H460" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>497</v>
       </c>
       <c r="D461" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E461" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F461" t="s">
         <v>371</v>
       </c>
       <c r="G461" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H461" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>500</v>
       </c>
       <c r="D462" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E462" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F462" t="s">
         <v>371</v>
       </c>
       <c r="G462" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H462" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>504</v>
       </c>
       <c r="D463" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E463" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F463" t="s">
         <v>18</v>
       </c>
       <c r="G463" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H463" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>508</v>
       </c>
       <c r="D464" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E464" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F464" t="s">
         <v>127</v>
       </c>
       <c r="G464" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H464" t="s">
         <v>1680</v>
-      </c>
-[...1 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>512</v>
       </c>
       <c r="D465" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E465" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F465" t="s">
         <v>127</v>
       </c>
       <c r="G465" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H465" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>515</v>
       </c>
       <c r="D466" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E466" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F466" t="s">
         <v>127</v>
       </c>
       <c r="G466" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H466" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>518</v>
       </c>
       <c r="D467" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E467" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F467" t="s">
         <v>127</v>
       </c>
       <c r="G467" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H467" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>521</v>
       </c>
       <c r="D468" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E468" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F468" t="s">
         <v>127</v>
       </c>
       <c r="G468" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H468" t="s">
         <v>1692</v>
-      </c>
-[...1 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>525</v>
       </c>
       <c r="D469" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E469" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F469" t="s">
         <v>127</v>
       </c>
       <c r="G469" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H469" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>529</v>
       </c>
       <c r="D470" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E470" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F470" t="s">
         <v>77</v>
       </c>
       <c r="G470" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H470" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>533</v>
       </c>
       <c r="D471" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E471" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F471" t="s">
         <v>18</v>
       </c>
       <c r="G471" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H471" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>537</v>
       </c>
       <c r="D472" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E472" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F472" t="s">
         <v>18</v>
       </c>
       <c r="G472" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H472" t="s">
         <v>1704</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>541</v>
       </c>
       <c r="D473" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E473" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F473" t="s">
         <v>127</v>
       </c>
       <c r="G473" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H473" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>544</v>
       </c>
       <c r="D474" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E474" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F474" t="s">
         <v>127</v>
       </c>
       <c r="G474" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H474" t="s">
         <v>1710</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>547</v>
       </c>
       <c r="D475" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E475" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F475" t="s">
         <v>127</v>
       </c>
       <c r="G475" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H475" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>550</v>
       </c>
       <c r="D476" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E476" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F476" t="s">
         <v>127</v>
       </c>
       <c r="G476" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H476" t="s">
         <v>1716</v>
-      </c>
-[...1 lines deleted...]
-        <v>1717</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>555</v>
       </c>
       <c r="D477" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E477" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F477" t="s">
         <v>127</v>
       </c>
       <c r="G477" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H477" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>559</v>
       </c>
       <c r="D478" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E478" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F478" t="s">
         <v>202</v>
       </c>
       <c r="G478" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H478" t="s">
         <v>1722</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>563</v>
       </c>
       <c r="D479" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E479" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F479" t="s">
         <v>52</v>
       </c>
       <c r="G479" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H479" t="s">
         <v>1725</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>568</v>
       </c>
       <c r="D480" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E480" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F480" t="s">
         <v>127</v>
       </c>
       <c r="G480" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H480" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>572</v>
       </c>
       <c r="D481" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E481" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F481" t="s">
         <v>127</v>
       </c>
       <c r="G481" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H481" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>576</v>
       </c>
       <c r="D482" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E482" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F482" t="s">
         <v>127</v>
       </c>
       <c r="G482" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H482" t="s">
         <v>1734</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>580</v>
       </c>
       <c r="D483" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E483" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F483" t="s">
         <v>127</v>
       </c>
       <c r="G483" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H483" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>585</v>
       </c>
       <c r="D484" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E484" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F484" t="s">
         <v>127</v>
       </c>
       <c r="G484" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H484" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>589</v>
       </c>
       <c r="D485" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E485" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F485" t="s">
         <v>127</v>
       </c>
       <c r="G485" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H485" t="s">
         <v>1743</v>
-      </c>
-[...1 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>593</v>
       </c>
       <c r="D486" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E486" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F486" t="s">
         <v>127</v>
       </c>
       <c r="G486" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H486" t="s">
         <v>1746</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>597</v>
       </c>
       <c r="D487" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E487" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F487" t="s">
         <v>127</v>
       </c>
       <c r="G487" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H487" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>600</v>
       </c>
       <c r="D488" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E488" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F488" t="s">
         <v>18</v>
       </c>
       <c r="G488" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H488" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1754</v>
+        <v>1753</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>603</v>
       </c>
       <c r="D489" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E489" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F489" t="s">
         <v>456</v>
       </c>
       <c r="G489" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H489" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>606</v>
       </c>
       <c r="D490" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E490" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F490" t="s">
         <v>456</v>
       </c>
       <c r="G490" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H490" t="s">
         <v>1758</v>
-      </c>
-[...1 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>610</v>
       </c>
       <c r="D491" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E491" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F491" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H491" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>614</v>
       </c>
       <c r="D492" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E492" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F492" t="s">
         <v>456</v>
       </c>
       <c r="G492" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H492" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>618</v>
       </c>
       <c r="D493" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E493" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F493" t="s">
         <v>456</v>
       </c>
       <c r="G493" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H493" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>622</v>
       </c>
       <c r="D494" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E494" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F494" t="s">
         <v>443</v>
       </c>
       <c r="G494" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H494" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1772</v>
+        <v>1771</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>627</v>
       </c>
       <c r="D495" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E495" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F495" t="s">
         <v>632</v>
       </c>
       <c r="G495" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H495" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>631</v>
       </c>
       <c r="D496" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E496" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F496" t="s">
         <v>632</v>
       </c>
       <c r="G496" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H496" t="s">
         <v>1776</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1778</v>
+        <v>1777</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>636</v>
       </c>
       <c r="D497" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E497" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F497" t="s">
         <v>127</v>
       </c>
       <c r="G497" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H497" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1781</v>
+        <v>1780</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>639</v>
       </c>
       <c r="D498" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E498" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F498" t="s">
         <v>127</v>
       </c>
       <c r="G498" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H498" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1784</v>
+        <v>1783</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>642</v>
       </c>
       <c r="D499" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E499" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F499" t="s">
         <v>127</v>
       </c>
       <c r="G499" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H499" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>645</v>
       </c>
       <c r="D500" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E500" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F500" t="s">
         <v>127</v>
       </c>
       <c r="G500" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H500" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>649</v>
       </c>
       <c r="D501" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E501" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F501" t="s">
         <v>127</v>
       </c>
       <c r="G501" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H501" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>653</v>
       </c>
       <c r="D502" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E502" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F502" t="s">
         <v>127</v>
       </c>
       <c r="G502" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H502" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>657</v>
       </c>
       <c r="D503" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E503" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F503" t="s">
         <v>127</v>
       </c>
       <c r="G503" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H503" t="s">
         <v>1797</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>661</v>
       </c>
       <c r="D504" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E504" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F504" t="s">
         <v>127</v>
       </c>
       <c r="G504" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H504" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>665</v>
       </c>
       <c r="D505" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E505" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F505" t="s">
         <v>127</v>
       </c>
       <c r="G505" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H505" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>669</v>
       </c>
       <c r="D506" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E506" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F506" t="s">
         <v>127</v>
       </c>
       <c r="G506" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H506" t="s">
         <v>1806</v>
-      </c>
-[...1 lines deleted...]
-        <v>1807</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1808</v>
+        <v>1807</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>673</v>
       </c>
       <c r="D507" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E507" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F507" t="s">
         <v>127</v>
       </c>
       <c r="G507" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H507" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>677</v>
       </c>
       <c r="D508" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E508" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F508" t="s">
         <v>127</v>
       </c>
       <c r="G508" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H508" t="s">
         <v>1812</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1814</v>
+        <v>1813</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>680</v>
       </c>
       <c r="D509" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E509" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F509" t="s">
         <v>127</v>
       </c>
       <c r="G509" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H509" t="s">
         <v>1815</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>684</v>
       </c>
       <c r="D510" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E510" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F510" t="s">
         <v>127</v>
       </c>
       <c r="G510" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H510" t="s">
         <v>1818</v>
-      </c>
-[...1 lines deleted...]
-        <v>1819</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1820</v>
+        <v>1819</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>688</v>
       </c>
       <c r="D511" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E511" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F511" t="s">
         <v>52</v>
       </c>
       <c r="G511" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H511" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>692</v>
       </c>
       <c r="D512" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E512" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F512" t="s">
         <v>564</v>
       </c>
       <c r="G512" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H512" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1826</v>
+        <v>1825</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>696</v>
       </c>
       <c r="D513" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E513" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F513" t="s">
         <v>456</v>
       </c>
       <c r="G513" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H513" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>700</v>
       </c>
       <c r="D514" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E514" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F514" t="s">
         <v>251</v>
       </c>
       <c r="G514" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H514" t="s">
         <v>1830</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>703</v>
       </c>
       <c r="D515" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E515" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F515" t="s">
         <v>251</v>
       </c>
       <c r="G515" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H515" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>707</v>
       </c>
       <c r="D516" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E516" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F516" t="s">
         <v>251</v>
       </c>
       <c r="G516" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H516" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>711</v>
       </c>
       <c r="D517" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E517" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F517" t="s">
         <v>202</v>
       </c>
       <c r="G517" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H517" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>714</v>
       </c>
       <c r="D518" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E518" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F518" t="s">
         <v>202</v>
       </c>
       <c r="G518" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H518" t="s">
         <v>1842</v>
-      </c>
-[...1 lines deleted...]
-        <v>1843</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1844</v>
+        <v>1843</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>718</v>
       </c>
       <c r="D519" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E519" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F519" t="s">
         <v>202</v>
       </c>
       <c r="G519" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H519" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>722</v>
       </c>
       <c r="D520" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E520" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F520" t="s">
         <v>202</v>
       </c>
       <c r="G520" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H520" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>726</v>
       </c>
       <c r="D521" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E521" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F521" t="s">
         <v>202</v>
       </c>
       <c r="G521" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H521" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>729</v>
       </c>
       <c r="D522" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E522" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F522" t="s">
         <v>202</v>
       </c>
       <c r="G522" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H522" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>733</v>
       </c>
       <c r="D523" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E523" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F523" t="s">
         <v>632</v>
       </c>
       <c r="G523" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H523" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>737</v>
       </c>
       <c r="D524" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E524" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F524" t="s">
         <v>18</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="H524" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>741</v>
       </c>
       <c r="D525" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E525" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F525" t="s">
         <v>52</v>
       </c>
       <c r="G525" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H525" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>744</v>
       </c>
       <c r="D526" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E526" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F526" t="s">
         <v>18</v>
       </c>
       <c r="G526" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H526" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>747</v>
       </c>
       <c r="D527" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E527" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F527" t="s">
         <v>77</v>
       </c>
       <c r="G527" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H527" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>751</v>
       </c>
       <c r="D528" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E528" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F528" t="s">
         <v>456</v>
       </c>
       <c r="G528" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H528" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>754</v>
       </c>
       <c r="D529" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E529" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F529" t="s">
         <v>632</v>
       </c>
       <c r="G529" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H529" t="s">
         <v>1874</v>
-      </c>
-[...1 lines deleted...]
-        <v>1875</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1876</v>
+        <v>1875</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>758</v>
       </c>
       <c r="D530" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E530" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F530" t="s">
         <v>632</v>
       </c>
       <c r="G530" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H530" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>762</v>
       </c>
       <c r="D531" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E531" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F531" t="s">
         <v>127</v>
       </c>
       <c r="G531" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H531" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>766</v>
       </c>
       <c r="D532" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E532" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F532" t="s">
         <v>127</v>
       </c>
       <c r="G532" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H532" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>770</v>
       </c>
       <c r="D533" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E533" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F533" t="s">
         <v>127</v>
       </c>
       <c r="G533" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H533" t="s">
         <v>1886</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>774</v>
       </c>
       <c r="D534" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E534" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F534" t="s">
         <v>127</v>
       </c>
       <c r="G534" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H534" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>778</v>
       </c>
       <c r="D535" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E535" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F535" t="s">
         <v>127</v>
       </c>
       <c r="G535" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H535" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>782</v>
       </c>
       <c r="D536" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E536" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F536" t="s">
         <v>127</v>
       </c>
       <c r="G536" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H536" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>786</v>
       </c>
       <c r="D537" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E537" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F537" t="s">
         <v>127</v>
       </c>
       <c r="G537" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H537" t="s">
         <v>1898</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>789</v>
       </c>
       <c r="D538" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E538" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F538" t="s">
         <v>127</v>
       </c>
       <c r="G538" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H538" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>792</v>
       </c>
       <c r="D539" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E539" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F539" t="s">
         <v>127</v>
       </c>
       <c r="G539" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H539" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>796</v>
       </c>
       <c r="D540" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E540" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F540" t="s">
         <v>127</v>
       </c>
       <c r="G540" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H540" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>800</v>
       </c>
       <c r="D541" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E541" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F541" t="s">
         <v>127</v>
       </c>
       <c r="G541" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H541" t="s">
         <v>1910</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>804</v>
       </c>
       <c r="D542" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E542" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F542" t="s">
         <v>127</v>
       </c>
       <c r="G542" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H542" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>808</v>
       </c>
       <c r="D543" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E543" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F543" t="s">
         <v>127</v>
       </c>
       <c r="G543" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H543" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>812</v>
       </c>
       <c r="D544" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E544" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F544" t="s">
         <v>127</v>
       </c>
       <c r="G544" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H544" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>816</v>
       </c>
       <c r="D545" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E545" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F545" t="s">
         <v>127</v>
       </c>
       <c r="G545" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H545" t="s">
         <v>1922</v>
-      </c>
-[...1 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>820</v>
       </c>
       <c r="D546" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E546" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F546" t="s">
         <v>632</v>
       </c>
       <c r="G546" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H546" t="s">
         <v>1925</v>
-      </c>
-[...1 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>824</v>
       </c>
       <c r="D547" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E547" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F547" t="s">
         <v>456</v>
       </c>
       <c r="G547" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H547" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>828</v>
       </c>
       <c r="D548" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E548" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F548" t="s">
         <v>251</v>
       </c>
       <c r="G548" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H548" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>832</v>
       </c>
       <c r="D549" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E549" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F549" t="s">
         <v>18</v>
       </c>
       <c r="G549" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H549" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>836</v>
       </c>
       <c r="D550" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E550" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F550" t="s">
         <v>456</v>
       </c>
       <c r="G550" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H550" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>840</v>
       </c>
       <c r="D551" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E551" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F551" t="s">
         <v>456</v>
       </c>
       <c r="G551" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H551" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>844</v>
       </c>
       <c r="D552" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E552" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F552" t="s">
         <v>632</v>
       </c>
       <c r="G552" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H552" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>848</v>
       </c>
       <c r="D553" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E553" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F553" t="s">
         <v>456</v>
       </c>
       <c r="G553" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H553" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>852</v>
       </c>
       <c r="D554" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E554" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F554" t="s">
         <v>632</v>
       </c>
       <c r="G554" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H554" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>856</v>
       </c>
       <c r="D555" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E555" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F555" t="s">
         <v>456</v>
       </c>
       <c r="G555" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H555" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>860</v>
       </c>
       <c r="D556" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E556" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F556" t="s">
         <v>251</v>
       </c>
       <c r="G556" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H556" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>864</v>
       </c>
       <c r="D557" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E557" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F557" t="s">
         <v>251</v>
       </c>
       <c r="G557" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H557" t="s">
         <v>1958</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>868</v>
       </c>
       <c r="D558" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E558" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F558" t="s">
         <v>251</v>
       </c>
       <c r="G558" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H558" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>872</v>
       </c>
       <c r="D559" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E559" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F559" t="s">
         <v>251</v>
       </c>
       <c r="G559" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H559" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>876</v>
       </c>
       <c r="D560" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E560" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F560" t="s">
         <v>632</v>
       </c>
       <c r="G560" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H560" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>880</v>
       </c>
       <c r="D561" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E561" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F561" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H561" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>884</v>
       </c>
       <c r="D562" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E562" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F562" t="s">
         <v>564</v>
       </c>
       <c r="G562" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H562" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>888</v>
       </c>
       <c r="D563" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E563" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F563" t="s">
         <v>456</v>
       </c>
       <c r="G563" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H563" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>892</v>
       </c>
       <c r="D564" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E564" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F564" t="s">
         <v>564</v>
       </c>
       <c r="G564" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H564" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>896</v>
       </c>
       <c r="D565" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E565" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F565" t="s">
         <v>18</v>
       </c>
       <c r="G565" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H565" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>900</v>
       </c>
       <c r="D566" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E566" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F566" t="s">
         <v>18</v>
       </c>
       <c r="G566" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H566" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>904</v>
       </c>
       <c r="D567" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E567" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F567" t="s">
         <v>632</v>
       </c>
       <c r="G567" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H567" t="s">
         <v>1988</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>908</v>
       </c>
       <c r="D568" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E568" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F568" t="s">
         <v>127</v>
       </c>
       <c r="G568" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H568" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>912</v>
       </c>
       <c r="D569" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E569" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F569" t="s">
         <v>127</v>
       </c>
       <c r="G569" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H569" t="s">
         <v>1994</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>916</v>
       </c>
       <c r="D570" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E570" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F570" t="s">
         <v>127</v>
       </c>
       <c r="G570" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H570" t="s">
         <v>1997</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>920</v>
       </c>
       <c r="D571" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E571" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F571" t="s">
         <v>127</v>
       </c>
       <c r="G571" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H571" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>924</v>
       </c>
       <c r="D572" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E572" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F572" t="s">
         <v>127</v>
       </c>
       <c r="G572" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H572" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>928</v>
       </c>
       <c r="D573" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E573" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F573" t="s">
         <v>127</v>
       </c>
       <c r="G573" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H573" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>932</v>
       </c>
       <c r="D574" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E574" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F574" t="s">
         <v>127</v>
       </c>
       <c r="G574" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H574" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>937</v>
       </c>
       <c r="D575" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E575" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F575" t="s">
         <v>127</v>
       </c>
       <c r="G575" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H575" t="s">
         <v>2012</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>941</v>
       </c>
       <c r="D576" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E576" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F576" t="s">
         <v>127</v>
       </c>
       <c r="G576" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H576" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>945</v>
       </c>
       <c r="D577" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E577" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F577" t="s">
         <v>127</v>
       </c>
       <c r="G577" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H577" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>949</v>
       </c>
       <c r="D578" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E578" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F578" t="s">
         <v>127</v>
       </c>
       <c r="G578" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H578" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>953</v>
       </c>
       <c r="D579" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E579" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F579" t="s">
         <v>127</v>
       </c>
       <c r="G579" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H579" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>957</v>
       </c>
       <c r="D580" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E580" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F580" t="s">
         <v>127</v>
       </c>
       <c r="G580" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H580" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2029</v>
+        <v>2028</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>961</v>
       </c>
       <c r="D581" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E581" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F581" t="s">
         <v>127</v>
       </c>
       <c r="G581" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H581" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2032</v>
+        <v>2031</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>965</v>
       </c>
       <c r="D582" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E582" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F582" t="s">
         <v>127</v>
       </c>
       <c r="G582" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H582" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>969</v>
       </c>
       <c r="D583" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E583" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F583" t="s">
         <v>202</v>
       </c>
       <c r="G583" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H583" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>973</v>
       </c>
       <c r="D584" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E584" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F584" t="s">
         <v>265</v>
       </c>
       <c r="G584" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H584" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2041</v>
+        <v>2040</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>977</v>
       </c>
       <c r="D585" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E585" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F585" t="s">
         <v>265</v>
       </c>
       <c r="G585" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H585" t="s">
         <v>2042</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2044</v>
+        <v>2043</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>981</v>
       </c>
       <c r="D586" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E586" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F586" t="s">
         <v>564</v>
       </c>
       <c r="G586" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H586" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2047</v>
+        <v>2046</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>985</v>
       </c>
       <c r="D587" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E587" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F587" t="s">
         <v>456</v>
       </c>
       <c r="G587" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H587" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2050</v>
+        <v>2049</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>989</v>
       </c>
       <c r="D588" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E588" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F588" t="s">
         <v>127</v>
       </c>
       <c r="G588" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H588" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2053</v>
+        <v>2052</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>993</v>
       </c>
       <c r="D589" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E589" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F589" t="s">
         <v>127</v>
       </c>
       <c r="G589" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H589" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2056</v>
+        <v>2055</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>997</v>
       </c>
       <c r="D590" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E590" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F590" t="s">
         <v>127</v>
       </c>
       <c r="G590" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H590" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2059</v>
+        <v>2058</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>1001</v>
       </c>
       <c r="D591" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E591" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F591" t="s">
         <v>127</v>
       </c>
       <c r="G591" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H591" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2062</v>
+        <v>2061</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>1005</v>
       </c>
       <c r="D592" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E592" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F592" t="s">
         <v>18</v>
       </c>
       <c r="G592" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H592" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2065</v>
+        <v>2064</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>1009</v>
       </c>
       <c r="D593" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E593" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F593" t="s">
         <v>18</v>
       </c>
       <c r="G593" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H593" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2068</v>
+        <v>2067</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>1013</v>
       </c>
       <c r="D594" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E594" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F594" t="s">
         <v>18</v>
       </c>
       <c r="G594" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H594" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>1016</v>
       </c>
       <c r="D595" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E595" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F595" t="s">
         <v>256</v>
       </c>
       <c r="G595" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H595" t="s">
         <v>2072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2074</v>
+        <v>2073</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>1019</v>
       </c>
       <c r="D596" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E596" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F596" t="s">
         <v>202</v>
       </c>
       <c r="G596" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H596" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2077</v>
+        <v>2076</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>1023</v>
       </c>
       <c r="D597" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E597" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F597" t="s">
         <v>202</v>
       </c>
       <c r="G597" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H597" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>1027</v>
       </c>
       <c r="D598" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E598" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F598" t="s">
         <v>202</v>
       </c>
       <c r="G598" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H598" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>1031</v>
       </c>
       <c r="D599" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E599" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F599" t="s">
         <v>202</v>
       </c>
       <c r="G599" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H599" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>1035</v>
       </c>
       <c r="D600" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E600" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F600" t="s">
         <v>202</v>
       </c>
       <c r="G600" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H600" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2089</v>
+        <v>2088</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>1039</v>
       </c>
       <c r="D601" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E601" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F601" t="s">
         <v>202</v>
       </c>
       <c r="G601" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H601" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>1043</v>
       </c>
       <c r="D602" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E602" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F602" t="s">
         <v>564</v>
       </c>
       <c r="G602" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H602" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2094</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2095</v>
+        <v>2094</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>1047</v>
       </c>
       <c r="D603" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E603" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F603" t="s">
         <v>127</v>
       </c>
       <c r="G603" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H603" t="s">
         <v>2096</v>
-      </c>
-[...1 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2098</v>
+        <v>2097</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>1050</v>
       </c>
       <c r="D604" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E604" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F604" t="s">
         <v>127</v>
       </c>
       <c r="G604" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H604" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2101</v>
+        <v>2100</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>1053</v>
       </c>
       <c r="D605" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E605" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F605" t="s">
         <v>127</v>
       </c>
       <c r="G605" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H605" t="s">
         <v>2102</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2104</v>
+        <v>2103</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>1056</v>
       </c>
       <c r="D606" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E606" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F606" t="s">
         <v>127</v>
       </c>
       <c r="G606" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H606" t="s">
         <v>2105</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2107</v>
+        <v>2106</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>1059</v>
       </c>
       <c r="D607" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E607" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F607" t="s">
         <v>127</v>
       </c>
       <c r="G607" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H607" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>1062</v>
       </c>
       <c r="D608" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E608" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F608" t="s">
         <v>127</v>
       </c>
       <c r="G608" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H608" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2113</v>
+        <v>2112</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>1065</v>
       </c>
       <c r="D609" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E609" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F609" t="s">
         <v>127</v>
       </c>
       <c r="G609" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H609" t="s">
         <v>2114</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>1068</v>
       </c>
       <c r="D610" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E610" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F610" t="s">
         <v>127</v>
       </c>
       <c r="G610" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H610" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>1072</v>
       </c>
       <c r="D611" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E611" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F611" t="s">
         <v>127</v>
       </c>
       <c r="G611" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="H611" t="s">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2122</v>
+        <v>2121</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>1076</v>
       </c>
       <c r="D612" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E612" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F612" t="s">
         <v>127</v>
       </c>
       <c r="G612" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H612" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>1080</v>
       </c>
       <c r="D613" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E613" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F613" t="s">
         <v>127</v>
       </c>
       <c r="G613" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H613" t="s">
         <v>2126</v>
-      </c>
-[...1 lines deleted...]
-        <v>2127</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2128</v>
+        <v>2127</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>1084</v>
       </c>
       <c r="D614" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E614" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F614" t="s">
         <v>127</v>
       </c>
       <c r="G614" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H614" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>1088</v>
       </c>
       <c r="D615" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E615" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F615" t="s">
         <v>127</v>
       </c>
       <c r="G615" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H615" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>1092</v>
       </c>
       <c r="D616" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E616" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F616" t="s">
         <v>127</v>
       </c>
       <c r="G616" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H616" t="s">
         <v>2135</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2137</v>
+        <v>2136</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>1096</v>
       </c>
       <c r="D617" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E617" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F617" t="s">
         <v>127</v>
       </c>
       <c r="G617" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H617" t="s">
         <v>2138</v>
-      </c>
-[...1 lines deleted...]
-        <v>2139</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>1100</v>
       </c>
       <c r="D618" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E618" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F618" t="s">
         <v>127</v>
       </c>
       <c r="G618" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H618" t="s">
         <v>2141</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>1104</v>
       </c>
       <c r="D619" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E619" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F619" t="s">
         <v>127</v>
       </c>
       <c r="G619" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H619" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>1108</v>
       </c>
       <c r="D620" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E620" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F620" t="s">
         <v>456</v>
       </c>
       <c r="G620" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H620" t="s">
         <v>2147</v>
-      </c>
-[...1 lines deleted...]
-        <v>2148</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2149</v>
+        <v>2148</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>1112</v>
       </c>
       <c r="D621" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E621" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F621" t="s">
         <v>456</v>
       </c>
       <c r="G621" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H621" t="s">
         <v>2150</v>
-      </c>
-[...1 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2152</v>
+        <v>2151</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>1116</v>
       </c>
       <c r="D622" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E622" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F622" t="s">
         <v>456</v>
       </c>
       <c r="G622" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H622" t="s">
         <v>2153</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>1120</v>
       </c>
       <c r="D623" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E623" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F623" t="s">
         <v>265</v>
       </c>
       <c r="G623" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H623" t="s">
         <v>2156</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>1124</v>
       </c>
       <c r="D624" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E624" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F624" t="s">
         <v>265</v>
       </c>
       <c r="G624" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H624" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2161</v>
+        <v>2160</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>1128</v>
       </c>
       <c r="D625" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E625" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F625" t="s">
         <v>265</v>
       </c>
       <c r="G625" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H625" t="s">
         <v>2162</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2164</v>
+        <v>2163</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>1132</v>
       </c>
       <c r="D626" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E626" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F626" t="s">
         <v>265</v>
       </c>
       <c r="G626" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H626" t="s">
         <v>2165</v>
-      </c>
-[...1 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>1136</v>
       </c>
       <c r="D627" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E627" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F627" t="s">
         <v>77</v>
       </c>
       <c r="G627" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H627" t="s">
         <v>2168</v>
-      </c>
-[...1 lines deleted...]
-        <v>2169</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2170</v>
+        <v>2169</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>1140</v>
       </c>
       <c r="D628" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E628" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F628" t="s">
         <v>456</v>
       </c>
       <c r="G628" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H628" t="s">
         <v>2171</v>
-      </c>
-[...1 lines deleted...]
-        <v>2172</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>1144</v>
       </c>
       <c r="D629" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E629" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F629" t="s">
         <v>456</v>
       </c>
       <c r="G629" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H629" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2176</v>
+        <v>2175</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>1148</v>
       </c>
       <c r="D630" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E630" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F630" t="s">
         <v>18</v>
       </c>
       <c r="G630" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H630" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2179</v>
+        <v>2178</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>1152</v>
       </c>
       <c r="D631" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E631" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F631" t="s">
         <v>265</v>
       </c>
       <c r="G631" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H631" t="s">
         <v>2180</v>
-      </c>
-[...1 lines deleted...]
-        <v>2181</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2182</v>
+        <v>2181</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>1156</v>
       </c>
       <c r="D632" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E632" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F632" t="s">
         <v>18</v>
       </c>
       <c r="G632" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H632" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2185</v>
+        <v>2184</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>1160</v>
       </c>
       <c r="D633" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E633" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F633" t="s">
         <v>456</v>
       </c>
       <c r="G633" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H633" t="s">
         <v>2186</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2188</v>
+        <v>2187</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>1164</v>
       </c>
       <c r="D634" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E634" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F634" t="s">
         <v>265</v>
       </c>
       <c r="G634" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H634" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>1167</v>
       </c>
       <c r="D635" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E635" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F635" t="s">
         <v>265</v>
       </c>
       <c r="G635" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H635" t="s">
         <v>2192</v>
-      </c>
-[...1 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>1170</v>
       </c>
       <c r="D636" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E636" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F636" t="s">
         <v>18</v>
       </c>
       <c r="G636" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H636" t="s">
         <v>2195</v>
-      </c>
-[...1 lines deleted...]
-        <v>2196</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>1174</v>
       </c>
       <c r="D637" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E637" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F637" t="s">
         <v>456</v>
       </c>
       <c r="G637" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H637" t="s">
         <v>2198</v>
-      </c>
-[...1 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2200</v>
+        <v>2199</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>1178</v>
       </c>
       <c r="D638" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E638" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F638" t="s">
         <v>456</v>
       </c>
       <c r="G638" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H638" t="s">
         <v>2201</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>1182</v>
       </c>
       <c r="D639" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E639" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F639" t="s">
         <v>265</v>
       </c>
       <c r="G639" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H639" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2206</v>
+        <v>2205</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>1186</v>
       </c>
       <c r="D640" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E640" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F640" t="s">
         <v>265</v>
       </c>
       <c r="G640" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="H640" t="s">
         <v>2207</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2209</v>
+        <v>2208</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>1190</v>
       </c>
       <c r="D641" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E641" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F641" t="s">
         <v>52</v>
       </c>
       <c r="G641" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H641" t="s">
         <v>2210</v>
-      </c>
-[...1 lines deleted...]
-        <v>2211</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>1194</v>
       </c>
       <c r="D642" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E642" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F642" t="s">
         <v>127</v>
       </c>
       <c r="G642" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H642" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>1198</v>
       </c>
       <c r="D643" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E643" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F643" t="s">
         <v>127</v>
       </c>
       <c r="G643" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="H643" t="s">
         <v>2216</v>
-      </c>
-[...1 lines deleted...]
-        <v>2217</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>1202</v>
       </c>
       <c r="D644" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E644" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F644" t="s">
         <v>127</v>
       </c>
       <c r="G644" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H644" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>1205</v>
       </c>
       <c r="D645" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E645" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F645" t="s">
         <v>256</v>
       </c>
       <c r="G645" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H645" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>1209</v>
       </c>
       <c r="D646" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E646" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F646" t="s">
         <v>632</v>
       </c>
       <c r="G646" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H646" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>1213</v>
       </c>
       <c r="D647" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E647" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F647" t="s">
         <v>632</v>
       </c>
       <c r="G647" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H647" t="s">
         <v>2228</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>1217</v>
       </c>
       <c r="D648" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E648" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F648" t="s">
         <v>581</v>
       </c>
       <c r="G648" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H648" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
         <v>2233</v>
       </c>
-      <c r="B649" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D649" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E649" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F649" t="s">
         <v>265</v>
       </c>
       <c r="G649" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H649" t="s">
         <v>2235</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
         <v>2237</v>
       </c>
-      <c r="B650" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D650" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E650" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F650" t="s">
         <v>265</v>
       </c>
       <c r="G650" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H650" t="s">
         <v>2239</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
         <v>2241</v>
       </c>
-      <c r="B651" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D651" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E651" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F651" t="s">
         <v>127</v>
       </c>
       <c r="G651" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H651" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
         <v>2245</v>
       </c>
-      <c r="B652" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D652" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E652" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F652" t="s">
         <v>127</v>
       </c>
       <c r="G652" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H652" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
         <v>2249</v>
       </c>
-      <c r="B653" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D653" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E653" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F653" t="s">
         <v>127</v>
       </c>
       <c r="G653" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H653" t="s">
         <v>2251</v>
-      </c>
-[...1 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
         <v>2253</v>
       </c>
-      <c r="B654" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D654" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E654" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F654" t="s">
         <v>265</v>
       </c>
       <c r="G654" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H654" t="s">
         <v>2255</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
         <v>2257</v>
       </c>
-      <c r="B655" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D655" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E655" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F655" t="s">
         <v>456</v>
       </c>
       <c r="G655" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H655" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
         <v>2261</v>
       </c>
-      <c r="B656" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D656" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E656" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F656" t="s">
         <v>456</v>
       </c>
       <c r="G656" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H656" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
         <v>2265</v>
       </c>
-      <c r="B657" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D657" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E657" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F657" t="s">
         <v>456</v>
       </c>
       <c r="G657" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H657" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
         <v>2269</v>
       </c>
-      <c r="B658" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D658" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E658" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F658" t="s">
         <v>456</v>
       </c>
       <c r="G658" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H658" t="s">
         <v>2271</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
         <v>2273</v>
       </c>
-      <c r="B659" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D659" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E659" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F659" t="s">
         <v>456</v>
       </c>
       <c r="G659" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H659" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
         <v>2277</v>
       </c>
-      <c r="B660" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D660" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E660" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F660" t="s">
         <v>251</v>
       </c>
       <c r="G660" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H660" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
         <v>2281</v>
       </c>
-      <c r="B661" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D661" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E661" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F661" t="s">
         <v>251</v>
       </c>
       <c r="G661" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H661" t="s">
         <v>2283</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
         <v>2285</v>
       </c>
-      <c r="B662" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D662" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E662" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F662" t="s">
         <v>256</v>
       </c>
       <c r="G662" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H662" t="s">
         <v>2287</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
         <v>2289</v>
       </c>
-      <c r="B663" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D663" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E663" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F663" t="s">
         <v>632</v>
       </c>
       <c r="G663" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H663" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
         <v>2293</v>
       </c>
-      <c r="B664" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D664" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E664" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F664" t="s">
         <v>265</v>
       </c>
       <c r="G664" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H664" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
         <v>2297</v>
       </c>
-      <c r="B665" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D665" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E665" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F665" t="s">
         <v>265</v>
       </c>
       <c r="G665" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H665" t="s">
         <v>2299</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
         <v>2301</v>
       </c>
-      <c r="B666" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D666" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E666" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F666" t="s">
         <v>256</v>
       </c>
       <c r="G666" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H666" t="s">
         <v>2303</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
         <v>2305</v>
       </c>
-      <c r="B667" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D667" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E667" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F667" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H667" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
         <v>2309</v>
       </c>
-      <c r="B668" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D668" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E668" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F668" t="s">
         <v>77</v>
       </c>
       <c r="G668" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H668" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
         <v>2313</v>
       </c>
-      <c r="B669" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D669" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E669" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F669" t="s">
         <v>127</v>
       </c>
       <c r="G669" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H669" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
         <v>2317</v>
       </c>
-      <c r="B670" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D670" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E670" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F670" t="s">
         <v>127</v>
       </c>
       <c r="G670" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H670" t="s">
         <v>2319</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
         <v>2321</v>
       </c>
-      <c r="B671" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D671" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E671" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F671" t="s">
         <v>127</v>
       </c>
       <c r="G671" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H671" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
         <v>2325</v>
       </c>
-      <c r="B672" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D672" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E672" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F672" t="s">
         <v>127</v>
       </c>
       <c r="G672" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H672" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
         <v>2329</v>
       </c>
-      <c r="B673" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D673" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E673" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F673" t="s">
         <v>127</v>
       </c>
       <c r="G673" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H673" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
         <v>2333</v>
       </c>
-      <c r="B674" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D674" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E674" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F674" t="s">
         <v>127</v>
       </c>
       <c r="G674" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H674" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
         <v>2337</v>
       </c>
-      <c r="B675" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D675" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E675" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F675" t="s">
         <v>127</v>
       </c>
       <c r="G675" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H675" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
         <v>2341</v>
       </c>
-      <c r="B676" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D676" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E676" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F676" t="s">
         <v>632</v>
       </c>
       <c r="G676" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H676" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
         <v>2345</v>
       </c>
-      <c r="B677" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D677" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E677" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F677" t="s">
         <v>202</v>
       </c>
       <c r="G677" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H677" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
         <v>2349</v>
       </c>
-      <c r="B678" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D678" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E678" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F678" t="s">
         <v>158</v>
       </c>
       <c r="G678" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H678" t="s">
         <v>2351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
         <v>2353</v>
       </c>
-      <c r="B679" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D679" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E679" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F679" t="s">
         <v>265</v>
       </c>
       <c r="G679" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H679" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
         <v>2357</v>
       </c>
-      <c r="B680" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D680" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E680" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F680" t="s">
         <v>265</v>
       </c>
       <c r="G680" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H680" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
         <v>2361</v>
       </c>
-      <c r="B681" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D681" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E681" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F681" t="s">
         <v>456</v>
       </c>
       <c r="G681" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H681" t="s">
         <v>2363</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
         <v>2365</v>
       </c>
-      <c r="B682" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D682" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E682" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F682" t="s">
         <v>456</v>
       </c>
       <c r="G682" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H682" t="s">
         <v>2367</v>
-      </c>
-[...1 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
         <v>2369</v>
       </c>
-      <c r="B683" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D683" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E683" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F683" t="s">
         <v>456</v>
       </c>
       <c r="G683" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H683" t="s">
         <v>2371</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
         <v>2373</v>
       </c>
-      <c r="B684" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D684" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E684" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F684" t="s">
         <v>52</v>
       </c>
       <c r="G684" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H684" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
         <v>2377</v>
       </c>
-      <c r="B685" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D685" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E685" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F685" t="s">
         <v>52</v>
       </c>
       <c r="G685" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H685" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
         <v>2381</v>
       </c>
-      <c r="B686" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D686" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E686" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F686" t="s">
         <v>202</v>
       </c>
       <c r="G686" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H686" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
         <v>2385</v>
       </c>
-      <c r="B687" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D687" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E687" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F687" t="s">
         <v>202</v>
       </c>
       <c r="G687" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H687" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
         <v>2389</v>
       </c>
-      <c r="B688" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D688" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E688" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F688" t="s">
         <v>202</v>
       </c>
       <c r="G688" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H688" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
         <v>2393</v>
       </c>
-      <c r="B689" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D689" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E689" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F689" t="s">
         <v>18</v>
       </c>
       <c r="G689" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="H689" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
         <v>2397</v>
       </c>
-      <c r="B690" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D690" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E690" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F690" t="s">
         <v>52</v>
       </c>
       <c r="G690" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H690" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
         <v>2401</v>
       </c>
-      <c r="B691" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D691" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E691" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F691" t="s">
         <v>202</v>
       </c>
       <c r="G691" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H691" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
         <v>2405</v>
       </c>
-      <c r="B692" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D692" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E692" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F692" t="s">
         <v>158</v>
       </c>
       <c r="G692" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H692" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
         <v>2409</v>
       </c>
-      <c r="B693" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D693" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E693" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F693" t="s">
         <v>456</v>
       </c>
       <c r="G693" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H693" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
         <v>2413</v>
       </c>
-      <c r="B694" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D694" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E694" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F694" t="s">
         <v>202</v>
       </c>
       <c r="G694" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H694" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
         <v>2417</v>
       </c>
-      <c r="B695" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D695" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E695" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F695" t="s">
         <v>265</v>
       </c>
       <c r="G695" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H695" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
         <v>2421</v>
       </c>
-      <c r="B696" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D696" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E696" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F696" t="s">
         <v>456</v>
       </c>
       <c r="G696" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H696" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
         <v>2425</v>
       </c>
-      <c r="B697" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D697" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E697" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F697" t="s">
         <v>52</v>
       </c>
       <c r="G697" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H697" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
         <v>2429</v>
       </c>
-      <c r="B698" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D698" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E698" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F698" t="s">
         <v>443</v>
       </c>
       <c r="G698" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H698" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
         <v>2433</v>
       </c>
-      <c r="B699" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D699" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E699" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F699" t="s">
         <v>202</v>
       </c>
       <c r="G699" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H699" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
         <v>2437</v>
       </c>
-      <c r="B700" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D700" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E700" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F700" t="s">
         <v>202</v>
       </c>
       <c r="G700" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H700" t="s">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
         <v>2441</v>
       </c>
-      <c r="B701" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D701" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E701" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F701" t="s">
         <v>202</v>
       </c>
       <c r="G701" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H701" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
         <v>2445</v>
       </c>
-      <c r="B702" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D702" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E702" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F702" t="s">
         <v>443</v>
       </c>
       <c r="G702" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H702" t="s">
         <v>2447</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
         <v>2449</v>
       </c>
-      <c r="B703" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D703" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E703" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F703" t="s">
         <v>564</v>
       </c>
       <c r="G703" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H703" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
         <v>2453</v>
       </c>
-      <c r="B704" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D704" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E704" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F704" t="s">
         <v>52</v>
       </c>
       <c r="G704" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H704" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
         <v>2457</v>
       </c>
-      <c r="B705" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D705" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E705" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F705" t="s">
         <v>52</v>
       </c>
       <c r="G705" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H705" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
         <v>2461</v>
       </c>
-      <c r="B706" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D706" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E706" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F706" t="s">
         <v>52</v>
       </c>
       <c r="G706" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H706" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
         <v>2465</v>
       </c>
-      <c r="B707" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D707" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E707" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F707" t="s">
         <v>265</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
       <c r="H707" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
         <v>2468</v>
       </c>
-      <c r="B708" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D708" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E708" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F708" t="s">
         <v>18</v>
       </c>
       <c r="G708" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H708" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
         <v>2472</v>
       </c>
-      <c r="B709" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D709" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E709" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F709" t="s">
         <v>456</v>
       </c>
       <c r="G709" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H709" t="s">
         <v>2474</v>
-      </c>
-[...1 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
         <v>2476</v>
       </c>
-      <c r="B710" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D710" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E710" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F710" t="s">
         <v>265</v>
       </c>
       <c r="G710" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H710" t="s">
         <v>2478</v>
-      </c>
-[...1 lines deleted...]
-        <v>2479</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
         <v>2480</v>
       </c>
-      <c r="B711" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D711" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E711" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F711" t="s">
         <v>265</v>
       </c>
       <c r="G711" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H711" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
         <v>2484</v>
       </c>
-      <c r="B712" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D712" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E712" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F712" t="s">
         <v>265</v>
       </c>
       <c r="G712" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H712" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
         <v>2488</v>
       </c>
-      <c r="B713" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D713" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E713" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F713" t="s">
         <v>52</v>
       </c>
       <c r="G713" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H713" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
         <v>2492</v>
       </c>
-      <c r="B714" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D714" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E714" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F714" t="s">
         <v>456</v>
       </c>
       <c r="G714" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H714" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
         <v>2496</v>
       </c>
-      <c r="B715" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D715" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E715" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F715" t="s">
         <v>52</v>
       </c>
       <c r="G715" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H715" t="s">
         <v>2498</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
         <v>2500</v>
       </c>
-      <c r="B716" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D716" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E716" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F716" t="s">
         <v>202</v>
       </c>
       <c r="G716" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H716" t="s">
         <v>2502</v>
-      </c>
-[...1 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
         <v>2504</v>
       </c>
-      <c r="B717" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D717" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E717" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F717" t="s">
         <v>18</v>
       </c>
       <c r="G717" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H717" t="s">
         <v>2506</v>
-      </c>
-[...1 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
         <v>2508</v>
       </c>
-      <c r="B718" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D718" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E718" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F718" t="s">
         <v>265</v>
       </c>
       <c r="G718" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H718" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
         <v>2512</v>
       </c>
-      <c r="B719" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D719" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E719" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F719" t="s">
         <v>52</v>
       </c>
       <c r="G719" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H719" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
         <v>2516</v>
       </c>
-      <c r="B720" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D720" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E720" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="F720" t="s">
         <v>52</v>
       </c>
       <c r="G720" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H720" t="s">
         <v>2518</v>
-      </c>
-[...1 lines deleted...]
-        <v>2519</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2520</v>
+        <v>2519</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>10</v>
       </c>
       <c r="D721" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E721" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F721" t="s">
         <v>202</v>
       </c>
       <c r="G721" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H721" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>17</v>
       </c>
       <c r="D722" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E722" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F722" t="s">
         <v>265</v>
       </c>
       <c r="G722" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H722" t="s">
         <v>2526</v>
-      </c>
-[...1 lines deleted...]
-        <v>2527</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2528</v>
+        <v>2527</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>22</v>
       </c>
       <c r="D723" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E723" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F723" t="s">
         <v>443</v>
       </c>
       <c r="G723" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H723" t="s">
         <v>2529</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2531</v>
+        <v>2530</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>27</v>
       </c>
       <c r="D724" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E724" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F724" t="s">
         <v>265</v>
       </c>
       <c r="G724" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H724" t="s">
         <v>2532</v>
-      </c>
-[...1 lines deleted...]
-        <v>2533</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2534</v>
+        <v>2533</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>31</v>
       </c>
       <c r="D725" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E725" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F725" t="s">
         <v>443</v>
       </c>
       <c r="G725" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H725" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>35</v>
       </c>
       <c r="D726" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E726" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F726" t="s">
         <v>265</v>
       </c>
       <c r="G726" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H726" t="s">
         <v>2538</v>
-      </c>
-[...1 lines deleted...]
-        <v>2539</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2540</v>
+        <v>2539</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>40</v>
       </c>
       <c r="D727" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E727" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F727" t="s">
         <v>443</v>
       </c>
       <c r="G727" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H727" t="s">
         <v>2541</v>
-      </c>
-[...1 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2543</v>
+        <v>2542</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>44</v>
       </c>
       <c r="D728" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E728" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F728" t="s">
         <v>77</v>
       </c>
       <c r="G728" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H728" t="s">
         <v>2544</v>
-      </c>
-[...1 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2546</v>
+        <v>2545</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>47</v>
       </c>
       <c r="D729" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E729" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F729" t="s">
         <v>52</v>
       </c>
       <c r="G729" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H729" t="s">
         <v>2547</v>
-      </c>
-[...1 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>51</v>
       </c>
       <c r="D730" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E730" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F730" t="s">
         <v>77</v>
       </c>
       <c r="G730" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="H730" t="s">
         <v>2550</v>
-      </c>
-[...1 lines deleted...]
-        <v>2551</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>56</v>
       </c>
       <c r="D731" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E731" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F731" t="s">
         <v>77</v>
       </c>
       <c r="G731" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H731" t="s">
         <v>2553</v>
-      </c>
-[...1 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>59</v>
       </c>
       <c r="D732" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E732" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F732" t="s">
         <v>52</v>
       </c>
       <c r="G732" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H732" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>63</v>
       </c>
       <c r="D733" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E733" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F733" t="s">
         <v>52</v>
       </c>
       <c r="G733" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H733" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2561</v>
+        <v>2560</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>66</v>
       </c>
       <c r="D734" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E734" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F734" t="s">
         <v>265</v>
       </c>
       <c r="G734" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H734" t="s">
         <v>2562</v>
-      </c>
-[...1 lines deleted...]
-        <v>2563</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>69</v>
       </c>
       <c r="D735" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E735" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F735" t="s">
         <v>564</v>
       </c>
       <c r="G735" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H735" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2567</v>
+        <v>2566</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>72</v>
       </c>
       <c r="D736" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E736" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F736" t="s">
         <v>564</v>
       </c>
       <c r="G736" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H736" t="s">
         <v>2568</v>
-      </c>
-[...1 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2570</v>
+        <v>2569</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>76</v>
       </c>
       <c r="D737" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E737" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F737" t="s">
         <v>564</v>
       </c>
       <c r="G737" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H737" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2573</v>
+        <v>2572</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>81</v>
       </c>
       <c r="D738" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E738" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F738" t="s">
         <v>564</v>
       </c>
       <c r="G738" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H738" t="s">
         <v>2574</v>
-      </c>
-[...1 lines deleted...]
-        <v>2575</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2576</v>
+        <v>2575</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>86</v>
       </c>
       <c r="D739" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E739" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F739" t="s">
         <v>443</v>
       </c>
       <c r="G739" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H739" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2579</v>
+        <v>2578</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>90</v>
       </c>
       <c r="D740" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E740" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F740" t="s">
         <v>443</v>
       </c>
       <c r="G740" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H740" t="s">
         <v>2580</v>
-      </c>
-[...1 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2582</v>
+        <v>2581</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>94</v>
       </c>
       <c r="D741" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E741" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F741" t="s">
         <v>443</v>
       </c>
       <c r="G741" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H741" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2585</v>
+        <v>2584</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>98</v>
       </c>
       <c r="D742" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E742" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F742" t="s">
         <v>158</v>
       </c>
       <c r="G742" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H742" t="s">
         <v>2586</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2588</v>
+        <v>2587</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>102</v>
       </c>
       <c r="D743" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E743" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F743" t="s">
         <v>18</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2589</v>
+        <v>2588</v>
       </c>
       <c r="H743" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2590</v>
+        <v>2589</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>106</v>
       </c>
       <c r="D744" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E744" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F744" t="s">
         <v>52</v>
       </c>
       <c r="G744" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H744" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2593</v>
+        <v>2592</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>110</v>
       </c>
       <c r="D745" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E745" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F745" t="s">
         <v>202</v>
       </c>
       <c r="G745" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H745" t="s">
         <v>2594</v>
-      </c>
-[...1 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2596</v>
+        <v>2595</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>114</v>
       </c>
       <c r="D746" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E746" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F746" t="s">
         <v>443</v>
       </c>
       <c r="G746" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H746" t="s">
         <v>2597</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2599</v>
+        <v>2598</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>118</v>
       </c>
       <c r="D747" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E747" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F747" t="s">
         <v>443</v>
       </c>
       <c r="G747" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H747" t="s">
         <v>2600</v>
-      </c>
-[...1 lines deleted...]
-        <v>2601</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2602</v>
+        <v>2601</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>121</v>
       </c>
       <c r="D748" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E748" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F748" t="s">
         <v>443</v>
       </c>
       <c r="G748" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H748" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2605</v>
+        <v>2604</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>126</v>
       </c>
       <c r="D749" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E749" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F749" t="s">
         <v>443</v>
       </c>
       <c r="G749" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H749" t="s">
         <v>2606</v>
-      </c>
-[...1 lines deleted...]
-        <v>2607</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2608</v>
+        <v>2607</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>131</v>
       </c>
       <c r="D750" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E750" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F750" t="s">
         <v>443</v>
       </c>
       <c r="G750" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H750" t="s">
         <v>2609</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2611</v>
+        <v>2610</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>135</v>
       </c>
       <c r="D751" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E751" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F751" t="s">
         <v>443</v>
       </c>
       <c r="G751" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H751" t="s">
         <v>2612</v>
-      </c>
-[...1 lines deleted...]
-        <v>2613</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2614</v>
+        <v>2613</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>139</v>
       </c>
       <c r="D752" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E752" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F752" t="s">
         <v>443</v>
       </c>
       <c r="G752" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H752" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2617</v>
+        <v>2616</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>142</v>
       </c>
       <c r="D753" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E753" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F753" t="s">
         <v>443</v>
       </c>
       <c r="G753" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H753" t="s">
         <v>2618</v>
-      </c>
-[...1 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2620</v>
+        <v>2619</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>145</v>
       </c>
       <c r="D754" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E754" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F754" t="s">
         <v>443</v>
       </c>
       <c r="G754" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H754" t="s">
         <v>2621</v>
-      </c>
-[...1 lines deleted...]
-        <v>2622</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2623</v>
+        <v>2622</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>149</v>
       </c>
       <c r="D755" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E755" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F755" t="s">
         <v>443</v>
       </c>
       <c r="G755" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H755" t="s">
         <v>2624</v>
-      </c>
-[...1 lines deleted...]
-        <v>2625</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2626</v>
+        <v>2625</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>153</v>
       </c>
       <c r="D756" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E756" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F756" t="s">
         <v>443</v>
       </c>
       <c r="G756" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H756" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2629</v>
+        <v>2628</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>157</v>
       </c>
       <c r="D757" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E757" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F757" t="s">
         <v>443</v>
       </c>
       <c r="G757" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H757" t="s">
         <v>2630</v>
-      </c>
-[...1 lines deleted...]
-        <v>2631</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2632</v>
+        <v>2631</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>162</v>
       </c>
       <c r="D758" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E758" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F758" t="s">
         <v>52</v>
       </c>
       <c r="G758" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H758" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2635</v>
+        <v>2634</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>166</v>
       </c>
       <c r="D759" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E759" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F759" t="s">
         <v>52</v>
       </c>
       <c r="G759" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H759" t="s">
         <v>2636</v>
-      </c>
-[...1 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2638</v>
+        <v>2637</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>170</v>
       </c>
       <c r="D760" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E760" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F760" t="s">
         <v>251</v>
       </c>
       <c r="G760" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H760" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2641</v>
+        <v>2640</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>174</v>
       </c>
       <c r="D761" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E761" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F761" t="s">
         <v>251</v>
       </c>
       <c r="G761" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H761" t="s">
         <v>2642</v>
-      </c>
-[...1 lines deleted...]
-        <v>2643</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2644</v>
+        <v>2643</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>178</v>
       </c>
       <c r="D762" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E762" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F762" t="s">
         <v>251</v>
       </c>
       <c r="G762" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H762" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2647</v>
+        <v>2646</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>182</v>
       </c>
       <c r="D763" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E763" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F763" t="s">
         <v>251</v>
       </c>
       <c r="G763" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H763" t="s">
         <v>2648</v>
-      </c>
-[...1 lines deleted...]
-        <v>2649</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2650</v>
+        <v>2649</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>186</v>
       </c>
       <c r="D764" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E764" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F764" t="s">
         <v>632</v>
       </c>
       <c r="G764" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H764" t="s">
         <v>2651</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2653</v>
+        <v>2652</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>189</v>
       </c>
       <c r="D765" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E765" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F765" t="s">
         <v>52</v>
       </c>
       <c r="G765" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H765" t="s">
         <v>2654</v>
-      </c>
-[...1 lines deleted...]
-        <v>2655</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2656</v>
+        <v>2655</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>193</v>
       </c>
       <c r="D766" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E766" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F766" t="s">
         <v>18</v>
       </c>
       <c r="G766" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H766" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2659</v>
+        <v>2658</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>197</v>
       </c>
       <c r="D767" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E767" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F767" t="s">
         <v>52</v>
       </c>
       <c r="G767" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H767" t="s">
         <v>2660</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2662</v>
+        <v>2661</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>201</v>
       </c>
       <c r="D768" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E768" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F768" t="s">
         <v>52</v>
       </c>
       <c r="G768" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H768" t="s">
         <v>2663</v>
-      </c>
-[...1 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2665</v>
+        <v>2664</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>206</v>
       </c>
       <c r="D769" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E769" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F769" t="s">
         <v>52</v>
       </c>
       <c r="G769" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H769" t="s">
         <v>2666</v>
-      </c>
-[...1 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2668</v>
+        <v>2667</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>209</v>
       </c>
       <c r="D770" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E770" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F770" t="s">
         <v>632</v>
       </c>
       <c r="G770" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H770" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2671</v>
+        <v>2670</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>212</v>
       </c>
       <c r="D771" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E771" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F771" t="s">
         <v>77</v>
       </c>
       <c r="G771" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H771" t="s">
         <v>2672</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2674</v>
+        <v>2673</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>215</v>
       </c>
       <c r="D772" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E772" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F772" t="s">
         <v>52</v>
       </c>
       <c r="G772" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H772" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2677</v>
+        <v>2676</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>219</v>
       </c>
       <c r="D773" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E773" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F773" t="s">
         <v>443</v>
       </c>
       <c r="G773" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H773" t="s">
         <v>2678</v>
-      </c>
-[...1 lines deleted...]
-        <v>2679</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2680</v>
+        <v>2679</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>223</v>
       </c>
       <c r="D774" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E774" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F774" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H774" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2683</v>
+        <v>2682</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>227</v>
       </c>
       <c r="D775" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E775" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F775" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H775" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2686</v>
+        <v>2685</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>230</v>
       </c>
       <c r="D776" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E776" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F776" t="s">
         <v>202</v>
       </c>
       <c r="G776" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H776" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2689</v>
+        <v>2688</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>234</v>
       </c>
       <c r="D777" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E777" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F777" t="s">
         <v>202</v>
       </c>
       <c r="G777" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H777" t="s">
         <v>2690</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2692</v>
+        <v>2691</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
         <v>238</v>
       </c>
       <c r="D778" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E778" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F778" t="s">
         <v>456</v>
       </c>
       <c r="G778" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H778" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2695</v>
+        <v>2694</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
         <v>242</v>
       </c>
       <c r="D779" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E779" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F779" t="s">
         <v>52</v>
       </c>
       <c r="G779" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H779" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2698</v>
+        <v>2697</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
         <v>246</v>
       </c>
       <c r="D780" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E780" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F780" t="s">
         <v>933</v>
       </c>
       <c r="G780" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H780" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2701</v>
+        <v>2700</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>250</v>
       </c>
       <c r="D781" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E781" t="s">
         <v>2521</v>
       </c>
-      <c r="E781" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F781" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G781" s="1" t="s">
         <v>2702</v>
       </c>
-      <c r="G781" s="1" t="s">
+      <c r="H781" t="s">
         <v>2703</v>
-      </c>
-[...1 lines deleted...]
-        <v>2704</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2705</v>
+        <v>2704</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>255</v>
       </c>
       <c r="D782" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E782" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F782" t="s">
         <v>456</v>
       </c>
       <c r="G782" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H782" t="s">
         <v>2706</v>
-      </c>
-[...1 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2708</v>
+        <v>2707</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
         <v>260</v>
       </c>
       <c r="D783" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E783" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F783" t="s">
         <v>456</v>
       </c>
       <c r="G783" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H783" t="s">
         <v>2709</v>
-      </c>
-[...1 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2711</v>
+        <v>2710</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
         <v>264</v>
       </c>
       <c r="D784" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E784" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F784" t="s">
         <v>456</v>
       </c>
       <c r="G784" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H784" t="s">
         <v>2712</v>
-      </c>
-[...1 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2714</v>
+        <v>2713</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
         <v>269</v>
       </c>
       <c r="D785" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E785" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F785" t="s">
         <v>456</v>
       </c>
       <c r="G785" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H785" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2717</v>
+        <v>2716</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>273</v>
       </c>
       <c r="D786" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E786" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F786" t="s">
         <v>456</v>
       </c>
       <c r="G786" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="H786" t="s">
         <v>2718</v>
-      </c>
-[...1 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2720</v>
+        <v>2719</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>277</v>
       </c>
       <c r="D787" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E787" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F787" t="s">
         <v>456</v>
       </c>
       <c r="G787" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H787" t="s">
         <v>2721</v>
-      </c>
-[...1 lines deleted...]
-        <v>2722</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2723</v>
+        <v>2722</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>281</v>
       </c>
       <c r="D788" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E788" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F788" t="s">
         <v>202</v>
       </c>
       <c r="G788" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H788" t="s">
         <v>2724</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2726</v>
+        <v>2725</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>285</v>
       </c>
       <c r="D789" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E789" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F789" t="s">
         <v>52</v>
       </c>
       <c r="G789" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="H789" t="s">
         <v>2727</v>
-      </c>
-[...1 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2729</v>
+        <v>2728</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>289</v>
       </c>
       <c r="D790" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E790" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F790" t="s">
         <v>52</v>
       </c>
       <c r="G790" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H790" t="s">
         <v>2730</v>
-      </c>
-[...1 lines deleted...]
-        <v>2731</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2732</v>
+        <v>2731</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>293</v>
       </c>
       <c r="D791" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E791" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F791" t="s">
         <v>265</v>
       </c>
       <c r="G791" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H791" t="s">
         <v>2733</v>
-      </c>
-[...1 lines deleted...]
-        <v>2734</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2735</v>
+        <v>2734</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>297</v>
       </c>
       <c r="D792" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E792" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F792" t="s">
         <v>52</v>
       </c>
       <c r="G792" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H792" t="s">
         <v>2736</v>
-      </c>
-[...1 lines deleted...]
-        <v>2737</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2738</v>
+        <v>2737</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>301</v>
       </c>
       <c r="D793" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E793" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F793" t="s">
         <v>456</v>
       </c>
       <c r="G793" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H793" t="s">
         <v>2739</v>
-      </c>
-[...1 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2741</v>
+        <v>2740</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>305</v>
       </c>
       <c r="D794" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E794" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F794" t="s">
         <v>77</v>
       </c>
       <c r="G794" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H794" t="s">
         <v>2742</v>
-      </c>
-[...1 lines deleted...]
-        <v>2743</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2744</v>
+        <v>2743</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>309</v>
       </c>
       <c r="D795" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E795" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F795" t="s">
         <v>202</v>
       </c>
       <c r="G795" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H795" t="s">
         <v>2745</v>
-      </c>
-[...1 lines deleted...]
-        <v>2746</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2747</v>
+        <v>2746</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>312</v>
       </c>
       <c r="D796" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E796" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F796" t="s">
         <v>202</v>
       </c>
       <c r="G796" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H796" t="s">
         <v>2748</v>
-      </c>
-[...1 lines deleted...]
-        <v>2749</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2750</v>
+        <v>2749</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>316</v>
       </c>
       <c r="D797" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E797" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F797" t="s">
         <v>456</v>
       </c>
       <c r="G797" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="H797" t="s">
         <v>2751</v>
-      </c>
-[...1 lines deleted...]
-        <v>2752</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2753</v>
+        <v>2752</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>320</v>
       </c>
       <c r="D798" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E798" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F798" t="s">
         <v>456</v>
       </c>
       <c r="G798" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H798" t="s">
         <v>2754</v>
-      </c>
-[...1 lines deleted...]
-        <v>2755</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2756</v>
+        <v>2755</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>324</v>
       </c>
       <c r="D799" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E799" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F799" t="s">
         <v>127</v>
       </c>
       <c r="G799" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H799" t="s">
         <v>2757</v>
-      </c>
-[...1 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2759</v>
+        <v>2758</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>328</v>
       </c>
       <c r="D800" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E800" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F800" t="s">
         <v>77</v>
       </c>
       <c r="G800" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H800" t="s">
         <v>2760</v>
-      </c>
-[...1 lines deleted...]
-        <v>2761</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2762</v>
+        <v>2761</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>332</v>
       </c>
       <c r="D801" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E801" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F801" t="s">
         <v>265</v>
       </c>
       <c r="G801" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="H801" t="s">
         <v>2763</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2765</v>
+        <v>2764</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>336</v>
       </c>
       <c r="D802" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E802" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F802" t="s">
         <v>456</v>
       </c>
       <c r="G802" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H802" t="s">
         <v>2766</v>
-      </c>
-[...1 lines deleted...]
-        <v>2767</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2768</v>
+        <v>2767</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>339</v>
       </c>
       <c r="D803" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E803" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F803" t="s">
         <v>52</v>
       </c>
       <c r="G803" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H803" t="s">
         <v>2769</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2771</v>
+        <v>2770</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>342</v>
       </c>
       <c r="D804" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E804" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F804" t="s">
         <v>77</v>
       </c>
       <c r="G804" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H804" t="s">
         <v>2772</v>
-      </c>
-[...1 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2774</v>
+        <v>2773</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>346</v>
       </c>
       <c r="D805" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E805" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F805" t="s">
         <v>202</v>
       </c>
       <c r="G805" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H805" t="s">
         <v>2775</v>
-      </c>
-[...1 lines deleted...]
-        <v>2776</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2777</v>
+        <v>2776</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>350</v>
       </c>
       <c r="D806" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E806" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F806" t="s">
         <v>77</v>
       </c>
       <c r="G806" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="H806" t="s">
         <v>2778</v>
-      </c>
-[...1 lines deleted...]
-        <v>2779</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2780</v>
+        <v>2779</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>354</v>
       </c>
       <c r="D807" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E807" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F807" t="s">
         <v>52</v>
       </c>
       <c r="G807" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H807" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2783</v>
+        <v>2782</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>358</v>
       </c>
       <c r="D808" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E808" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F808" t="s">
         <v>52</v>
       </c>
       <c r="G808" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H808" t="s">
         <v>2784</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2786</v>
+        <v>2785</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>362</v>
       </c>
       <c r="D809" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E809" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F809" t="s">
         <v>52</v>
       </c>
       <c r="G809" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H809" t="s">
         <v>2787</v>
-      </c>
-[...1 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2789</v>
+        <v>2788</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>366</v>
       </c>
       <c r="D810" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E810" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F810" t="s">
         <v>52</v>
       </c>
       <c r="G810" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="H810" t="s">
         <v>2790</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2792</v>
+        <v>2791</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>370</v>
       </c>
       <c r="D811" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E811" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F811" t="s">
         <v>443</v>
       </c>
       <c r="G811" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H811" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2795</v>
+        <v>2794</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>375</v>
       </c>
       <c r="D812" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E812" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F812" t="s">
         <v>77</v>
       </c>
       <c r="G812" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H812" t="s">
         <v>2796</v>
-      </c>
-[...1 lines deleted...]
-        <v>2797</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2798</v>
+        <v>2797</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>378</v>
       </c>
       <c r="D813" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E813" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F813" t="s">
         <v>52</v>
       </c>
       <c r="G813" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H813" t="s">
         <v>2799</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2801</v>
+        <v>2800</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>382</v>
       </c>
       <c r="D814" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E814" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F814" t="s">
         <v>52</v>
       </c>
       <c r="G814" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H814" t="s">
         <v>2802</v>
-      </c>
-[...1 lines deleted...]
-        <v>2803</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2804</v>
+        <v>2803</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>386</v>
       </c>
       <c r="D815" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E815" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F815" t="s">
         <v>443</v>
       </c>
       <c r="G815" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H815" t="s">
         <v>2805</v>
-      </c>
-[...1 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2807</v>
+        <v>2806</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>390</v>
       </c>
       <c r="D816" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E816" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F816" t="s">
         <v>77</v>
       </c>
       <c r="G816" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H816" t="s">
         <v>2808</v>
-      </c>
-[...1 lines deleted...]
-        <v>2809</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2810</v>
+        <v>2809</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>394</v>
       </c>
       <c r="D817" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E817" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F817" t="s">
         <v>443</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2811</v>
+        <v>2810</v>
       </c>
       <c r="H817" t="s">
-        <v>2809</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2812</v>
+        <v>2811</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>398</v>
       </c>
       <c r="D818" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E818" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F818" t="s">
         <v>77</v>
       </c>
       <c r="G818" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H818" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>2815</v>
+        <v>2814</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>402</v>
       </c>
       <c r="D819" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E819" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F819" t="s">
         <v>202</v>
       </c>
       <c r="G819" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H819" t="s">
         <v>2816</v>
-      </c>
-[...1 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>2818</v>
+        <v>2817</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>406</v>
       </c>
       <c r="D820" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E820" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F820" t="s">
         <v>202</v>
       </c>
       <c r="G820" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H820" t="s">
         <v>2819</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>2821</v>
+        <v>2820</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>410</v>
       </c>
       <c r="D821" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E821" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F821" t="s">
         <v>52</v>
       </c>
       <c r="G821" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H821" t="s">
         <v>2822</v>
-      </c>
-[...1 lines deleted...]
-        <v>2823</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2824</v>
+        <v>2823</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
         <v>414</v>
       </c>
       <c r="D822" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E822" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F822" t="s">
         <v>127</v>
       </c>
       <c r="G822" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H822" t="s">
         <v>2825</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2827</v>
+        <v>2826</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
         <v>418</v>
       </c>
       <c r="D823" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E823" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F823" t="s">
         <v>52</v>
       </c>
       <c r="G823" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H823" t="s">
         <v>2828</v>
-      </c>
-[...1 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2830</v>
+        <v>2829</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
         <v>421</v>
       </c>
       <c r="D824" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E824" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F824" t="s">
         <v>52</v>
       </c>
       <c r="G824" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H824" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2833</v>
+        <v>2832</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
         <v>424</v>
       </c>
       <c r="D825" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E825" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F825" t="s">
         <v>52</v>
       </c>
       <c r="G825" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H825" t="s">
         <v>2834</v>
-      </c>
-[...1 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2836</v>
+        <v>2835</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>427</v>
       </c>
       <c r="D826" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E826" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F826" t="s">
         <v>52</v>
       </c>
       <c r="G826" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H826" t="s">
         <v>2837</v>
-      </c>
-[...1 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2839</v>
+        <v>2838</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>431</v>
       </c>
       <c r="D827" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E827" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F827" t="s">
         <v>202</v>
       </c>
       <c r="G827" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H827" t="s">
         <v>2840</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2842</v>
+        <v>2841</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
         <v>435</v>
       </c>
       <c r="D828" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E828" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F828" t="s">
         <v>158</v>
       </c>
       <c r="G828" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H828" t="s">
         <v>2843</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2845</v>
+        <v>2844</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
         <v>439</v>
       </c>
       <c r="D829" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E829" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F829" t="s">
         <v>443</v>
       </c>
       <c r="G829" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H829" t="s">
         <v>2846</v>
-      </c>
-[...1 lines deleted...]
-        <v>2847</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2848</v>
+        <v>2847</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
         <v>442</v>
       </c>
       <c r="D830" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E830" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F830" t="s">
         <v>443</v>
       </c>
       <c r="G830" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H830" t="s">
         <v>2849</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2851</v>
+        <v>2850</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
         <v>447</v>
       </c>
       <c r="D831" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E831" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F831" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H831" t="s">
         <v>2852</v>
-      </c>
-[...1 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2854</v>
+        <v>2853</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
         <v>451</v>
       </c>
       <c r="D832" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E832" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F832" t="s">
         <v>202</v>
       </c>
       <c r="G832" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H832" t="s">
         <v>2855</v>
-      </c>
-[...1 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2857</v>
+        <v>2856</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
         <v>455</v>
       </c>
       <c r="D833" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E833" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F833" t="s">
         <v>443</v>
       </c>
       <c r="G833" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H833" t="s">
         <v>2858</v>
-      </c>
-[...1 lines deleted...]
-        <v>2859</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2860</v>
+        <v>2859</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
         <v>460</v>
       </c>
       <c r="D834" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E834" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F834" t="s">
         <v>456</v>
       </c>
       <c r="G834" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H834" t="s">
         <v>2861</v>
-      </c>
-[...1 lines deleted...]
-        <v>2862</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2863</v>
+        <v>2862</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
         <v>464</v>
       </c>
       <c r="D835" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E835" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F835" t="s">
         <v>77</v>
       </c>
       <c r="G835" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H835" t="s">
         <v>2864</v>
-      </c>
-[...1 lines deleted...]
-        <v>2865</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2866</v>
+        <v>2865</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>468</v>
       </c>
       <c r="D836" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E836" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F836" t="s">
         <v>122</v>
       </c>
       <c r="G836" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H836" t="s">
         <v>2867</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2869</v>
+        <v>2868</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
         <v>472</v>
       </c>
       <c r="D837" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E837" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F837" t="s">
         <v>122</v>
       </c>
       <c r="G837" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H837" t="s">
         <v>2870</v>
-      </c>
-[...1 lines deleted...]
-        <v>2871</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2872</v>
+        <v>2871</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
         <v>475</v>
       </c>
       <c r="D838" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E838" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F838" t="s">
         <v>122</v>
       </c>
       <c r="G838" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H838" t="s">
         <v>2873</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2875</v>
+        <v>2874</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
         <v>479</v>
       </c>
       <c r="D839" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E839" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F839" t="s">
         <v>158</v>
       </c>
       <c r="G839" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H839" t="s">
         <v>2876</v>
-      </c>
-[...1 lines deleted...]
-        <v>2877</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2878</v>
+        <v>2877</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
         <v>482</v>
       </c>
       <c r="D840" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E840" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F840" t="s">
         <v>158</v>
       </c>
       <c r="G840" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H840" t="s">
         <v>2879</v>
-      </c>
-[...1 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2881</v>
+        <v>2880</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
         <v>485</v>
       </c>
       <c r="D841" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E841" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F841" t="s">
         <v>13</v>
       </c>
       <c r="G841" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H841" t="s">
         <v>2882</v>
-      </c>
-[...1 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2884</v>
+        <v>2883</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
         <v>488</v>
       </c>
       <c r="D842" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E842" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F842" t="s">
         <v>13</v>
       </c>
       <c r="G842" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H842" t="s">
         <v>2885</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2887</v>
+        <v>2886</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>491</v>
       </c>
       <c r="D843" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E843" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F843" t="s">
         <v>77</v>
       </c>
       <c r="G843" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H843" t="s">
         <v>2888</v>
-      </c>
-[...1 lines deleted...]
-        <v>2889</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2890</v>
+        <v>2889</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>494</v>
       </c>
       <c r="D844" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E844" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F844" t="s">
         <v>52</v>
       </c>
       <c r="G844" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H844" t="s">
         <v>2891</v>
-      </c>
-[...1 lines deleted...]
-        <v>2892</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2893</v>
+        <v>2892</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>497</v>
       </c>
       <c r="D845" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E845" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F845" t="s">
         <v>52</v>
       </c>
       <c r="G845" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H845" t="s">
         <v>2894</v>
-      </c>
-[...1 lines deleted...]
-        <v>2895</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2896</v>
+        <v>2895</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>500</v>
       </c>
       <c r="D846" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E846" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F846" t="s">
         <v>202</v>
       </c>
       <c r="G846" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H846" t="s">
         <v>2897</v>
-      </c>
-[...1 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2899</v>
+        <v>2898</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>504</v>
       </c>
       <c r="D847" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E847" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F847" t="s">
         <v>13</v>
       </c>
       <c r="G847" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H847" t="s">
         <v>2900</v>
-      </c>
-[...1 lines deleted...]
-        <v>2901</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
         <v>508</v>
       </c>
       <c r="D848" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E848" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F848" t="s">
         <v>443</v>
       </c>
       <c r="G848" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H848" t="s">
         <v>2903</v>
-      </c>
-[...1 lines deleted...]
-        <v>2904</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>2905</v>
+        <v>2904</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
         <v>512</v>
       </c>
       <c r="D849" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E849" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F849" t="s">
         <v>443</v>
       </c>
       <c r="G849" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H849" t="s">
         <v>2906</v>
-      </c>
-[...1 lines deleted...]
-        <v>2907</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>2908</v>
+        <v>2907</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
         <v>515</v>
       </c>
       <c r="D850" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E850" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F850" t="s">
         <v>202</v>
       </c>
       <c r="G850" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H850" t="s">
         <v>2909</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>2911</v>
+        <v>2910</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
         <v>518</v>
       </c>
       <c r="D851" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E851" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F851" t="s">
         <v>202</v>
       </c>
       <c r="G851" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H851" t="s">
         <v>2912</v>
-      </c>
-[...1 lines deleted...]
-        <v>2913</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>2914</v>
+        <v>2913</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>521</v>
       </c>
       <c r="D852" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E852" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F852" t="s">
         <v>158</v>
       </c>
       <c r="G852" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H852" t="s">
         <v>2915</v>
-      </c>
-[...1 lines deleted...]
-        <v>2916</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>2917</v>
+        <v>2916</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>525</v>
       </c>
       <c r="D853" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E853" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F853" t="s">
         <v>158</v>
       </c>
       <c r="G853" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H853" t="s">
         <v>2918</v>
-      </c>
-[...1 lines deleted...]
-        <v>2919</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>2920</v>
+        <v>2919</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
         <v>529</v>
       </c>
       <c r="D854" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E854" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F854" t="s">
         <v>52</v>
       </c>
       <c r="G854" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H854" t="s">
         <v>2921</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>2923</v>
+        <v>2922</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
         <v>533</v>
       </c>
       <c r="D855" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E855" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F855" t="s">
         <v>456</v>
       </c>
       <c r="G855" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H855" t="s">
         <v>2924</v>
-      </c>
-[...1 lines deleted...]
-        <v>2925</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>2926</v>
+        <v>2925</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
         <v>537</v>
       </c>
       <c r="D856" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E856" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F856" t="s">
         <v>18</v>
       </c>
       <c r="G856" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H856" t="s">
         <v>2927</v>
-      </c>
-[...1 lines deleted...]
-        <v>2928</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>2929</v>
+        <v>2928</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>541</v>
       </c>
       <c r="D857" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E857" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F857" t="s">
         <v>13</v>
       </c>
       <c r="G857" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H857" t="s">
         <v>2930</v>
-      </c>
-[...1 lines deleted...]
-        <v>2931</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>2932</v>
+        <v>2931</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>544</v>
       </c>
       <c r="D858" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E858" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F858" t="s">
         <v>265</v>
       </c>
       <c r="G858" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H858" t="s">
         <v>2933</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>2935</v>
+        <v>2934</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
         <v>547</v>
       </c>
       <c r="D859" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E859" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F859" t="s">
         <v>265</v>
       </c>
       <c r="G859" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H859" t="s">
         <v>2936</v>
-      </c>
-[...1 lines deleted...]
-        <v>2937</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>2938</v>
+        <v>2937</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
         <v>550</v>
       </c>
       <c r="D860" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E860" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F860" t="s">
         <v>13</v>
       </c>
       <c r="G860" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H860" t="s">
         <v>2939</v>
-      </c>
-[...1 lines deleted...]
-        <v>2940</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>2941</v>
+        <v>2940</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
         <v>555</v>
       </c>
       <c r="D861" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E861" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F861" t="s">
         <v>18</v>
       </c>
       <c r="G861" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H861" t="s">
         <v>2942</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>2944</v>
+        <v>2943</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
         <v>559</v>
       </c>
       <c r="D862" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E862" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F862" t="s">
         <v>202</v>
       </c>
       <c r="G862" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H862" t="s">
         <v>2945</v>
-      </c>
-[...1 lines deleted...]
-        <v>2946</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>2947</v>
+        <v>2946</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>563</v>
       </c>
       <c r="D863" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E863" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F863" t="s">
         <v>456</v>
       </c>
       <c r="G863" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H863" t="s">
         <v>2948</v>
-      </c>
-[...1 lines deleted...]
-        <v>2949</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>2950</v>
+        <v>2949</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>568</v>
       </c>
       <c r="D864" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E864" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F864" t="s">
         <v>202</v>
       </c>
       <c r="G864" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="H864" t="s">
         <v>2951</v>
-      </c>
-[...1 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>2953</v>
+        <v>2952</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
         <v>572</v>
       </c>
       <c r="D865" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E865" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F865" t="s">
         <v>52</v>
       </c>
       <c r="G865" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H865" t="s">
         <v>2954</v>
-      </c>
-[...1 lines deleted...]
-        <v>2955</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>2956</v>
+        <v>2955</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
         <v>576</v>
       </c>
       <c r="D866" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E866" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F866" t="s">
         <v>443</v>
       </c>
       <c r="G866" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="H866" t="s">
         <v>2957</v>
-      </c>
-[...1 lines deleted...]
-        <v>2958</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>2959</v>
+        <v>2958</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
         <v>580</v>
       </c>
       <c r="D867" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E867" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F867" t="s">
         <v>456</v>
       </c>
       <c r="G867" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H867" t="s">
         <v>2960</v>
-      </c>
-[...1 lines deleted...]
-        <v>2961</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>2962</v>
+        <v>2961</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
         <v>585</v>
       </c>
       <c r="D868" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E868" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F868" t="s">
         <v>202</v>
       </c>
       <c r="G868" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="H868" t="s">
         <v>2963</v>
-      </c>
-[...1 lines deleted...]
-        <v>2964</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>2965</v>
+        <v>2964</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
         <v>589</v>
       </c>
       <c r="D869" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E869" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F869" t="s">
         <v>202</v>
       </c>
       <c r="G869" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="H869" t="s">
         <v>2966</v>
-      </c>
-[...1 lines deleted...]
-        <v>2967</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>2968</v>
+        <v>2967</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
         <v>593</v>
       </c>
       <c r="D870" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E870" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F870" t="s">
         <v>202</v>
       </c>
       <c r="G870" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H870" t="s">
         <v>2969</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>2971</v>
+        <v>2970</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
         <v>597</v>
       </c>
       <c r="D871" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E871" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F871" t="s">
         <v>202</v>
       </c>
       <c r="G871" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H871" t="s">
         <v>2972</v>
-      </c>
-[...1 lines deleted...]
-        <v>2973</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>2974</v>
+        <v>2973</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
         <v>600</v>
       </c>
       <c r="D872" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E872" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F872" t="s">
         <v>52</v>
       </c>
       <c r="G872" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="H872" t="s">
         <v>2975</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>2977</v>
+        <v>2976</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>603</v>
       </c>
       <c r="D873" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E873" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F873" t="s">
         <v>456</v>
       </c>
       <c r="G873" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="H873" t="s">
         <v>2978</v>
-      </c>
-[...1 lines deleted...]
-        <v>2979</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>2980</v>
+        <v>2979</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>606</v>
       </c>
       <c r="D874" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E874" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F874" t="s">
         <v>456</v>
       </c>
       <c r="G874" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H874" t="s">
         <v>2981</v>
-      </c>
-[...1 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>2983</v>
+        <v>2982</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
         <v>610</v>
       </c>
       <c r="D875" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E875" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F875" t="s">
         <v>13</v>
       </c>
       <c r="G875" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H875" t="s">
         <v>2984</v>
-      </c>
-[...1 lines deleted...]
-        <v>2985</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>2986</v>
+        <v>2985</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
         <v>614</v>
       </c>
       <c r="D876" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E876" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F876" t="s">
         <v>13</v>
       </c>
       <c r="G876" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H876" t="s">
         <v>2987</v>
-      </c>
-[...1 lines deleted...]
-        <v>2988</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>2989</v>
+        <v>2988</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
         <v>618</v>
       </c>
       <c r="D877" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E877" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F877" t="s">
         <v>265</v>
       </c>
       <c r="G877" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H877" t="s">
         <v>2990</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>2992</v>
+        <v>2991</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
         <v>622</v>
       </c>
       <c r="D878" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E878" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="F878" t="s">
         <v>52</v>
       </c>
       <c r="G878" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H878" t="s">
         <v>2993</v>
-      </c>
-[...1 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>2995</v>
+        <v>2994</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
         <v>10</v>
       </c>
       <c r="D879" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E879" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F879" t="s">
         <v>371</v>
       </c>
       <c r="G879" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H879" t="s">
         <v>2998</v>
-      </c>
-[...1 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3000</v>
+        <v>2999</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
         <v>17</v>
       </c>
       <c r="D880" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E880" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F880" t="s">
         <v>371</v>
       </c>
       <c r="G880" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H880" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3003</v>
+        <v>3002</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
         <v>22</v>
       </c>
       <c r="D881" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E881" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F881" t="s">
         <v>443</v>
       </c>
       <c r="G881" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H881" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3006</v>
+        <v>3005</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
         <v>27</v>
       </c>
       <c r="D882" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E882" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F882" t="s">
         <v>443</v>
       </c>
       <c r="G882" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="H882" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3009</v>
+        <v>3008</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
         <v>31</v>
       </c>
       <c r="D883" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E883" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F883" t="s">
         <v>18</v>
       </c>
       <c r="G883" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H883" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3012</v>
+        <v>3011</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
         <v>35</v>
       </c>
       <c r="D884" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E884" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F884" t="s">
         <v>18</v>
       </c>
       <c r="G884" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H884" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3015</v>
+        <v>3014</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
         <v>40</v>
       </c>
       <c r="D885" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E885" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F885" t="s">
         <v>18</v>
       </c>
       <c r="G885" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H885" t="s">
         <v>3016</v>
-      </c>
-[...1 lines deleted...]
-        <v>3017</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>3018</v>
+        <v>3017</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
         <v>44</v>
       </c>
       <c r="D886" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E886" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F886" t="s">
         <v>371</v>
       </c>
       <c r="G886" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="H886" t="s">
         <v>3019</v>
-      </c>
-[...1 lines deleted...]
-        <v>3020</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3021</v>
+        <v>3020</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
         <v>47</v>
       </c>
       <c r="D887" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E887" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F887" t="s">
         <v>18</v>
       </c>
       <c r="G887" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H887" t="s">
         <v>3022</v>
-      </c>
-[...1 lines deleted...]
-        <v>3023</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3024</v>
+        <v>3023</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
         <v>51</v>
       </c>
       <c r="D888" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E888" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F888" t="s">
         <v>13</v>
       </c>
       <c r="G888" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H888" t="s">
         <v>3025</v>
-      </c>
-[...1 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3027</v>
+        <v>3026</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
         <v>56</v>
       </c>
       <c r="D889" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E889" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F889" t="s">
         <v>933</v>
       </c>
       <c r="G889" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H889" t="s">
         <v>3028</v>
-      </c>
-[...1 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3030</v>
+        <v>3029</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
         <v>59</v>
       </c>
       <c r="D890" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E890" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F890" t="s">
         <v>443</v>
       </c>
       <c r="G890" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="H890" t="s">
         <v>3031</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3033</v>
+        <v>3032</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
         <v>63</v>
       </c>
       <c r="D891" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E891" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F891" t="s">
         <v>13</v>
       </c>
       <c r="G891" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="H891" t="s">
         <v>3034</v>
-      </c>
-[...1 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3036</v>
+        <v>3035</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
         <v>66</v>
       </c>
       <c r="D892" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E892" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F892" t="s">
         <v>13</v>
       </c>
       <c r="G892" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H892" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3039</v>
+        <v>3038</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
         <v>69</v>
       </c>
       <c r="D893" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E893" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F893" t="s">
         <v>77</v>
       </c>
       <c r="G893" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H893" t="s">
         <v>3040</v>
-      </c>
-[...1 lines deleted...]
-        <v>3041</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3042</v>
+        <v>3041</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
         <v>72</v>
       </c>
       <c r="D894" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E894" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F894" t="s">
         <v>13</v>
       </c>
       <c r="G894" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H894" t="s">
         <v>3043</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3045</v>
+        <v>3044</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
         <v>76</v>
       </c>
       <c r="D895" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E895" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F895" t="s">
         <v>18</v>
       </c>
       <c r="G895" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H895" t="s">
         <v>3046</v>
-      </c>
-[...1 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3048</v>
+        <v>3047</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
         <v>81</v>
       </c>
       <c r="D896" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E896" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F896" t="s">
         <v>933</v>
       </c>
       <c r="G896" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H896" t="s">
         <v>3049</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3051</v>
+        <v>3050</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
         <v>86</v>
       </c>
       <c r="D897" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E897" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F897" t="s">
         <v>933</v>
       </c>
       <c r="G897" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H897" t="s">
         <v>3052</v>
-      </c>
-[...1 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3054</v>
+        <v>3053</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
         <v>90</v>
       </c>
       <c r="D898" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E898" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F898" t="s">
         <v>18</v>
       </c>
       <c r="G898" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H898" t="s">
         <v>3055</v>
-      </c>
-[...1 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3057</v>
+        <v>3056</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
         <v>94</v>
       </c>
       <c r="D899" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E899" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F899" t="s">
         <v>18</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3058</v>
+        <v>3057</v>
       </c>
       <c r="H899" t="s">
-        <v>3017</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3059</v>
+        <v>3058</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
         <v>98</v>
       </c>
       <c r="D900" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E900" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F900" t="s">
         <v>18</v>
       </c>
       <c r="G900" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H900" t="s">
         <v>3060</v>
-      </c>
-[...1 lines deleted...]
-        <v>3061</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
         <v>102</v>
       </c>
       <c r="D901" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E901" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F901" t="s">
         <v>371</v>
       </c>
       <c r="G901" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="H901" t="s">
         <v>3063</v>
-      </c>
-[...1 lines deleted...]
-        <v>3064</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3065</v>
+        <v>3064</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
         <v>106</v>
       </c>
       <c r="D902" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E902" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F902" t="s">
         <v>933</v>
       </c>
       <c r="G902" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="H902" t="s">
         <v>3066</v>
-      </c>
-[...1 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
         <v>110</v>
       </c>
       <c r="D903" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E903" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F903" t="s">
         <v>933</v>
       </c>
       <c r="G903" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H903" t="s">
         <v>3069</v>
-      </c>
-[...1 lines deleted...]
-        <v>3070</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3071</v>
+        <v>3070</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
         <v>114</v>
       </c>
       <c r="D904" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E904" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F904" t="s">
         <v>18</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3072</v>
+        <v>3071</v>
       </c>
       <c r="H904" t="s">
-        <v>3023</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3073</v>
+        <v>3072</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
         <v>118</v>
       </c>
       <c r="D905" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E905" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F905" t="s">
         <v>18</v>
       </c>
       <c r="G905" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H905" t="s">
         <v>3074</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3076</v>
+        <v>3075</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
         <v>121</v>
       </c>
       <c r="D906" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E906" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F906" t="s">
         <v>77</v>
       </c>
       <c r="G906" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="H906" t="s">
         <v>3077</v>
-      </c>
-[...1 lines deleted...]
-        <v>3078</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3079</v>
+        <v>3078</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
         <v>126</v>
       </c>
       <c r="D907" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E907" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F907" t="s">
         <v>77</v>
       </c>
       <c r="G907" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H907" t="s">
         <v>3080</v>
-      </c>
-[...1 lines deleted...]
-        <v>3081</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3082</v>
+        <v>3081</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
         <v>131</v>
       </c>
       <c r="D908" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E908" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F908" t="s">
         <v>933</v>
       </c>
       <c r="G908" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H908" t="s">
         <v>3083</v>
-      </c>
-[...1 lines deleted...]
-        <v>3084</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3085</v>
+        <v>3084</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
         <v>135</v>
       </c>
       <c r="D909" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E909" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F909" t="s">
         <v>18</v>
       </c>
       <c r="G909" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="H909" t="s">
         <v>3086</v>
-      </c>
-[...1 lines deleted...]
-        <v>3087</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3088</v>
+        <v>3087</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
         <v>139</v>
       </c>
       <c r="D910" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E910" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F910" t="s">
         <v>127</v>
       </c>
       <c r="G910" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H910" t="s">
         <v>3089</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3091</v>
+        <v>3090</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
         <v>142</v>
       </c>
       <c r="D911" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E911" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F911" t="s">
         <v>18</v>
       </c>
       <c r="G911" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H911" t="s">
         <v>3092</v>
-      </c>
-[...1 lines deleted...]
-        <v>3093</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3094</v>
+        <v>3093</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
         <v>145</v>
       </c>
       <c r="D912" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E912" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F912" t="s">
         <v>77</v>
       </c>
       <c r="G912" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H912" t="s">
         <v>3095</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3097</v>
+        <v>3096</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
         <v>149</v>
       </c>
       <c r="D913" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E913" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F913" t="s">
         <v>933</v>
       </c>
       <c r="G913" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H913" t="s">
         <v>3098</v>
-      </c>
-[...1 lines deleted...]
-        <v>3099</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3100</v>
+        <v>3099</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
         <v>153</v>
       </c>
       <c r="D914" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E914" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F914" t="s">
         <v>933</v>
       </c>
       <c r="G914" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H914" t="s">
         <v>3101</v>
-      </c>
-[...1 lines deleted...]
-        <v>3102</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3103</v>
+        <v>3102</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
         <v>157</v>
       </c>
       <c r="D915" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E915" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F915" t="s">
         <v>933</v>
       </c>
       <c r="G915" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H915" t="s">
         <v>3104</v>
-      </c>
-[...1 lines deleted...]
-        <v>3105</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3106</v>
+        <v>3105</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
         <v>162</v>
       </c>
       <c r="D916" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E916" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F916" t="s">
         <v>933</v>
       </c>
       <c r="G916" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H916" t="s">
         <v>3107</v>
-      </c>
-[...1 lines deleted...]
-        <v>3108</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3109</v>
+        <v>3108</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
         <v>166</v>
       </c>
       <c r="D917" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E917" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F917" t="s">
         <v>933</v>
       </c>
       <c r="G917" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="H917" t="s">
         <v>3110</v>
-      </c>
-[...1 lines deleted...]
-        <v>3111</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3112</v>
+        <v>3111</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
         <v>170</v>
       </c>
       <c r="D918" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E918" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F918" t="s">
         <v>18</v>
       </c>
       <c r="G918" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H918" t="s">
         <v>3113</v>
-      </c>
-[...1 lines deleted...]
-        <v>3114</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3115</v>
+        <v>3114</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
         <v>174</v>
       </c>
       <c r="D919" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E919" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F919" t="s">
         <v>77</v>
       </c>
       <c r="G919" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H919" t="s">
         <v>3116</v>
-      </c>
-[...1 lines deleted...]
-        <v>3117</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3118</v>
+        <v>3117</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
         <v>178</v>
       </c>
       <c r="D920" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E920" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F920" t="s">
         <v>77</v>
       </c>
       <c r="G920" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H920" t="s">
         <v>3119</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3121</v>
+        <v>3120</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
         <v>182</v>
       </c>
       <c r="D921" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E921" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F921" t="s">
         <v>77</v>
       </c>
       <c r="G921" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H921" t="s">
         <v>3122</v>
-      </c>
-[...1 lines deleted...]
-        <v>3123</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3124</v>
+        <v>3123</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
         <v>186</v>
       </c>
       <c r="D922" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E922" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F922" t="s">
         <v>18</v>
       </c>
       <c r="G922" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H922" t="s">
         <v>3125</v>
-      </c>
-[...1 lines deleted...]
-        <v>3126</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3127</v>
+        <v>3126</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
         <v>189</v>
       </c>
       <c r="D923" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E923" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F923" t="s">
         <v>52</v>
       </c>
       <c r="G923" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H923" t="s">
         <v>3128</v>
-      </c>
-[...1 lines deleted...]
-        <v>3129</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3130</v>
+        <v>3129</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
         <v>193</v>
       </c>
       <c r="D924" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E924" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F924" t="s">
         <v>77</v>
       </c>
       <c r="G924" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H924" t="s">
         <v>3131</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3133</v>
+        <v>3132</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
         <v>197</v>
       </c>
       <c r="D925" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E925" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F925" t="s">
         <v>77</v>
       </c>
       <c r="G925" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H925" t="s">
         <v>3134</v>
-      </c>
-[...1 lines deleted...]
-        <v>3135</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3136</v>
+        <v>3135</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
         <v>201</v>
       </c>
       <c r="D926" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E926" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F926" t="s">
         <v>18</v>
       </c>
       <c r="G926" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H926" t="s">
         <v>3137</v>
-      </c>
-[...1 lines deleted...]
-        <v>3138</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3139</v>
+        <v>3138</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
         <v>206</v>
       </c>
       <c r="D927" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E927" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F927" t="s">
         <v>18</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3140</v>
+        <v>3139</v>
       </c>
       <c r="H927" t="s">
-        <v>3114</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3141</v>
+        <v>3140</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
         <v>209</v>
       </c>
       <c r="D928" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E928" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F928" t="s">
         <v>18</v>
       </c>
       <c r="G928" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="H928" t="s">
         <v>3142</v>
-      </c>
-[...1 lines deleted...]
-        <v>3143</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3144</v>
+        <v>3143</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
         <v>212</v>
       </c>
       <c r="D929" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E929" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F929" t="s">
         <v>202</v>
       </c>
       <c r="G929" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="H929" t="s">
         <v>3145</v>
-      </c>
-[...1 lines deleted...]
-        <v>3146</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3147</v>
+        <v>3146</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>215</v>
       </c>
       <c r="D930" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E930" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F930" t="s">
         <v>18</v>
       </c>
       <c r="G930" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H930" t="s">
         <v>3148</v>
-      </c>
-[...1 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3150</v>
+        <v>3149</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>219</v>
       </c>
       <c r="D931" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E931" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F931" t="s">
         <v>18</v>
       </c>
       <c r="G931" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="H931" t="s">
         <v>3151</v>
-      </c>
-[...1 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3153</v>
+        <v>3152</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
         <v>223</v>
       </c>
       <c r="D932" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E932" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F932" t="s">
         <v>933</v>
       </c>
       <c r="G932" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="H932" t="s">
         <v>3154</v>
-      </c>
-[...1 lines deleted...]
-        <v>3155</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3156</v>
+        <v>3155</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
         <v>227</v>
       </c>
       <c r="D933" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E933" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F933" t="s">
         <v>18</v>
       </c>
       <c r="G933" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="H933" t="s">
         <v>3157</v>
-      </c>
-[...1 lines deleted...]
-        <v>3158</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3159</v>
+        <v>3158</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
         <v>230</v>
       </c>
       <c r="D934" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E934" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F934" t="s">
         <v>18</v>
       </c>
       <c r="G934" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H934" t="s">
         <v>3160</v>
-      </c>
-[...1 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3162</v>
+        <v>3161</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
         <v>234</v>
       </c>
       <c r="D935" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E935" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F935" t="s">
         <v>933</v>
       </c>
       <c r="G935" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="H935" t="s">
         <v>3163</v>
-      </c>
-[...1 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3165</v>
+        <v>3164</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
         <v>238</v>
       </c>
       <c r="D936" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E936" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F936" t="s">
         <v>933</v>
       </c>
       <c r="G936" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H936" t="s">
         <v>3166</v>
-      </c>
-[...1 lines deleted...]
-        <v>3167</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3168</v>
+        <v>3167</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
         <v>242</v>
       </c>
       <c r="D937" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E937" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F937" t="s">
         <v>18</v>
       </c>
       <c r="G937" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="H937" t="s">
         <v>3169</v>
-      </c>
-[...1 lines deleted...]
-        <v>3170</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3171</v>
+        <v>3170</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
         <v>246</v>
       </c>
       <c r="D938" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E938" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F938" t="s">
         <v>933</v>
       </c>
       <c r="G938" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="H938" t="s">
         <v>3172</v>
-      </c>
-[...1 lines deleted...]
-        <v>3173</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3174</v>
+        <v>3173</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
         <v>250</v>
       </c>
       <c r="D939" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E939" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F939" t="s">
         <v>933</v>
       </c>
       <c r="G939" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="H939" t="s">
         <v>3175</v>
-      </c>
-[...1 lines deleted...]
-        <v>3176</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3177</v>
+        <v>3176</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
         <v>255</v>
       </c>
       <c r="D940" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E940" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F940" t="s">
         <v>933</v>
       </c>
       <c r="G940" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="H940" t="s">
         <v>3178</v>
-      </c>
-[...1 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3180</v>
+        <v>3179</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
         <v>260</v>
       </c>
       <c r="D941" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E941" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F941" t="s">
         <v>18</v>
       </c>
       <c r="G941" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="H941" t="s">
         <v>3181</v>
-      </c>
-[...1 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3183</v>
+        <v>3182</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
         <v>264</v>
       </c>
       <c r="D942" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E942" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F942" t="s">
         <v>18</v>
       </c>
       <c r="G942" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="H942" t="s">
         <v>3184</v>
-      </c>
-[...1 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3186</v>
+        <v>3185</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
         <v>269</v>
       </c>
       <c r="D943" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E943" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F943" t="s">
         <v>18</v>
       </c>
       <c r="G943" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H943" t="s">
         <v>3187</v>
-      </c>
-[...1 lines deleted...]
-        <v>3188</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3189</v>
+        <v>3188</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
         <v>273</v>
       </c>
       <c r="D944" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E944" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F944" t="s">
         <v>77</v>
       </c>
       <c r="G944" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="H944" t="s">
         <v>3190</v>
-      </c>
-[...1 lines deleted...]
-        <v>3191</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3192</v>
+        <v>3191</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
         <v>277</v>
       </c>
       <c r="D945" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E945" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F945" t="s">
         <v>18</v>
       </c>
       <c r="G945" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="H945" t="s">
         <v>3193</v>
-      </c>
-[...1 lines deleted...]
-        <v>3194</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3195</v>
+        <v>3194</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
         <v>281</v>
       </c>
       <c r="D946" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E946" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F946" t="s">
         <v>933</v>
       </c>
       <c r="G946" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="H946" t="s">
         <v>3196</v>
-      </c>
-[...1 lines deleted...]
-        <v>3197</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3198</v>
+        <v>3197</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
         <v>285</v>
       </c>
       <c r="D947" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E947" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F947" t="s">
         <v>52</v>
       </c>
       <c r="G947" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="H947" t="s">
         <v>3199</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3201</v>
+        <v>3200</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
         <v>289</v>
       </c>
       <c r="D948" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E948" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F948" t="s">
         <v>77</v>
       </c>
       <c r="G948" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="H948" t="s">
         <v>3202</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3204</v>
+        <v>3203</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
         <v>293</v>
       </c>
       <c r="D949" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E949" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F949" t="s">
         <v>18</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3205</v>
+        <v>3204</v>
       </c>
       <c r="H949" t="s">
-        <v>3047</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3206</v>
+        <v>3205</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
         <v>297</v>
       </c>
       <c r="D950" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E950" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F950" t="s">
         <v>18</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3207</v>
+        <v>3206</v>
       </c>
       <c r="H950" t="s">
-        <v>3194</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3208</v>
+        <v>3207</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
         <v>301</v>
       </c>
       <c r="D951" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E951" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F951" t="s">
         <v>18</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3209</v>
+        <v>3208</v>
       </c>
       <c r="H951" t="s">
-        <v>3194</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3210</v>
+        <v>3209</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
         <v>305</v>
       </c>
       <c r="D952" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E952" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F952" t="s">
         <v>933</v>
       </c>
       <c r="G952" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="H952" t="s">
         <v>3211</v>
-      </c>
-[...1 lines deleted...]
-        <v>3212</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3213</v>
+        <v>3212</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
         <v>309</v>
       </c>
       <c r="D953" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E953" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F953" t="s">
         <v>18</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3214</v>
+        <v>3213</v>
       </c>
       <c r="H953" t="s">
-        <v>3194</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3215</v>
+        <v>3214</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
         <v>312</v>
       </c>
       <c r="D954" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E954" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F954" t="s">
         <v>52</v>
       </c>
       <c r="G954" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="H954" t="s">
         <v>3216</v>
-      </c>
-[...1 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3218</v>
+        <v>3217</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
         <v>316</v>
       </c>
       <c r="D955" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E955" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F955" t="s">
         <v>82</v>
       </c>
       <c r="G955" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H955" t="s">
         <v>3219</v>
-      </c>
-[...1 lines deleted...]
-        <v>3220</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3221</v>
+        <v>3220</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
         <v>320</v>
       </c>
       <c r="D956" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E956" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F956" t="s">
         <v>18</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3222</v>
+        <v>3221</v>
       </c>
       <c r="H956" t="s">
-        <v>3170</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3223</v>
+        <v>3222</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
         <v>324</v>
       </c>
       <c r="D957" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E957" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F957" t="s">
         <v>456</v>
       </c>
       <c r="G957" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H957" t="s">
         <v>3224</v>
-      </c>
-[...1 lines deleted...]
-        <v>3225</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3226</v>
+        <v>3225</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
         <v>328</v>
       </c>
       <c r="D958" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E958" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F958" t="s">
         <v>933</v>
       </c>
       <c r="G958" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H958" t="s">
         <v>3227</v>
-      </c>
-[...1 lines deleted...]
-        <v>3228</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3229</v>
+        <v>3228</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
         <v>332</v>
       </c>
       <c r="D959" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E959" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F959" t="s">
         <v>18</v>
       </c>
       <c r="G959" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H959" t="s">
         <v>3230</v>
-      </c>
-[...1 lines deleted...]
-        <v>3231</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3232</v>
+        <v>3231</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
         <v>336</v>
       </c>
       <c r="D960" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E960" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F960" t="s">
         <v>52</v>
       </c>
       <c r="G960" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H960" t="s">
         <v>3233</v>
-      </c>
-[...1 lines deleted...]
-        <v>3234</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3235</v>
+        <v>3234</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
         <v>339</v>
       </c>
       <c r="D961" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E961" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F961" t="s">
         <v>933</v>
       </c>
       <c r="G961" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H961" t="s">
         <v>3236</v>
-      </c>
-[...1 lines deleted...]
-        <v>3237</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3238</v>
+        <v>3237</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
         <v>342</v>
       </c>
       <c r="D962" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E962" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F962" t="s">
         <v>202</v>
       </c>
       <c r="G962" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H962" t="s">
         <v>3239</v>
-      </c>
-[...1 lines deleted...]
-        <v>3240</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3241</v>
+        <v>3240</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
         <v>346</v>
       </c>
       <c r="D963" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E963" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F963" t="s">
         <v>18</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3242</v>
+        <v>3241</v>
       </c>
       <c r="H963" t="s">
-        <v>3170</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3243</v>
+        <v>3242</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
         <v>350</v>
       </c>
       <c r="D964" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E964" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F964" t="s">
         <v>18</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3244</v>
+        <v>3243</v>
       </c>
       <c r="H964" t="s">
-        <v>3047</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3245</v>
+        <v>3244</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
         <v>354</v>
       </c>
       <c r="D965" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E965" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F965" t="s">
         <v>933</v>
       </c>
       <c r="G965" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="H965" t="s">
         <v>3246</v>
-      </c>
-[...1 lines deleted...]
-        <v>3247</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3248</v>
+        <v>3247</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
         <v>358</v>
       </c>
       <c r="D966" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E966" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F966" t="s">
         <v>933</v>
       </c>
       <c r="G966" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="H966" t="s">
         <v>3249</v>
-      </c>
-[...1 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3251</v>
+        <v>3250</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
         <v>362</v>
       </c>
       <c r="D967" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E967" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F967" t="s">
         <v>933</v>
       </c>
       <c r="G967" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="H967" t="s">
         <v>3252</v>
-      </c>
-[...1 lines deleted...]
-        <v>3253</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3254</v>
+        <v>3253</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
         <v>366</v>
       </c>
       <c r="D968" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E968" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F968" t="s">
         <v>933</v>
       </c>
       <c r="G968" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="H968" t="s">
         <v>3255</v>
-      </c>
-[...1 lines deleted...]
-        <v>3256</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3257</v>
+        <v>3256</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
         <v>370</v>
       </c>
       <c r="D969" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E969" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F969" t="s">
         <v>456</v>
       </c>
       <c r="G969" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="H969" t="s">
         <v>3258</v>
-      </c>
-[...1 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3260</v>
+        <v>3259</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
         <v>375</v>
       </c>
       <c r="D970" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E970" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F970" t="s">
         <v>18</v>
       </c>
       <c r="G970" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H970" t="s">
         <v>3261</v>
-      </c>
-[...1 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3263</v>
+        <v>3262</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
         <v>378</v>
       </c>
       <c r="D971" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E971" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F971" t="s">
         <v>18</v>
       </c>
       <c r="G971" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H971" t="s">
         <v>3264</v>
-      </c>
-[...1 lines deleted...]
-        <v>3265</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3266</v>
+        <v>3265</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
         <v>382</v>
       </c>
       <c r="D972" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E972" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F972" t="s">
         <v>18</v>
       </c>
       <c r="G972" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="H972" t="s">
         <v>3267</v>
-      </c>
-[...1 lines deleted...]
-        <v>3268</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3269</v>
+        <v>3268</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
         <v>386</v>
       </c>
       <c r="D973" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E973" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F973" t="s">
         <v>18</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3270</v>
+        <v>3269</v>
       </c>
       <c r="H973" t="s">
-        <v>3047</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3271</v>
+        <v>3270</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
         <v>390</v>
       </c>
       <c r="D974" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E974" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F974" t="s">
         <v>256</v>
       </c>
       <c r="G974" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H974" t="s">
         <v>3272</v>
-      </c>
-[...1 lines deleted...]
-        <v>3273</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3274</v>
+        <v>3273</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
         <v>394</v>
       </c>
       <c r="D975" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E975" t="s">
         <v>2996</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997</v>
       </c>
       <c r="F975" t="s">
         <v>18</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3275</v>
+        <v>3274</v>
       </c>
       <c r="H975" t="s">
-        <v>3047</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3276</v>
+        <v>3275</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
         <v>10</v>
       </c>
       <c r="D976" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E976" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F976" t="s">
         <v>371</v>
       </c>
       <c r="G976" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="H976" t="s">
         <v>3279</v>
-      </c>
-[...1 lines deleted...]
-        <v>3280</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3281</v>
+        <v>3280</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
         <v>17</v>
       </c>
       <c r="D977" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E977" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F977" t="s">
         <v>933</v>
       </c>
       <c r="G977" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="H977" t="s">
         <v>3282</v>
-      </c>
-[...1 lines deleted...]
-        <v>3283</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3284</v>
+        <v>3283</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
         <v>22</v>
       </c>
       <c r="D978" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E978" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F978" t="s">
         <v>933</v>
       </c>
       <c r="G978" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="H978" t="s">
         <v>3285</v>
-      </c>
-[...1 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3287</v>
+        <v>3286</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
         <v>27</v>
       </c>
       <c r="D979" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E979" t="s">
         <v>3277</v>
       </c>
-      <c r="E979" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F979" t="s">
+        <v>3287</v>
+      </c>
+      <c r="G979" s="1" t="s">
         <v>3288</v>
       </c>
-      <c r="G979" s="1" t="s">
+      <c r="H979" t="s">
         <v>3289</v>
-      </c>
-[...1 lines deleted...]
-        <v>3290</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3291</v>
+        <v>3290</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
         <v>31</v>
       </c>
       <c r="D980" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E980" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F980" t="s">
         <v>52</v>
       </c>
       <c r="G980" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="H980" t="s">
         <v>3292</v>
-      </c>
-[...1 lines deleted...]
-        <v>3293</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3294</v>
+        <v>3293</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
         <v>35</v>
       </c>
       <c r="D981" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E981" t="s">
         <v>3277</v>
       </c>
-      <c r="E981" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G981" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="H981" t="s">
         <v>3295</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3297</v>
+        <v>3296</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
         <v>40</v>
       </c>
       <c r="D982" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E982" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F982" t="s">
         <v>18</v>
       </c>
       <c r="G982" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="H982" t="s">
         <v>3298</v>
-      </c>
-[...1 lines deleted...]
-        <v>3299</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3300</v>
+        <v>3299</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
         <v>44</v>
       </c>
       <c r="D983" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E983" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F983" t="s">
         <v>77</v>
       </c>
       <c r="G983" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H983" t="s">
         <v>3301</v>
-      </c>
-[...1 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3303</v>
+        <v>3302</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
         <v>47</v>
       </c>
       <c r="D984" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E984" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F984" t="s">
         <v>933</v>
       </c>
       <c r="G984" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H984" t="s">
         <v>3304</v>
-      </c>
-[...1 lines deleted...]
-        <v>3305</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3306</v>
+        <v>3305</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
         <v>51</v>
       </c>
       <c r="D985" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E985" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F985" t="s">
         <v>456</v>
       </c>
       <c r="G985" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="H985" t="s">
         <v>3307</v>
-      </c>
-[...1 lines deleted...]
-        <v>3308</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3309</v>
+        <v>3308</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
         <v>56</v>
       </c>
       <c r="D986" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E986" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F986" t="s">
         <v>77</v>
       </c>
       <c r="G986" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H986" t="s">
         <v>3310</v>
-      </c>
-[...1 lines deleted...]
-        <v>3311</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3312</v>
+        <v>3311</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
         <v>59</v>
       </c>
       <c r="D987" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E987" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F987" t="s">
         <v>456</v>
       </c>
       <c r="G987" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="H987" t="s">
         <v>3313</v>
-      </c>
-[...1 lines deleted...]
-        <v>3314</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3315</v>
+        <v>3314</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
         <v>63</v>
       </c>
       <c r="D988" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E988" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F988" t="s">
         <v>456</v>
       </c>
       <c r="G988" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="H988" t="s">
         <v>3316</v>
-      </c>
-[...1 lines deleted...]
-        <v>3317</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3318</v>
+        <v>3317</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
         <v>66</v>
       </c>
       <c r="D989" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E989" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F989" t="s">
         <v>456</v>
       </c>
       <c r="G989" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H989" t="s">
         <v>3319</v>
-      </c>
-[...1 lines deleted...]
-        <v>3320</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3321</v>
+        <v>3320</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
         <v>69</v>
       </c>
       <c r="D990" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E990" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F990" t="s">
         <v>456</v>
       </c>
       <c r="G990" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="H990" t="s">
         <v>3322</v>
-      </c>
-[...1 lines deleted...]
-        <v>3323</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3324</v>
+        <v>3323</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
         <v>72</v>
       </c>
       <c r="D991" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E991" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F991" t="s">
         <v>933</v>
       </c>
       <c r="G991" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="H991" t="s">
         <v>3325</v>
-      </c>
-[...1 lines deleted...]
-        <v>3326</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3327</v>
+        <v>3326</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
         <v>76</v>
       </c>
       <c r="D992" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E992" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F992" t="s">
         <v>52</v>
       </c>
       <c r="G992" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="H992" t="s">
         <v>3328</v>
-      </c>
-[...1 lines deleted...]
-        <v>3329</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3330</v>
+        <v>3329</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
         <v>81</v>
       </c>
       <c r="D993" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E993" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F993" t="s">
         <v>443</v>
       </c>
       <c r="G993" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="H993" t="s">
         <v>3331</v>
-      </c>
-[...1 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3333</v>
+        <v>3332</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
         <v>86</v>
       </c>
       <c r="D994" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E994" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="F994" t="s">
         <v>443</v>
       </c>
       <c r="G994" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="H994" t="s">
         <v>3334</v>
-      </c>
-[...1 lines deleted...]
-        <v>3335</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3336</v>
+        <v>3335</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
         <v>10</v>
       </c>
       <c r="D995" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E995" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F995" t="s">
         <v>77</v>
       </c>
       <c r="G995" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H995" t="s">
         <v>3339</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3341</v>
+        <v>3340</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
         <v>17</v>
       </c>
       <c r="D996" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E996" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F996" t="s">
         <v>13</v>
       </c>
       <c r="G996" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="H996" t="s">
         <v>3342</v>
-      </c>
-[...1 lines deleted...]
-        <v>3343</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3344</v>
+        <v>3343</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
         <v>22</v>
       </c>
       <c r="D997" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E997" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F997" t="s">
         <v>18</v>
       </c>
       <c r="G997" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="H997" t="s">
         <v>3345</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3347</v>
+        <v>3346</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
         <v>27</v>
       </c>
       <c r="D998" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E998" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F998" t="s">
         <v>18</v>
       </c>
       <c r="G998" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="H998" t="s">
         <v>3348</v>
-      </c>
-[...1 lines deleted...]
-        <v>3349</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3350</v>
+        <v>3349</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
         <v>31</v>
       </c>
       <c r="D999" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E999" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F999" t="s">
         <v>202</v>
       </c>
       <c r="G999" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="H999" t="s">
         <v>3351</v>
-      </c>
-[...1 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3353</v>
+        <v>3352</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
         <v>35</v>
       </c>
       <c r="D1000" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1000" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1000" t="s">
         <v>202</v>
       </c>
       <c r="G1000" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="H1000" t="s">
         <v>3354</v>
-      </c>
-[...1 lines deleted...]
-        <v>3355</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3356</v>
+        <v>3355</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
         <v>40</v>
       </c>
       <c r="D1001" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1001" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1001" t="s">
         <v>77</v>
       </c>
       <c r="G1001" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H1001" t="s">
         <v>3357</v>
-      </c>
-[...1 lines deleted...]
-        <v>3358</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3359</v>
+        <v>3358</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
         <v>44</v>
       </c>
       <c r="D1002" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1002" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1002" t="s">
         <v>77</v>
       </c>
       <c r="G1002" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H1002" t="s">
         <v>3360</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3362</v>
+        <v>3361</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
         <v>47</v>
       </c>
       <c r="D1003" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1003" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1003" t="s">
         <v>77</v>
       </c>
       <c r="G1003" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H1003" t="s">
         <v>3363</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3365</v>
+        <v>3364</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
         <v>51</v>
       </c>
       <c r="D1004" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1004" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1004" t="s">
         <v>77</v>
       </c>
       <c r="G1004" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H1004" t="s">
         <v>3366</v>
-      </c>
-[...1 lines deleted...]
-        <v>3367</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3368</v>
+        <v>3367</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
         <v>56</v>
       </c>
       <c r="D1005" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1005" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1005" t="s">
         <v>265</v>
       </c>
       <c r="G1005" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H1005" t="s">
         <v>3369</v>
-      </c>
-[...1 lines deleted...]
-        <v>3370</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3371</v>
+        <v>3370</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
         <v>59</v>
       </c>
       <c r="D1006" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1006" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1006" t="s">
         <v>265</v>
       </c>
       <c r="G1006" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H1006" t="s">
         <v>3372</v>
-      </c>
-[...1 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3374</v>
+        <v>3373</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
         <v>63</v>
       </c>
       <c r="D1007" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1007" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1007" t="s">
         <v>265</v>
       </c>
       <c r="G1007" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H1007" t="s">
         <v>3375</v>
-      </c>
-[...1 lines deleted...]
-        <v>3376</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3377</v>
+        <v>3376</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
         <v>66</v>
       </c>
       <c r="D1008" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1008" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1008" t="s">
         <v>265</v>
       </c>
       <c r="G1008" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H1008" t="s">
         <v>3378</v>
-      </c>
-[...1 lines deleted...]
-        <v>3379</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3380</v>
+        <v>3379</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
         <v>69</v>
       </c>
       <c r="D1009" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1009" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1009" t="s">
         <v>265</v>
       </c>
       <c r="G1009" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H1009" t="s">
         <v>3381</v>
-      </c>
-[...1 lines deleted...]
-        <v>3382</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3383</v>
+        <v>3382</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
         <v>72</v>
       </c>
       <c r="D1010" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1010" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1010" t="s">
         <v>265</v>
       </c>
       <c r="G1010" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H1010" t="s">
         <v>3384</v>
-      </c>
-[...1 lines deleted...]
-        <v>3385</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3386</v>
+        <v>3385</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
         <v>76</v>
       </c>
       <c r="D1011" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1011" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1011" t="s">
         <v>13</v>
       </c>
       <c r="G1011" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H1011" t="s">
         <v>3387</v>
-      </c>
-[...1 lines deleted...]
-        <v>3388</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3389</v>
+        <v>3388</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
         <v>81</v>
       </c>
       <c r="D1012" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1012" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1012" t="s">
         <v>77</v>
       </c>
       <c r="G1012" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H1012" t="s">
         <v>3390</v>
-      </c>
-[...1 lines deleted...]
-        <v>3391</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3392</v>
+        <v>3391</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
         <v>86</v>
       </c>
       <c r="D1013" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1013" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1013" t="s">
         <v>77</v>
       </c>
       <c r="G1013" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="H1013" t="s">
         <v>3393</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3395</v>
+        <v>3394</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
         <v>90</v>
       </c>
       <c r="D1014" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1014" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1014" t="s">
         <v>77</v>
       </c>
       <c r="G1014" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H1014" t="s">
         <v>3396</v>
-      </c>
-[...1 lines deleted...]
-        <v>3397</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3398</v>
+        <v>3397</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
         <v>94</v>
       </c>
       <c r="D1015" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1015" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1015" t="s">
         <v>77</v>
       </c>
       <c r="G1015" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H1015" t="s">
         <v>3399</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3401</v>
+        <v>3400</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
         <v>98</v>
       </c>
       <c r="D1016" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1016" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1016" t="s">
         <v>77</v>
       </c>
       <c r="G1016" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H1016" t="s">
         <v>3402</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3404</v>
+        <v>3403</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
         <v>102</v>
       </c>
       <c r="D1017" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1017" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1017" t="s">
         <v>77</v>
       </c>
       <c r="G1017" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H1017" t="s">
         <v>3405</v>
-      </c>
-[...1 lines deleted...]
-        <v>3406</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3407</v>
+        <v>3406</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
         <v>106</v>
       </c>
       <c r="D1018" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1018" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1018" t="s">
         <v>77</v>
       </c>
       <c r="G1018" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H1018" t="s">
         <v>3408</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
-        <v>3410</v>
+        <v>3409</v>
       </c>
       <c r="B1019" t="s">
         <v>9</v>
       </c>
       <c r="C1019" t="s">
         <v>110</v>
       </c>
       <c r="D1019" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1019" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1019" t="s">
         <v>77</v>
       </c>
       <c r="G1019" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H1019" t="s">
         <v>3411</v>
-      </c>
-[...1 lines deleted...]
-        <v>3412</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3413</v>
+        <v>3412</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
         <v>114</v>
       </c>
       <c r="D1020" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1020" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1020" t="s">
         <v>77</v>
       </c>
       <c r="G1020" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H1020" t="s">
         <v>3414</v>
-      </c>
-[...1 lines deleted...]
-        <v>3415</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3416</v>
+        <v>3415</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
         <v>118</v>
       </c>
       <c r="D1021" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1021" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1021" t="s">
         <v>77</v>
       </c>
       <c r="G1021" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H1021" t="s">
         <v>3417</v>
-      </c>
-[...1 lines deleted...]
-        <v>3418</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3419</v>
+        <v>3418</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
         <v>121</v>
       </c>
       <c r="D1022" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1022" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1022" t="s">
         <v>256</v>
       </c>
       <c r="G1022" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H1022" t="s">
         <v>3420</v>
-      </c>
-[...1 lines deleted...]
-        <v>3421</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3422</v>
+        <v>3421</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
         <v>126</v>
       </c>
       <c r="D1023" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1023" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1023" t="s">
         <v>256</v>
       </c>
       <c r="G1023" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H1023" t="s">
         <v>3423</v>
-      </c>
-[...1 lines deleted...]
-        <v>3424</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3425</v>
+        <v>3424</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
         <v>131</v>
       </c>
       <c r="D1024" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1024" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1024" t="s">
         <v>256</v>
       </c>
       <c r="G1024" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H1024" t="s">
         <v>3426</v>
-      </c>
-[...1 lines deleted...]
-        <v>3427</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3428</v>
+        <v>3427</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
         <v>135</v>
       </c>
       <c r="D1025" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1025" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1025" t="s">
         <v>52</v>
       </c>
       <c r="G1025" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H1025" t="s">
         <v>3429</v>
-      </c>
-[...1 lines deleted...]
-        <v>3430</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3431</v>
+        <v>3430</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
         <v>139</v>
       </c>
       <c r="D1026" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1026" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1026" t="s">
         <v>52</v>
       </c>
       <c r="G1026" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H1026" t="s">
         <v>3432</v>
-      </c>
-[...1 lines deleted...]
-        <v>3433</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>3434</v>
+        <v>3433</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
         <v>142</v>
       </c>
       <c r="D1027" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1027" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1027" t="s">
         <v>52</v>
       </c>
       <c r="G1027" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H1027" t="s">
         <v>3435</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>3437</v>
+        <v>3436</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
         <v>145</v>
       </c>
       <c r="D1028" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1028" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1028" t="s">
         <v>52</v>
       </c>
       <c r="G1028" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H1028" t="s">
         <v>3438</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
-        <v>3440</v>
+        <v>3439</v>
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
         <v>149</v>
       </c>
       <c r="D1029" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1029" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1029" t="s">
         <v>52</v>
       </c>
       <c r="G1029" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="H1029" t="s">
         <v>3441</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>3443</v>
+        <v>3442</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
         <v>153</v>
       </c>
       <c r="D1030" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1030" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1030" t="s">
         <v>52</v>
       </c>
       <c r="G1030" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H1030" t="s">
         <v>3444</v>
-      </c>
-[...1 lines deleted...]
-        <v>3445</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>3446</v>
+        <v>3445</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
         <v>157</v>
       </c>
       <c r="D1031" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1031" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1031" t="s">
         <v>52</v>
       </c>
       <c r="G1031" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="H1031" t="s">
         <v>3447</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
-        <v>3449</v>
+        <v>3448</v>
       </c>
       <c r="B1032" t="s">
         <v>9</v>
       </c>
       <c r="C1032" t="s">
         <v>162</v>
       </c>
       <c r="D1032" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1032" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1032" t="s">
         <v>52</v>
       </c>
       <c r="G1032" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H1032" t="s">
         <v>3450</v>
-      </c>
-[...1 lines deleted...]
-        <v>3451</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
-        <v>3452</v>
+        <v>3451</v>
       </c>
       <c r="B1033" t="s">
         <v>9</v>
       </c>
       <c r="C1033" t="s">
         <v>166</v>
       </c>
       <c r="D1033" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1033" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1033" t="s">
         <v>456</v>
       </c>
       <c r="G1033" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="H1033" t="s">
         <v>3453</v>
-      </c>
-[...1 lines deleted...]
-        <v>3454</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3455</v>
+        <v>3454</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
         <v>170</v>
       </c>
       <c r="D1034" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1034" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1034" t="s">
         <v>456</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3456</v>
+        <v>3455</v>
       </c>
       <c r="H1034" t="s">
-        <v>3454</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
-        <v>3457</v>
+        <v>3456</v>
       </c>
       <c r="B1035" t="s">
         <v>9</v>
       </c>
       <c r="C1035" t="s">
         <v>174</v>
       </c>
       <c r="D1035" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1035" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1035" t="s">
         <v>456</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3458</v>
+        <v>3457</v>
       </c>
       <c r="H1035" t="s">
-        <v>3454</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3459</v>
+        <v>3458</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
         <v>178</v>
       </c>
       <c r="D1036" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1036" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1036" t="s">
         <v>456</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3460</v>
+        <v>3459</v>
       </c>
       <c r="H1036" t="s">
-        <v>3454</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3461</v>
+        <v>3460</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
         <v>182</v>
       </c>
       <c r="D1037" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1037" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1037" t="s">
         <v>632</v>
       </c>
       <c r="G1037" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H1037" t="s">
         <v>3462</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3464</v>
+        <v>3463</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
         <v>186</v>
       </c>
       <c r="D1038" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1038" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1038" t="s">
         <v>632</v>
       </c>
       <c r="G1038" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="H1038" t="s">
         <v>3465</v>
-      </c>
-[...1 lines deleted...]
-        <v>3466</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3467</v>
+        <v>3466</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
         <v>189</v>
       </c>
       <c r="D1039" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1039" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1039" t="s">
         <v>632</v>
       </c>
       <c r="G1039" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H1039" t="s">
         <v>3468</v>
-      </c>
-[...1 lines deleted...]
-        <v>3469</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3470</v>
+        <v>3469</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
         <v>193</v>
       </c>
       <c r="D1040" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1040" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1040" t="s">
         <v>632</v>
       </c>
       <c r="G1040" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H1040" t="s">
         <v>3471</v>
-      </c>
-[...1 lines deleted...]
-        <v>3472</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3473</v>
+        <v>3472</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
         <v>197</v>
       </c>
       <c r="D1041" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1041" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1041" t="s">
         <v>127</v>
       </c>
       <c r="G1041" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H1041" t="s">
         <v>3474</v>
-      </c>
-[...1 lines deleted...]
-        <v>3475</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3476</v>
+        <v>3475</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
         <v>201</v>
       </c>
       <c r="D1042" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1042" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1042" t="s">
         <v>127</v>
       </c>
       <c r="G1042" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="H1042" t="s">
         <v>3477</v>
-      </c>
-[...1 lines deleted...]
-        <v>3478</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>3479</v>
+        <v>3478</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
         <v>206</v>
       </c>
       <c r="D1043" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1043" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1043" t="s">
         <v>127</v>
       </c>
       <c r="G1043" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="H1043" t="s">
         <v>3480</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
-        <v>3482</v>
+        <v>3481</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
         <v>209</v>
       </c>
       <c r="D1044" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1044" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1044" t="s">
         <v>127</v>
       </c>
       <c r="G1044" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="H1044" t="s">
         <v>3483</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
-        <v>3485</v>
+        <v>3484</v>
       </c>
       <c r="B1045" t="s">
         <v>9</v>
       </c>
       <c r="C1045" t="s">
         <v>212</v>
       </c>
       <c r="D1045" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1045" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1045" t="s">
         <v>251</v>
       </c>
       <c r="G1045" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="H1045" t="s">
         <v>3486</v>
-      </c>
-[...1 lines deleted...]
-        <v>3487</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
-        <v>3488</v>
+        <v>3487</v>
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
         <v>215</v>
       </c>
       <c r="D1046" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1046" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1046" t="s">
         <v>251</v>
       </c>
       <c r="G1046" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="H1046" t="s">
         <v>3489</v>
-      </c>
-[...1 lines deleted...]
-        <v>3490</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>3491</v>
+        <v>3490</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
         <v>219</v>
       </c>
       <c r="D1047" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1047" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1047" t="s">
         <v>251</v>
       </c>
       <c r="G1047" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H1047" t="s">
         <v>3492</v>
-      </c>
-[...1 lines deleted...]
-        <v>3493</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>3494</v>
+        <v>3493</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
         <v>223</v>
       </c>
       <c r="D1048" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1048" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1048" t="s">
         <v>251</v>
       </c>
       <c r="G1048" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H1048" t="s">
         <v>3495</v>
-      </c>
-[...1 lines deleted...]
-        <v>3496</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>3497</v>
+        <v>3496</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
         <v>227</v>
       </c>
       <c r="D1049" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1049" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1049" t="s">
         <v>251</v>
       </c>
       <c r="G1049" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H1049" t="s">
         <v>3498</v>
-      </c>
-[...1 lines deleted...]
-        <v>3499</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
-        <v>3500</v>
+        <v>3499</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
         <v>230</v>
       </c>
       <c r="D1050" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1050" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1050" t="s">
         <v>251</v>
       </c>
       <c r="G1050" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H1050" t="s">
         <v>3501</v>
-      </c>
-[...1 lines deleted...]
-        <v>3502</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>3503</v>
+        <v>3502</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
         <v>234</v>
       </c>
       <c r="D1051" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1051" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1051" t="s">
         <v>18</v>
       </c>
       <c r="G1051" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="H1051" t="s">
         <v>3504</v>
-      </c>
-[...1 lines deleted...]
-        <v>3505</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
-        <v>3506</v>
+        <v>3505</v>
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
         <v>238</v>
       </c>
       <c r="D1052" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1052" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1052" t="s">
         <v>18</v>
       </c>
       <c r="G1052" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="H1052" t="s">
         <v>3507</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>3509</v>
+        <v>3508</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
         <v>242</v>
       </c>
       <c r="D1053" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1053" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1053" t="s">
         <v>18</v>
       </c>
       <c r="G1053" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="H1053" t="s">
         <v>3510</v>
-      </c>
-[...1 lines deleted...]
-        <v>3511</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>3512</v>
+        <v>3511</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
         <v>246</v>
       </c>
       <c r="D1054" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1054" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1054" t="s">
         <v>18</v>
       </c>
       <c r="G1054" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="H1054" t="s">
         <v>3513</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>3515</v>
+        <v>3514</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
         <v>250</v>
       </c>
       <c r="D1055" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1055" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1055" t="s">
         <v>18</v>
       </c>
       <c r="G1055" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="H1055" t="s">
         <v>3516</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
-        <v>3518</v>
+        <v>3517</v>
       </c>
       <c r="B1056" t="s">
         <v>9</v>
       </c>
       <c r="C1056" t="s">
         <v>255</v>
       </c>
       <c r="D1056" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1056" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1056" t="s">
         <v>18</v>
       </c>
       <c r="G1056" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H1056" t="s">
         <v>3519</v>
-      </c>
-[...1 lines deleted...]
-        <v>3520</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
-        <v>3521</v>
+        <v>3520</v>
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
         <v>260</v>
       </c>
       <c r="D1057" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1057" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1057" t="s">
         <v>564</v>
       </c>
       <c r="G1057" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="H1057" t="s">
         <v>3522</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>3524</v>
+        <v>3523</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
         <v>264</v>
       </c>
       <c r="D1058" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1058" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1058" t="s">
         <v>564</v>
       </c>
       <c r="G1058" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="H1058" t="s">
         <v>3525</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>3527</v>
+        <v>3526</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
         <v>269</v>
       </c>
       <c r="D1059" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1059" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1059" t="s">
         <v>564</v>
       </c>
       <c r="G1059" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="H1059" t="s">
         <v>3528</v>
-      </c>
-[...1 lines deleted...]
-        <v>3529</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
-        <v>3530</v>
+        <v>3529</v>
       </c>
       <c r="B1060" t="s">
         <v>9</v>
       </c>
       <c r="C1060" t="s">
         <v>273</v>
       </c>
       <c r="D1060" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1060" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1060" t="s">
         <v>564</v>
       </c>
       <c r="G1060" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="H1060" t="s">
         <v>3531</v>
-      </c>
-[...1 lines deleted...]
-        <v>3532</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3533</v>
+        <v>3532</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
         <v>277</v>
       </c>
       <c r="D1061" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1061" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1061" t="s">
         <v>564</v>
       </c>
       <c r="G1061" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="H1061" t="s">
         <v>3534</v>
-      </c>
-[...1 lines deleted...]
-        <v>3535</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>3536</v>
+        <v>3535</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
         <v>281</v>
       </c>
       <c r="D1062" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1062" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1062" t="s">
         <v>564</v>
       </c>
       <c r="G1062" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="H1062" t="s">
         <v>3537</v>
-      </c>
-[...1 lines deleted...]
-        <v>3538</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>3539</v>
+        <v>3538</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
         <v>285</v>
       </c>
       <c r="D1063" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1063" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1063" t="s">
         <v>456</v>
       </c>
       <c r="G1063" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="H1063" t="s">
         <v>3540</v>
-      </c>
-[...1 lines deleted...]
-        <v>3541</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
-        <v>3542</v>
+        <v>3541</v>
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
         <v>289</v>
       </c>
       <c r="D1064" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1064" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1064" t="s">
         <v>202</v>
       </c>
       <c r="G1064" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H1064" t="s">
         <v>3543</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
-        <v>3545</v>
+        <v>3544</v>
       </c>
       <c r="B1065" t="s">
         <v>9</v>
       </c>
       <c r="C1065" t="s">
         <v>293</v>
       </c>
       <c r="D1065" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1065" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1065" t="s">
         <v>202</v>
       </c>
       <c r="G1065" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H1065" t="s">
         <v>3546</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
-        <v>3548</v>
+        <v>3547</v>
       </c>
       <c r="B1066" t="s">
         <v>9</v>
       </c>
       <c r="C1066" t="s">
         <v>297</v>
       </c>
       <c r="D1066" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1066" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1066" t="s">
         <v>202</v>
       </c>
       <c r="G1066" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H1066" t="s">
         <v>3549</v>
-      </c>
-[...1 lines deleted...]
-        <v>3550</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
-        <v>3551</v>
+        <v>3550</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
         <v>301</v>
       </c>
       <c r="D1067" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1067" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1067" t="s">
         <v>202</v>
       </c>
       <c r="G1067" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="H1067" t="s">
         <v>3552</v>
-      </c>
-[...1 lines deleted...]
-        <v>3553</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>3554</v>
+        <v>3553</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
         <v>305</v>
       </c>
       <c r="D1068" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1068" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1068" t="s">
         <v>202</v>
       </c>
       <c r="G1068" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="H1068" t="s">
         <v>3555</v>
-      </c>
-[...1 lines deleted...]
-        <v>3556</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
-        <v>3557</v>
+        <v>3556</v>
       </c>
       <c r="B1069" t="s">
         <v>9</v>
       </c>
       <c r="C1069" t="s">
         <v>309</v>
       </c>
       <c r="D1069" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1069" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1069" t="s">
         <v>202</v>
       </c>
       <c r="G1069" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="H1069" t="s">
         <v>3558</v>
-      </c>
-[...1 lines deleted...]
-        <v>3559</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" t="s">
-        <v>3560</v>
+        <v>3559</v>
       </c>
       <c r="B1070" t="s">
         <v>9</v>
       </c>
       <c r="C1070" t="s">
         <v>312</v>
       </c>
       <c r="D1070" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1070" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1070" t="s">
         <v>202</v>
       </c>
       <c r="G1070" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="H1070" t="s">
         <v>3561</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
-        <v>3563</v>
+        <v>3562</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
         <v>316</v>
       </c>
       <c r="D1071" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1071" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1071" t="s">
         <v>202</v>
       </c>
       <c r="G1071" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="H1071" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
-        <v>3566</v>
+        <v>3565</v>
       </c>
       <c r="B1072" t="s">
         <v>9</v>
       </c>
       <c r="C1072" t="s">
         <v>320</v>
       </c>
       <c r="D1072" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1072" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1072" t="s">
         <v>202</v>
       </c>
       <c r="G1072" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="H1072" t="s">
         <v>3567</v>
-      </c>
-[...1 lines deleted...]
-        <v>3568</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" t="s">
-        <v>3569</v>
+        <v>3568</v>
       </c>
       <c r="B1073" t="s">
         <v>9</v>
       </c>
       <c r="C1073" t="s">
         <v>324</v>
       </c>
       <c r="D1073" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1073" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1073" t="s">
         <v>158</v>
       </c>
       <c r="G1073" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H1073" t="s">
         <v>3570</v>
-      </c>
-[...1 lines deleted...]
-        <v>3571</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" t="s">
-        <v>3572</v>
+        <v>3571</v>
       </c>
       <c r="B1074" t="s">
         <v>9</v>
       </c>
       <c r="C1074" t="s">
         <v>328</v>
       </c>
       <c r="D1074" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1074" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1074" t="s">
         <v>158</v>
       </c>
       <c r="G1074" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="H1074" t="s">
         <v>3573</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
-        <v>3575</v>
+        <v>3574</v>
       </c>
       <c r="B1075" t="s">
         <v>9</v>
       </c>
       <c r="C1075" t="s">
         <v>332</v>
       </c>
       <c r="D1075" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1075" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1075" t="s">
         <v>158</v>
       </c>
       <c r="G1075" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="H1075" t="s">
         <v>3576</v>
-      </c>
-[...1 lines deleted...]
-        <v>3577</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
-        <v>3578</v>
+        <v>3577</v>
       </c>
       <c r="B1076" t="s">
         <v>9</v>
       </c>
       <c r="C1076" t="s">
         <v>336</v>
       </c>
       <c r="D1076" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1076" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1076" t="s">
         <v>158</v>
       </c>
       <c r="G1076" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="H1076" t="s">
         <v>3579</v>
-      </c>
-[...1 lines deleted...]
-        <v>3580</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" t="s">
-        <v>3581</v>
+        <v>3580</v>
       </c>
       <c r="B1077" t="s">
         <v>9</v>
       </c>
       <c r="C1077" t="s">
         <v>339</v>
       </c>
       <c r="D1077" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1077" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1077" t="s">
         <v>158</v>
       </c>
       <c r="G1077" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="H1077" t="s">
         <v>3582</v>
-      </c>
-[...1 lines deleted...]
-        <v>3583</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
-        <v>3584</v>
+        <v>3583</v>
       </c>
       <c r="B1078" t="s">
         <v>9</v>
       </c>
       <c r="C1078" t="s">
         <v>342</v>
       </c>
       <c r="D1078" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1078" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1078" t="s">
         <v>158</v>
       </c>
       <c r="G1078" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="H1078" t="s">
         <v>3585</v>
-      </c>
-[...1 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
-        <v>3587</v>
+        <v>3586</v>
       </c>
       <c r="B1079" t="s">
         <v>9</v>
       </c>
       <c r="C1079" t="s">
         <v>346</v>
       </c>
       <c r="D1079" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1079" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1079" t="s">
         <v>158</v>
       </c>
       <c r="G1079" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="H1079" t="s">
         <v>3588</v>
-      </c>
-[...1 lines deleted...]
-        <v>3589</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
-        <v>3590</v>
+        <v>3589</v>
       </c>
       <c r="B1080" t="s">
         <v>9</v>
       </c>
       <c r="C1080" t="s">
         <v>350</v>
       </c>
       <c r="D1080" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1080" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1080" t="s">
         <v>158</v>
       </c>
       <c r="G1080" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="H1080" t="s">
         <v>3591</v>
-      </c>
-[...1 lines deleted...]
-        <v>3592</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
-        <v>3593</v>
+        <v>3592</v>
       </c>
       <c r="B1081" t="s">
         <v>9</v>
       </c>
       <c r="C1081" t="s">
         <v>354</v>
       </c>
       <c r="D1081" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1081" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1081" t="s">
         <v>158</v>
       </c>
       <c r="G1081" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="H1081" t="s">
         <v>3594</v>
-      </c>
-[...1 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
-        <v>3596</v>
+        <v>3595</v>
       </c>
       <c r="B1082" t="s">
         <v>9</v>
       </c>
       <c r="C1082" t="s">
         <v>358</v>
       </c>
       <c r="D1082" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1082" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1082" t="s">
         <v>18</v>
       </c>
       <c r="G1082" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="H1082" t="s">
         <v>3597</v>
-      </c>
-[...1 lines deleted...]
-        <v>3598</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" t="s">
-        <v>3599</v>
+        <v>3598</v>
       </c>
       <c r="B1083" t="s">
         <v>9</v>
       </c>
       <c r="C1083" t="s">
         <v>362</v>
       </c>
       <c r="D1083" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1083" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1083" t="s">
         <v>18</v>
       </c>
       <c r="G1083" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="H1083" t="s">
         <v>3600</v>
-      </c>
-[...1 lines deleted...]
-        <v>3601</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
-        <v>3602</v>
+        <v>3601</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
         <v>366</v>
       </c>
       <c r="D1084" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1084" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1084" t="s">
         <v>18</v>
       </c>
       <c r="G1084" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="H1084" t="s">
         <v>3603</v>
-      </c>
-[...1 lines deleted...]
-        <v>3604</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
-        <v>3605</v>
+        <v>3604</v>
       </c>
       <c r="B1085" t="s">
         <v>9</v>
       </c>
       <c r="C1085" t="s">
         <v>370</v>
       </c>
       <c r="D1085" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1085" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1085" t="s">
         <v>82</v>
       </c>
       <c r="G1085" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="H1085" t="s">
         <v>3606</v>
-      </c>
-[...1 lines deleted...]
-        <v>3607</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
-        <v>3608</v>
+        <v>3607</v>
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
         <v>375</v>
       </c>
       <c r="D1086" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1086" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1086" t="s">
         <v>82</v>
       </c>
       <c r="G1086" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="H1086" t="s">
         <v>3609</v>
-      </c>
-[...1 lines deleted...]
-        <v>3610</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>3611</v>
+        <v>3610</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
         <v>378</v>
       </c>
       <c r="D1087" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1087" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1087" t="s">
         <v>13</v>
       </c>
       <c r="G1087" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="H1087" t="s">
         <v>3612</v>
-      </c>
-[...1 lines deleted...]
-        <v>3613</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
-        <v>3614</v>
+        <v>3613</v>
       </c>
       <c r="B1088" t="s">
         <v>9</v>
       </c>
       <c r="C1088" t="s">
         <v>382</v>
       </c>
       <c r="D1088" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1088" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1088" t="s">
         <v>256</v>
       </c>
       <c r="G1088" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="H1088" t="s">
         <v>3615</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>3617</v>
+        <v>3616</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
         <v>386</v>
       </c>
       <c r="D1089" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1089" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1089" t="s">
         <v>933</v>
       </c>
       <c r="G1089" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="H1089" t="s">
         <v>3618</v>
-      </c>
-[...1 lines deleted...]
-        <v>3619</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
-        <v>3620</v>
+        <v>3619</v>
       </c>
       <c r="B1090" t="s">
         <v>9</v>
       </c>
       <c r="C1090" t="s">
         <v>390</v>
       </c>
       <c r="D1090" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1090" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1090" t="s">
         <v>933</v>
       </c>
       <c r="G1090" s="1" t="s">
-        <v>3621</v>
+        <v>3620</v>
       </c>
       <c r="H1090" t="s">
-        <v>3619</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" t="s">
-        <v>3622</v>
+        <v>3621</v>
       </c>
       <c r="B1091" t="s">
         <v>9</v>
       </c>
       <c r="C1091" t="s">
         <v>394</v>
       </c>
       <c r="D1091" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1091" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1091" t="s">
         <v>933</v>
       </c>
       <c r="G1091" s="1" t="s">
-        <v>3623</v>
+        <v>3622</v>
       </c>
       <c r="H1091" t="s">
-        <v>3619</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" t="s">
-        <v>3624</v>
+        <v>3623</v>
       </c>
       <c r="B1092" t="s">
         <v>9</v>
       </c>
       <c r="C1092" t="s">
         <v>398</v>
       </c>
       <c r="D1092" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1092" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1092" t="s">
         <v>933</v>
       </c>
       <c r="G1092" s="1" t="s">
-        <v>3625</v>
+        <v>3624</v>
       </c>
       <c r="H1092" t="s">
-        <v>3619</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" t="s">
-        <v>3626</v>
+        <v>3625</v>
       </c>
       <c r="B1093" t="s">
         <v>9</v>
       </c>
       <c r="C1093" t="s">
         <v>402</v>
       </c>
       <c r="D1093" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1093" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1093" t="s">
         <v>933</v>
       </c>
       <c r="G1093" s="1" t="s">
-        <v>3627</v>
+        <v>3626</v>
       </c>
       <c r="H1093" t="s">
-        <v>3619</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
-        <v>3628</v>
+        <v>3627</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
         <v>406</v>
       </c>
       <c r="D1094" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1094" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1094" t="s">
         <v>456</v>
       </c>
       <c r="G1094" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="H1094" t="s">
         <v>3629</v>
-      </c>
-[...1 lines deleted...]
-        <v>3630</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>3631</v>
+        <v>3630</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
         <v>410</v>
       </c>
       <c r="D1095" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1095" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1095" t="s">
         <v>456</v>
       </c>
       <c r="G1095" s="1" t="s">
-        <v>3632</v>
+        <v>3631</v>
       </c>
       <c r="H1095" t="s">
-        <v>3454</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>3633</v>
+        <v>3632</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
         <v>414</v>
       </c>
       <c r="D1096" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1096" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1096" t="s">
         <v>456</v>
       </c>
       <c r="G1096" s="1" t="s">
-        <v>3634</v>
+        <v>3633</v>
       </c>
       <c r="H1096" t="s">
-        <v>3454</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>3635</v>
+        <v>3634</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
         <v>418</v>
       </c>
       <c r="D1097" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1097" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1097" t="s">
         <v>202</v>
       </c>
       <c r="G1097" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="H1097" t="s">
         <v>3636</v>
-      </c>
-[...1 lines deleted...]
-        <v>3637</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>3638</v>
+        <v>3637</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
         <v>421</v>
       </c>
       <c r="D1098" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1098" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1098" t="s">
         <v>202</v>
       </c>
       <c r="G1098" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="H1098" t="s">
         <v>3639</v>
-      </c>
-[...1 lines deleted...]
-        <v>3640</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>3641</v>
+        <v>3640</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
         <v>424</v>
       </c>
       <c r="D1099" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1099" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1099" t="s">
         <v>202</v>
       </c>
       <c r="G1099" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H1099" t="s">
         <v>3642</v>
-      </c>
-[...1 lines deleted...]
-        <v>3643</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>3644</v>
+        <v>3643</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
         <v>427</v>
       </c>
       <c r="D1100" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1100" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1100" t="s">
         <v>202</v>
       </c>
       <c r="G1100" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="H1100" t="s">
         <v>3645</v>
-      </c>
-[...1 lines deleted...]
-        <v>3646</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>3647</v>
+        <v>3646</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
         <v>431</v>
       </c>
       <c r="D1101" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1101" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1101" t="s">
         <v>202</v>
       </c>
       <c r="G1101" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H1101" t="s">
         <v>3648</v>
-      </c>
-[...1 lines deleted...]
-        <v>3649</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>3650</v>
+        <v>3649</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
         <v>435</v>
       </c>
       <c r="D1102" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1102" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1102" t="s">
         <v>202</v>
       </c>
       <c r="G1102" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="H1102" t="s">
         <v>3651</v>
-      </c>
-[...1 lines deleted...]
-        <v>3652</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>3653</v>
+        <v>3652</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
         <v>439</v>
       </c>
       <c r="D1103" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1103" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1103" t="s">
         <v>443</v>
       </c>
       <c r="G1103" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H1103" t="s">
         <v>3654</v>
-      </c>
-[...1 lines deleted...]
-        <v>3655</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
-        <v>3656</v>
+        <v>3655</v>
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
         <v>442</v>
       </c>
       <c r="D1104" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1104" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1104" t="s">
         <v>443</v>
       </c>
       <c r="G1104" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="H1104" t="s">
         <v>3657</v>
-      </c>
-[...1 lines deleted...]
-        <v>3658</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>3659</v>
+        <v>3658</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
         <v>447</v>
       </c>
       <c r="D1105" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1105" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1105" t="s">
         <v>443</v>
       </c>
       <c r="G1105" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="H1105" t="s">
         <v>3660</v>
-      </c>
-[...1 lines deleted...]
-        <v>3661</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
-        <v>3662</v>
+        <v>3661</v>
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
         <v>451</v>
       </c>
       <c r="D1106" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1106" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1106" t="s">
         <v>443</v>
       </c>
       <c r="G1106" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="H1106" t="s">
         <v>3663</v>
-      </c>
-[...1 lines deleted...]
-        <v>3664</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
-        <v>3665</v>
+        <v>3664</v>
       </c>
       <c r="B1107" t="s">
         <v>9</v>
       </c>
       <c r="C1107" t="s">
         <v>455</v>
       </c>
       <c r="D1107" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1107" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1107" t="s">
         <v>443</v>
       </c>
       <c r="G1107" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H1107" t="s">
         <v>3666</v>
-      </c>
-[...1 lines deleted...]
-        <v>3667</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
-        <v>3668</v>
+        <v>3667</v>
       </c>
       <c r="B1108" t="s">
         <v>9</v>
       </c>
       <c r="C1108" t="s">
         <v>460</v>
       </c>
       <c r="D1108" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1108" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1108" t="s">
         <v>443</v>
       </c>
       <c r="G1108" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="H1108" t="s">
         <v>3669</v>
-      </c>
-[...1 lines deleted...]
-        <v>3670</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" t="s">
-        <v>3671</v>
+        <v>3670</v>
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
         <v>464</v>
       </c>
       <c r="D1109" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1109" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1109" t="s">
         <v>122</v>
       </c>
       <c r="G1109" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="H1109" t="s">
         <v>3672</v>
-      </c>
-[...1 lines deleted...]
-        <v>3673</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>3674</v>
+        <v>3673</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
         <v>468</v>
       </c>
       <c r="D1110" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1110" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1110" t="s">
         <v>122</v>
       </c>
       <c r="G1110" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="H1110" t="s">
         <v>3675</v>
-      </c>
-[...1 lines deleted...]
-        <v>3676</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>3677</v>
+        <v>3676</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
         <v>472</v>
       </c>
       <c r="D1111" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1111" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1111" t="s">
         <v>122</v>
       </c>
       <c r="G1111" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="H1111" t="s">
         <v>3678</v>
-      </c>
-[...1 lines deleted...]
-        <v>3679</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
-        <v>3680</v>
+        <v>3679</v>
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
         <v>475</v>
       </c>
       <c r="D1112" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1112" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1112" t="s">
         <v>122</v>
       </c>
       <c r="G1112" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="H1112" t="s">
         <v>3681</v>
-      </c>
-[...1 lines deleted...]
-        <v>3682</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>3683</v>
+        <v>3682</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
         <v>479</v>
       </c>
       <c r="D1113" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1113" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1113" t="s">
         <v>122</v>
       </c>
       <c r="G1113" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="H1113" t="s">
         <v>3684</v>
-      </c>
-[...1 lines deleted...]
-        <v>3685</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
-        <v>3686</v>
+        <v>3685</v>
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
         <v>482</v>
       </c>
       <c r="D1114" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1114" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1114" t="s">
         <v>122</v>
       </c>
       <c r="G1114" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="H1114" t="s">
         <v>3687</v>
-      </c>
-[...1 lines deleted...]
-        <v>3688</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>3689</v>
+        <v>3688</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
         <v>485</v>
       </c>
       <c r="D1115" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1115" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1115" t="s">
         <v>265</v>
       </c>
       <c r="G1115" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="H1115" t="s">
         <v>3690</v>
-      </c>
-[...1 lines deleted...]
-        <v>3691</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>3692</v>
+        <v>3691</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
         <v>488</v>
       </c>
       <c r="D1116" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1116" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1116" t="s">
         <v>265</v>
       </c>
       <c r="G1116" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="H1116" t="s">
         <v>3693</v>
-      </c>
-[...1 lines deleted...]
-        <v>3694</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
-        <v>3695</v>
+        <v>3694</v>
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
         <v>491</v>
       </c>
       <c r="D1117" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1117" t="s">
         <v>3337</v>
-      </c>
-[...1 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="F1117" t="s">
         <v>443</v>
       </c>
       <c r="G1117" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="H1117" t="s">
         <v>3696</v>
-      </c>
-[...1 lines deleted...]
-        <v>3697</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>