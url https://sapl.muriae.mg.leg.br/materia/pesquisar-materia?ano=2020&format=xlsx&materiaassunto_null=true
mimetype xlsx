--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -54,9303 +54,9303 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3554/pl_01.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3554/pl_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO SONORO, TECNICAMENTE CLASSIFICADOS COMO "FOGOS DE TIRO" , NO MUNICIPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3555/pl_02.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3555/pl_02.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÉ NATAL ODONTOLÓGICO</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3556/pl_03.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3556/pl_03.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REALIZAÇÃO DE PESQUISA DE OPINIÃO SOBRE SERVIÇOS DE TRANSPORTE PÚBLICO COLETIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3557/pl_04.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3557/pl_04.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MURIAÉ, O PROGRAMA BANCO DE RAÇÃO PARA ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3558/pl_05.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3558/pl_05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESPAÇO RESERVADO PARA PESSOAS QUE UTILIZAM CADEIRA DE RODAS NOS ESTABELECIMENTOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3559/pl_06.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3559/pl_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COMPROVAÇÃO DO ATENDIMENTO DO PERCENTUAL MÍNIMO DE APRENDIZES, A SER INSERIDA NOS EDITAIS DE LICITAÇÃO PARA CONTRATOS DE QUALQUER NATUREZA NO ÂMBITO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pref. Ioannis Konstantinos Grammatikopoulos-GREGO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3560/pl_07.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3560/pl_07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3561/pl_08.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3561/pl_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MURIAÉ, ALTERA A LEI Nº 3.824, DE 1º DE DEZEMBRO DE 2009, A LEI Nº 3.988, DE 06 DE OUTUBRO DE 2010 E A LEI Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3563/pl_09.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3563/pl_09.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ, ATRAVÉS DO DEMSUR CONCEDER A ISENÇÃO DE 50% NO VALOR DA TARIFA DE SERVIÇO DE ÁGUA E ESGOTO AS VÍTIMAS DA ENCHENTE OCORRIDA NOS DIAS 24 E 25 DE JANEIRO DE 2020 NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3564/pl_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3564/pl_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A CONCEDER ISENÇÃO OU REMISSÃO DO IPTU/2020 AOS IMÓVEIS ATINGIDOS POR ENCHENTES E DESLIZAMENTOS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3565/pl_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3565/pl_11.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PONTO DE APOIO Á SAÚDE DO SÃO JOÃO DO GLÓRIA MARCÍRIO DA SILVA PEÇANHA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3567/pl_12-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3567/pl_12-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3568/pl_13-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3568/pl_13-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3569/pl_14-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3569/pl_14-2020.pdf</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3570/pl_15-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3570/pl_15-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/</t>
+    <t>http://sapl.muriae.mg.leg.br/media/</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3572/pl_17-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3572/pl_17-2020.pdf</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3573/pl_18-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3573/pl_18-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI Nº 5.943, DE 22 DE JANEIRO DE 2020 E NA LEI Nº 4.389, DE 23 DE OUTUBRO DE 2012, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3566/pl_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3566/pl_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO VIA INTERNET ÁS SESSÕES PÚBLICAS REALIZADAS NO ÂMBITO DOS PROCEDIMENTOS LICITATÓRIOS NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3574/pl_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3574/pl_20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO A FILMAGEM E GRAVAÇÃO, DAS SESSÕES PÚBLICAS REALIZADAS, NO ÂMBITO DOS PROCEDIMENTOS LICITATÓRIOS NAS MODALIDADES CONCORRÊNCIA, TOMADA DE PREÇOS, CONVITE E PREGÃO PRESENCIAL NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3575/pl_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3575/pl_21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TREVO VEREADOR TELMO BRAGA</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3576/pl_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3576/pl_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLETA DOMICILIAR PARA A REALIZAÇÃO DE EXAMES LABORATORIAIS DE PACIENTES ACAMADOS E/OU DE DIFICIL LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>VEREADOR CISO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3627/pl_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3627/pl_23.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA MILSON FELÍCIO DA SILVA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3628/pl_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3628/pl_24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA INCLUSÃO DE FONTE 2.59, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3629/pl_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3629/pl_25.pdf</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3630/pl_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3630/pl_26.pdf</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3631/pl_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3631/pl_27.pdf</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3632/pl_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3632/pl_28.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO MUNICIPAL PARA A INFÂNCIA E ADOLESCÊNCIA DE MURIAÉ-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3660/pl_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3660/pl_29.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 2.358, DE 28 DE JANEIRO DE 1999, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3661/pl_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3661/pl_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE DISPOSITIVO CHAMADO DE BUEIRO INTELIGENTE NOS LOGRADOUROS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3662/pl_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3662/pl_31.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE 2.60 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3663/pl_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3663/pl_32.pdf</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3683/pl_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3683/pl_33.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTES DE RECURSOS NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3684/pl_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3684/pl_34.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DO CAMPO DE FUTEBOL SÃO JOÃO DO GLÓRIA-MARLEY VASQUES PEÇANHA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_35.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE UBS- UNIDADE BÁSICA DE SAÚDE DR. CARLOS ALBERTO ALVES DIAS A APARELHO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3686/pl_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3686/pl_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DA COBRANÇA PARA RELIGAÇÃO DE SERVIÇO PÚBLICO DE ENERGIA ELÉTRICA, ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3714/pl_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3714/pl_37.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TRAVESSA VERA LÚCIA MAGALHÃES PEREIRA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA, VEREADOR ADEMAR CAMERINO, VEREADOR CELSINHO, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3715/pl_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3715/pl_38.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 5.348 DE 09 DE DEZEMBRO DE 2016, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3716/pl_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3716/pl_39.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESCOLA MUNICIPAL JÉSUS FRANCISCO DE ARAÚJO O PROINFÂNCIA SITUADO NO CONDOMÍNIO RESIDENCIAL EDUARDO ALVES CORRÊA, NO DISTRITO DE VERMELHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3746/pl_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3746/pl_40.pdf</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3747/pl_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3747/pl_41.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.432, DE 27 DE MARÇO DE 2007, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3748/pl_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3748/pl_42.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR, POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, OS IMÓVEIS ESPECIFICADOS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3749/pl_43-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3749/pl_43-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios para desembarque de mulheres, fora da parada de ônibus, em período noturno, dos veículos de transporte coletivo do Município de Muriaé</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>VEREADOR DAVID LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3750/pl_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3750/pl_44.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ZION DE PROMOÇÃO DO SER HUMANO.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3751/pl_45-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3751/pl_45-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ESPAÇO INFANTIL NOTURNO - ATENDIMENTO À PRIMEIRA INFÂNCIA NO ÂMBITO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3752/pl_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3752/pl_46.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>VEREADORA HELENA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3753/pl_47-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3753/pl_47-2020.pdf</t>
   </si>
   <si>
     <t>FICAM ISENTAS DO PAGAMENTO DO CONSUMO DE ÁGUA AS FAMÍLIAS ENQUADRADAS NA TARIFA SOCIAL DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3754/pl_48-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3754/pl_48-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO PROPORCIONAL DAS MENSALIDADES DA REDE PRIVADA DE ENSINO DURANTE O PLANO DE CONTINGÊNCIA DO NOVO CORONAVÍRUS DA SECRETARIA DE ESTADO DE SAÚDE E DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3755/pl_49-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3755/pl_49-2020.pdf</t>
   </si>
   <si>
     <t>SUSPENDE O PROTESTO DE TÍTULO MUNICIPAIS DURANTE PERÍODO CERTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3758/pl_50-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3758/pl_50-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3759/pl_51-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3759/pl_51-2020.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO GRATUITA DE DISPENSADOR CONTENDO ÁLCOOL EM GEL NO INTERIOR DOS ÔNIBUS DE TRANSPORTE PÚBLICO COLETIVO URBANO, NO TRANSPORTE PUBLICO INTERMUNICIPAL E NAS DEPENDÊNCIAS DO TERMINAL RODOVIÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3760/pl_52-2020_-_substitutivo_ao_50-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3760/pl_52-2020_-_substitutivo_ao_50-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO AO PL 50/2020 - AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NA LOA.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3761/pl_53-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3761/pl_53-2020.pdf</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3762/pl_54-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3762/pl_54-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O FUNDO MUNICIPAL DE COMBATE AO CORONA VÍRUS - COVID-19</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3763/pl_55-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3763/pl_55-2020.pdf</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3764/pl_56-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3764/pl_56-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3765/pl_57-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3765/pl_57-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS DISPOSTAS NA LEI 5.921 DE 27 DE NOVEMBRO DE 2019 - LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3766/pl_58-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3766/pl_58-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de medidas excepcionais em face da situação de emergência decorrente do coronavírus (COVID - 19), no âmbito do Município, dentre outras providência.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3767/pl_59-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3767/pl_59-2020.pdf</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3768/pl_60-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3768/pl_60-2020.pdf</t>
   </si>
   <si>
     <t>FICA VEDADA A DISPENSA OU EXONERAÇÃO DOS SERVIDORES PÚBLICOS OCUPANTES DE FUNÇÃO PÚBLICA NOS TERMOS DA LEI 3.824, DE 1º DE DEZEMBRO DE 2009 E DE CARGO EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO PODER EXECUTIVO DURANTE O PRAZO DO DECRETO  MUNICIPAL DE SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA NO MUNICÍPIO DE MURIAÉ, EM RAZÃO DOS IMPACTOS DECORRENTES DA PANDEMIA CAUSADA PELO AGENTE CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3769/pl_61-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3769/pl_61-2020.pdf</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3770/pl_62-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3770/pl_62-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE MEDIDAS DE PROTEÇÃO SOCIAL DE GRUPOS VULNERÁVEIS DA POPULAÇÃO MURIAEENSE, COM OBJETIVO DE REDUZIR OS EFEITOS SOCIOECONÔMICOS DECORRENTES DAS AÇÕES DE ENFRENTAMENTO DA PANDEMIA DE COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3771/pl_63-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3771/pl_63-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe a obrigatoriedade do Município de Muriaé realizar o prazo de máximo de cinco dias úteis para substituição de lâmpadas queimadas da iluminação pública sob pena de não poder cobrar a contribuição de custeio da iluminação pública, a COSIP (Contribuição para o Custeio da Iluminação Pública) do contribuinte.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3772/pl_64-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3772/pl_64-2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Alzira Chaves Lacerda a Unidade Escolar (creche) no Bairro Bom Pastor e dá outras providências.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3773/pl_065.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3773/pl_065.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 5º ao art. 17, da Lei Complementar nº 5.940/2019. Dispõe sobre o regime administrativo especial de contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3779/pl_66-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3779/pl_66-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE QUE TODAS AS COMPRAS E CONTRATAÇÕES DE SERVIÇOS REALIZADAS PELA PREFEITURA MUNICIPAL DE MURIAÉ NO COMBATE DO COVID-19 SEJAM INFORMADAS À CÂMARA MUNICIPAL DE MURIAÉ, ATENDENDO A EXCEPCIONALIDADE DA PANDEMIA.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3774/pl_067.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3774/pl_067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3775/pl_068.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3775/pl_068.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3778/pl_69-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3778/pl_69-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DE COBRANÇA DE FATURAS DE ÁGUA DE HOSPITAIS FILANTRÓPICOS, ASILOS E ENTIDADES SEM FINS LUCRATIVOS QUE ATUAM NA DISTRIBUIÇÃO DE BENS PARA PESSOAS EM ESTADO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>VEREADOR MANOEL CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3777/pl_070.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3777/pl_070.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TRAVESSA PEDRO BRAZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3780/pl_071.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3780/pl_071.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO "CAFÉ" NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MURIAÉ-MG</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3781/pl_072.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3781/pl_072.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO "LEITE" NO CALENDARIO OFICIAL DO MUNICÍPIO DE MURIAÉ-MG</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3782/pl_073.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3782/pl_073.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O FORNECIMENTO DE ÁLCOOL GEL 70% EM DISPENSADOR GRATUITO, PARA USUÁRIOS DAS CASAS LOTÉRICAS E DEMAIS INSTITUIÇÃO DE CRÉDITO FINANCEIRO E APOSTAS.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3783/pl_074.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3783/pl_074.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE MÁSCARAS NO MUNICÍPIO DURANTE A PANDEMIA</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3784/pl_075.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3784/pl_075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AÇÕES FRENTE AO CORONAVÍRUS NA VIA SAÚDE</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3785/pl_076.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3785/pl_076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRESCRIÇÃO DA OZONIOTERAPIA COMO TRATAMENTO MÉDICO DE CARÁTER COMPLEMENTAR NA REDE PÚBLICA DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3847/pl_77-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3847/pl_77-2020.pdf</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3862/pl_078.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3862/pl_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS DE CONCESSÃO DOS DESCONTOS DE ISENÇÃO DE TARIFA DE ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>VEREADOR LELEI</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3873/pl_079.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3873/pl_079.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOÃO BATISTA DE OLIVEIRA A QUADRA POLIESPORTIVA NO DISTRITO DE ITAMURI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3874/pl_080.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3874/pl_080.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.143, DE 28 DE DEZEMBRO DE 2011, NA FORMA QUE ESPECIFÍCA</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3880/pl_081.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3880/pl_081.pdf</t>
   </si>
   <si>
     <t>CRIA O PIPÓDROMO NO ÂMBITO DO MUNICÍPIO DE MURIAÉ E O PROGRAMA EDUCATIVO NAS ESCOLAS PÚBLICAS E PRIVADAS</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3881/pl_082.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3881/pl_082.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, PARA DESPESAS NÃO PREVISTAS NO VIGENTE ORÇAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3882/pl_083.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3882/pl_083.pdf</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3883/pl_084.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3883/pl_084.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE MEDIDAS EXCEPCIONAIS EM FACE DA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS, NO ÂMBITO DO MUNICÍPIO, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>VEREADOR IVANIR DO GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3902/pl_85-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3902/pl_85-2020.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA JOSÉ ARI DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3910/pl_086.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3910/pl_086.pdf</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3912/pl_87-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3912/pl_87-2020.pdf</t>
   </si>
   <si>
     <t>Altera o art. 30 da Lei nº 5.441/2017, que dispõe sobre o Uso e Ocupação do Solo Urbano no Município de Muriaé/MG.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3911/pl_88-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3911/pl_88-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Doador de Sangue no âmbito do Município de Muriaé, e dá outras providências.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3908/pl_089.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3908/pl_089.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3909/pl_090.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3909/pl_090.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TESTAGEM PERIÓDICA PARA O COVID-19</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3913/pl_91-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3913/pl_91-2020.pdf</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3917/pl_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3917/pl_92.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RAIA DE MALHA ANTÔNIO SOARES DE SOUZA A ESPAÇO ESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4051/pl_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4051/pl_93.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE MURIAÉ FIRMAR CONVÊNIO OU CONTRATO COM A EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS-CORREIOS- OU EMPRESA AFIM, PARA REALIZAR ENTREGA EM DOMICÍLIO DE MEDICAMENTOS DE USO CONTÍNUO FORNECIDOS PELA SECRETARIA MUNICIPAL DE SAÚDE, CONFORME ESPECÍFICA.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4052/pl_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4052/pl_94.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE MURIAÉ A FIRMAR PARCERIA COM A CAIXA ECONÔMICA FEDERAL PARA DISPONIBILIZAR ESTRUTURA EXTERNA DE ATENDIMENTO A CLIENTES QUE ESPERAM NA FILA DAS AGÊNCIAS DURANTE A PANDEMIA DO COVID-19 POR CONTA DO SAQUE EMERGENCIAL OFERECIDO PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3920/pl_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3920/pl_95.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO OBRIGADO A REALIZAR TESTES DIAGNÓSTICOS DE DETECÇÃO DE ANTICORPOS IGM/IGG CONTRO SARS- COV-2 (COVID-19) EM TODOS OS SERVIDORES E EMPREGADOS PÚBLICOS E FUNCIONÁRIOS DE EMPRESAS TERCEIRIZADOS DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3914/pl_96-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3914/pl_96-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Suplementar, para inclusão de fonte, e dá outras providências.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3918/pl_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3918/pl_97.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA PROJETADA PARA O BAIRRO PORTO DE "PRAÇA NICÁCIO CARDOSO DE OLIVEIRA", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3915/pl_98-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3915/pl_98-2020.pdf</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3916/pl_99-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3916/pl_99-2020.pdf</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM, VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3919/pl_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3919/pl_100.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO OBRIGADO A REALIZAR TESTES DIAGNÓSTICOS DE DETECÇÃO DE ANTICORPOS IGM/IGG CONTRA SARS- COV-2 (COVID-19), DE FORMA PERIÓDICA, EM TODOS OS SERVIDORES E EMPREGADOS PÚBLICOS E FUNCIONÁRIOS DE EMPRESAS TERCEIRIZADOS DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3924/pl_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3924/pl_101.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ACADEMIA DE GINASTICA AO AR LIVRE MARIA DA GLÓRIA RAMOS, O ESPAÇO PÚBLICO LOCALIZADO NA VIA SAÚDE BR 356 - KM 265</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4018/pl_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4018/pl_102.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA SEBASTIÃO FERNANDES LEVATE A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4019/pl_103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4019/pl_103.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI Nº 4.389, DE 23 DE OUTUBRO DE 2012</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4020/pl_104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4020/pl_104.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 2.088, DE 27 DE MAIO DE 1997</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4021/pl_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4021/pl_105.pdf</t>
   </si>
   <si>
     <t>INCLUI ÁREAS DE ESPECIAL INTERESSE PARA REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4022/pl_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4022/pl_106.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOSÉ PAULO JULIANE, O MURO DE CONTENÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4023/pl_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4023/pl_107.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA EDUARDO BRAGA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4024/pl_108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4024/pl_108.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE MARIA DE SOUZA ROCHA AO ESCADÃO DE ACESSO PÚBLICO DA RUA CEL. PEREIRA SOBRINHO E À RUA ABEILARD GOULART</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4030/pl_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4030/pl_109.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DA QUADRA POLE ESPORTIVO FRANCISCO DA SILVA BRAGA NETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4031/pl_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4031/pl_110.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMPO DE FUTEBOL JOSÉ BORGES MOREIRA (JOSÉ ANTÔNIO) NO DISTRITO DE VERMELHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4032/pl_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4032/pl_111.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMPO DE FUTEBOL ADÃO LÚCIO DA ROCHA (ADÃO COTINHO) NO DISTRITO DE PIRAPANEMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4025/pl_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4025/pl_112.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMPO DE FUTEBOL LUCIANO CLEMENTE DE SOUZA NO DISTRITO DE BELISÁRIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4026/pl_113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4026/pl_113.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.432, DE 27 DE MARÇO DE 2007, DENTRE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4027/pl_114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4027/pl_114.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LOGOMARCA E OUTROS SÍMBOLOS PRÓPRIOS DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO - DEMSUR</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4028/pl_115-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4028/pl_115-2020.pdf</t>
   </si>
   <si>
     <t>Dá Denominação ao Centro Integrado de Segurança Pública de "CISP Capitão André Carvalho da Silva", e dá outras Providências.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4029/pl_116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4029/pl_116.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE À ADOÇÃO DE MEDIDAS EXCEPCIONAIS DE PROTEÇÃO SOCIAL, A SEREM ADOTADAS DURANTE O PERÍODO DE ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4033/pl_117-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4033/pl_117-2020.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA LOCALIZADA PRÓXIMO AO PRÉDIO DOM DELFIM (ANTIGA FEBEM ), BAIRRO BARRA, NESTE MUNICÍPIO, DE PRAÇA ERASTO FERNANDES DA SILVA, "ADERBAL", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4041/pl_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4041/pl_118.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE "RUA SEBASTIANA GOMES FERREIRA" NO BAIRRO SANTANA III, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4042/pl_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4042/pl_119.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA "MARIA DO CARMO COSTA" NO BAIRRO PLANALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4043/pl_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4043/pl_120.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA PROFESSORA MARIA JACINTA FORTINI A RUA 1 E PROFESSORA LUZIA TEREZA BARBOSA NUNES A RUA 2 NO LOTEAMENTO HORTO (ENTRE OS LOTEAMENTOS RECREIO E RECANTO VERDE), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4045/pl_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4045/pl_121.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CENTRO DE CONVIVÊNCIA MARIA LEONOR MACHADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4046/pl_122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4046/pl_122.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 5.915, DE 02 DE DEZEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4047/pl_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4047/pl_123.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, PARA DESPESAS NÃO PREVISTAS NO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4048/pl_124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4048/pl_124.pdf</t>
   </si>
   <si>
     <t>OBRIGA A IDENTIFICAÇÃO DOS VEÍCULOS E MÁQUINAS CONTRATADAS E TERCEIRIZADAS NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4049/pl_125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4049/pl_125.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI 5984/2020 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE QUE TODAS AS COMPRAS E CONTRATAÇÕES DE SERVIÇOS REALIZADOS PELA PREFEITURA MUNICIPAL DE MURIAÉ NO COMBATE DO COVID-19 SEJAM INFORMADAS À CÂMARA MUNICIPAL DE MURIAÉ, ATENDENDO A EXCEPCIONALIDADE DA PANDEMIA.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4050/pl_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4050/pl_126.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À NOVA BASE DO DEMUTTRAN - DEPARTAMENTO MUNICIPAL DE TRÂNSITO E TRANSPORTES DE MURIAÉ DE "SEDE CB/PM NILO FAUSTINO DE ARAÚJO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4053/pl_127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4053/pl_127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE BIOGRAFIA RESUMIDA DE HOMENAGEADO(A) NAS PRAÇAS, RUAS E AVENIDAS PRINCIPAIS DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>VEREADOR CARLOS MACUCO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4118/pl_128.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4118/pl_128.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMPO DE FUTEBOL JESUS JOSÉ CIRIBELI NO DISTRITO DE BOA FAMÍLIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4119/pl_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4119/pl_129.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESTÁDIO DE FUTEBOL ANTÔNIO RODRIGUES SANTANA NO DISTRITO DE MACUCO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Mesa</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4129/pl_130-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4129/pl_130-2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DO PREFEITO MUNICIPAL, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE MURIAÉ - ESTADO DE MINAS GERAIS, PARA A LEGISLATURA DE 2021 A 2024.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4155/pl_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4155/pl_131.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEMSUR - DEPARTAMENTO DE SANEAMENTO URBANO DE MURIAÉ, A INSTITUIR O "PROGRAMA DE PARCELAMENTO ESPECIAL COVID-19".</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4182/pl_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4182/pl_132.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE GERALDO DIAS VIEIRA, A PONTE SOBRE O RIO FUMAÇA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4206/pl_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4206/pl_133.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR, INCLUSÃO DE FONTE PARA DESPESAS NÃO PREVISTAS NO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4207/pl_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4207/pl_134.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA DESPESAS NÃO PREVISTAS NO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4226/pl_135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4226/pl_135.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4236/pl_136.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4236/pl_136.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR, INCLUSÃO DE FONTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4268/pl_137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4268/pl_137.pdf</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/pl_138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/pl_138.pdf</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/pl_139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/pl_139.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 6.002 DE 14 DE ABRIL DE 2020, EM SEUS ANEXOS I E III, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/pl_140anexos.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/pl_140anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DO MUNICÍPIO DE MURIAÉ PARA O ECERCÍCIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/pl_141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/pl_141.pdf</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/pl_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/pl_142.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/pl_143.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/pl_143.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA INCLUSÃO DE FONTE 155.98 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/pl_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/pl_144.pdf</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/pl_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/pl_145.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA ELISA MARIA GARCIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4395/pl_146.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4395/pl_146.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO NO BAIRRO SÃO JOAQUIM, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 RUA FLORESTA._x000D_
 RUA MARGARIDA._x000D_
 RUA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4396/pl_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4396/pl_147.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE 2.60 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4397/pl_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4397/pl_148.pdf</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4398/pl_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4398/pl_149.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4399/pl_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4399/pl_150.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, INCLUSÃO DE FONTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>VEREADOR CARLOS DELFIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4417/pl_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4417/pl_151.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA JORGE ALVES VIEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4419/pl_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4419/pl_152.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4422/pl_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4422/pl_153.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR, PARA INCLUSÃO DE FONTE 2.60 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>VEREADOR CARLOS DELFIM, VEREADOR CISO, VEREADOR DEVAIL CORREA, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3562/pr_01-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3562/pr_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Nº 357 de 11 de dezembro de 2012, Regimento Interno da Câmara Municipal de Muriaé, e dá outras providências.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3756/pr-02-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3756/pr-02-2020.pdf</t>
   </si>
   <si>
     <t>DESTINA TODA VERBA INDENIZATÓRIA DE GABINETE DOS VEREADORES DO MUNICÍPIO DE MURIAÉ PARA A SAÚDE PÚBLICA EM MEDIDAS DE PREVENÇÃO E COMBATE AO CORONAVÍRUS (COVID-19), DURANTE O PERÍODO QUE PERDURAR A SITUAÇÃO DE CALAMIDADE PÚBLICA E EMERGÊNCIA EM SAÚDE.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3757/pr_-_03-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3757/pr_-_03-2020.pdf</t>
   </si>
   <si>
     <t>DESTINA TODA ECONOMIA QUE SE FIZER DURANTE ESTE PERÍODO OU TEMPO QUE DURAR A NECESSIDADE DE PARADA DAS ATIVIDADES LEGISLATIVAS, BEM COMO OUTRAS VERBAS DISPONÍVEIS NO LEGISLATIVO PARA REPASSE AO EXECUTIVO, PARA A SAÚDE PÚBLICA EM MEDIDAS DE PREVENÇÃO E COMBATE AO CORONAVÍRUS - (COVID-19).</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>VEREADOR CISO, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3776/pr_04-2020.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3776/pr_04-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 4º da Resolução 396 de 22 de janeiro de 2020, que extinguiu a Verba de Gabinete, destina recursos para o combate ao COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4455/prestacao_de_contas_tcemg.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4455/prestacao_de_contas_tcemg.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS DO PREFEITO MUNICIPAL, EXERCÍCIO 2018</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3685/emenda_lei_organica_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3685/emenda_lei_organica_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.11 DA LEI ORGÂNICA DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3577/ind_01.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3577/ind_01.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO CLIMATIZAÇÃO DAS UBS E DEMAIS ÁREAS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3578/ind_02.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3578/ind_02.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAM SOLICITANDO REDUTORES DE VELOCIDADE NA RUA JÚLIO BRANDÃO-CENTRO.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3579/ind_03.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3579/ind_03.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO INTERVENÇÃO JUNTO AO ROTATIVO.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/ind_04.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/ind_04.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS DE QUEBRA MOLAS NA RUA MURIAÉ, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3581/ind_05.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3581/ind_05.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA GUILHERMINA, BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3582/ind_06.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3582/ind_06.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE SEJA REVIVIDA FAIXA DE PEDESTRE NA RUA MURIAÉ, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3583/ind_07.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3583/ind_07.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SECRETÁRIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO REFORMA DA PRAÇA E QUADRA E PODA DAS ÁRVORES DA PRAÇA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3584/ind_08.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3584/ind_08.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LAMPADAS DA RUA EDMUNDO GERMANO.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3585/ind_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3585/ind_9.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO MURO DE CONTENÇÃO NA RUA LICA MUGLIA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3586/ind_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3586/ind_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO EM RUAS DO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3587/ind_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3587/ind_11.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPARO NA PRAÇA NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3588/ind_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3588/ind_12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA BR 116 , "TREVO DA CHEVROLET".</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3589/ind_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3589/ind_13.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DE RUA NESTOR ROSA DA SILVA, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3590/ind_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3590/ind_14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA EUGENÓPOLIS, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3591/ind_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3591/ind_15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA CARLOS DIAS GOES, BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3592/ind_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3592/ind_16.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA AIMORÉS, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3593/ind_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3593/ind_17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA CRISTOVÃO COLOMBO, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3594/ind_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3594/ind_18.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NO VESTIÁRIO E ILUMINAÇÃO NO CAMPO DE FUTEBOL DO DISTRITO DE SÃO JOÃO DO GLÓRIA.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3595/ind_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3595/ind_19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SECRETARIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REFORMA DA PRAÇA E QUADRA, PODAS DE ÁRVORES PRAÇA BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3596/ind_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3596/ind_20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA RUA CECÍLIA MEIRELES BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3597/ind_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3597/ind_21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ARVORES NA TRAVESSA ANIBAL JOSÉ DIAS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3598/ind_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3598/ind_22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, SOLICITANDO CAPINA E LIMPEZA NAS RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3599/ind_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3599/ind_23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO BOCAS-DE-LOBO NA RUA DELFIM MACEDO, BAIRRO JOSÉ CIRILO.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3600/ind_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3600/ind_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO BOCAS DE LOBO EM RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3601/ind_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3601/ind_25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3602/ind_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3602/ind_26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3603/ind_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3603/ind_27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL REQUERENDO INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NAS SALAS DE AULA DA E.W. GILBERTO JOSÉ TANUS BRAZ.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3604/ind_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3604/ind_28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REPAROS NOS MOBILIÁRIOS DO IML.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3605/ind_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3605/ind_29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO JUNTO AOS ÓRGÃOS COMPETENTES A CLIMATIZAÇÃO DAS SALAS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3606/ind_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3606/ind_30.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ASFALTAMENTO DE RUAS NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3633/ind_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3633/ind_31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO DEPARTAMENTO MUNICIPAL DE ESPORTE E LAZER SOLICITANDO ACADEMIA AO AR LIVRE NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3634/ind_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3634/ind_32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO DRENAGEM PLUVIAL DA RUA PADRE D E RUA JOSÉ ABRANTES NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3635/ind_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3635/ind_33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO COLETORES PARA COLETA SELETIVA DE LIXO NAS ESCOLAS.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3636/ind_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3636/ind_34.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA NA RUA GABRIEL PASSOS, BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3637/ind_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3637/ind_35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS RUAS DO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3638/ind_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3638/ind_36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO AUTORIZAÇÃO MEDIANTE AGENDAMENTO PRÉVIO OU URGENCIA DE ATENDIMENTO ODONTÓLOGO NAS UBS MAIS PRÓXIMAS.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3639/ind_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3639/ind_37.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO PADRONIZAÇÃO DE PLACAS.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3640/ind_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3640/ind_38.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACA DE IDENTIFICAÇÃO DE LOGRADOURO PÚBLICO NO JOÃO VI.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3641/ind_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3641/ind_39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS DE IMPEDIMENTO DE ESTACIONAR CARROS NA RUA MURIAÉ, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3642/ind_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3642/ind_40.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA MATILDE CARLOTA, DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3643/ind_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3643/ind_41.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO PAVIMENTAÇÃO ASFALTICA NAS RUAS NO BAIRRO CHALE.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3644/ind_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3644/ind_42.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS SOLICITANDO PAVIMENTAÇÃO ASFALTICA NA RUA ORMINDA CARMO FERREIRA BAIRRO PORTO BELO.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3645/ind_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3645/ind_43.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS SOLICITANDO CONSTRUÇÃO DE CALÇADÃO DE ACESSO DO BAIRRO VERMELHO A RODOVIA BR 356.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3646/ind_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3646/ind_44.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NA RUA BENJAMIN SOARES DE AZEVEDO, BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3647/ind_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3647/ind_45.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS SOLICITANDO ATENÇÃO A SITUAÇÃO DO BARRANCO ATRÁS DA UBS BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3648/ind_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3648/ind_46.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO SUBSTITUIÇÃO DE LÂMPADAS NA BR 356.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3649/ind_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3649/ind_47.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS SOLICITANDO TROCA DE LÂMPADAS NA RUA DOM PEDRO II, BAIRRO PORTO.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3650/ind_48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3650/ind_48.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS SOLICITANDO ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3651/ind_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3651/ind_49.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO EM TODAS AS RUAS NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3652/ind_50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3652/ind_50.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3653/ind_51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3653/ind_51.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO SOFOCÓ.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3654/ind_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3654/ind_52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS NO MURO NA RUA BENEDITO VIDEIRA BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3655/ind_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3655/ind_53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO TROCA DE LÂMPADAS NA RUA DOM PEDRO II, BAIRRO PORTO.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3664/ind_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3664/ind_54.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS  SOLICITANDO TROCA DE LÂMPADAS NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3665/ind_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3665/ind_55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ILUMINAÇÃO PÚBLICA DO TREVO DE RETORNO E ACESSO AO BAIRRO SÃO PEDRO E A AABB.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3666/ind_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3666/ind_56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CALÇAMENTO DA RUA IRANY EVA BARBOSA, BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3667/ind_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3667/ind_57.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPAROS NO PISO E CALÇADA DA PRAÇA DO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3668/ind_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3668/ind_58.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDOA CONSTRUÇÃO DE UMA PONTE NA REGIÃO DA EMBAÚBA.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3669/ind_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3669/ind_59.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA RUA MARIA CÂNDIDA DO CARMO, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3670/ind_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3670/ind_60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REPAROS NO PISO E NA CALÇADA DA PRAÇA JOÃO XXIII.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3671/ind_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3671/ind_61.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES REFERENTE AO ESGOTO SANITÁRIO DA PENITENCIÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3672/ind_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3672/ind_62.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO SOLUÇÃO PARA O PROBLEMA DE FALTA DE ÁGUA NA RUA AMAZONAS NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3673/ind_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3673/ind_63.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO  LIMPEZA E CAPINA NA RUA VALDIR TROTA BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3674/ind_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3674/ind_64.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA SETE DE SETEMBRO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3689/ind_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3689/ind_66.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ITAGIBA DE OLIVEIRA, BARRA.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3690/ind_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3690/ind_67.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO A FISCALIZAÇÃO NA RUA IZANEL C. NASCIMENTO, BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3691/ind_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3691/ind_68.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3692/ind_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3692/ind_69.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3693/ind_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3693/ind_70.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO NA REDE DE ESGOTO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3694/ind_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3694/ind_71.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DA ÁRVORE NA AV. PRESIDENTE KENNEDY, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3695/ind_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3695/ind_72.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_73.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO REFORMA NA CAPELA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3697/ind_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3697/ind_74.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO ASFALTAMENTO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3698/ind_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3698/ind_75.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS SOLICITANDO CONSTRUÇÃO DE MURO DE ARRIMO NA RUA SEBASTIÃO JOSÉ DA COSTA BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3699/ind_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3699/ind_76.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO REPAROS NA CALÇADA RUA CEL. FRANCISCO VERMELHO, PORTO.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3700/ind_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3700/ind_77.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CORRIMÃO NO ESCADÃO DA RUA MARCOS TARCISIO NA BARRA.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3701/ind_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3701/ind_78.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA VITÓRIO DALLA PAULA BARRA.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3702/ind_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3702/ind_79.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS SOLICITANDO ASFALTAMENTO EM RUAS DO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3703/ind_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3703/ind_80.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO JUNTO A DEFESA CIVIL FISCALIZAÇÃO NA RUA IZANEL C. NASCIMENTO, BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3704/ind_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3704/ind_81.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ASFALTAMENTO DA RUA JARDIM AMÉRICA E DA RUA BRAZ DUTRA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3717/ind_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3717/ind_82.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DA ÁRVORE NA RUA PAULO CÉSAR DE ABREU BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3718/ind_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3718/ind_83.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DA ÁRVORE NA RUA JOSÉ DOS SANTOS, BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3719/ind_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3719/ind_84.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE NA RUA GERALDO ARGEMIRO DA CUNHA BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3720/ind_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3720/ind_85.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE NA AV.DR. NILO PACHECO DE MEDEIROS BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3721/ind_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3721/ind_86.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NO BAIRRO INCONFIDÊNCIA I.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_87.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NO BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3723/ind_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3723/ind_88.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A CONSTRUÇÃO DE REDE DE ÁGUA PLUVIAL NA RUA VICENTE VARGAS CASTRO, NO BAIRRO COLETY.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3724/ind_89.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3724/ind_89.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA ALAMEDA DOS ROSEDÁS BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_90.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO REDUTORES DE VELOCIDADE NA RUA VEREADOR JACI VARGAS, DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_91.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_91.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NO CALÇADÃO ÁS MARGENS DA BR-356.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3727/ind_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3727/ind_92.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO QUE SEJA TAPADO BURACO EM FRENTE A CONSTRUÇÃO DA UBS BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3728/ind_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3728/ind_93.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS PÚBLICAS SOLICITANDO OBRA DE CONTENÇÃO NA RUA ANTONIO PEREIRA GALVÃO, BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3729/ind_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3729/ind_94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO CALÇAMENTO DA RUA RAFAEL FADUL, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3730/ind_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3730/ind_94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS PÚBLICAS  SOLICITANDO REFORMA DE ACADEMIA AO AR LIVRE NO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3731/ind_96.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3731/ind_96.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS SOLICITANDO REFORMA DA QUADRA POLIESPORTIVA NO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3732/ind_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3732/ind_97.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS PÚBLICAS SOLICITANDO REPAROS NA RUA JOÃO SALVATO BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3733/ind_98.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3733/ind_98.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS PÚBLICAS SOLICITANDO ESCADA NA RUA DOS ROSEDÁS NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3734/ind_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3734/ind_99.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS SOLICITANDO OPERAÇÃO TAPA BURACOS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3735/ind_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3735/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE OBRAS SOLICITANDO MURO DE ARRIMO NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3736/ind_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3736/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS PARA REDUTORES DE VELOCIDADE NA RUA VEREADOR JACI VARGAS, DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3737/ind_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3737/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DE AÇÃO SOCIAL SOLICITANDO APOIO AOS MORADORES DA RUA ANTONIO PEREIRA GALVÃO, BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3738/ind_103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3738/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO OBRA DE CONTENÇÃO NA RUA ANTONIO PEREIRA GALVÃO, NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO MEIO FIO E CALÇAMENTO NA RUA IZALTINA DE ABREU, BAIRRO JOSÉ DE ABREU.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3801/ind105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3801/ind105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3803/ind106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3803/ind106.pdf</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3805/ind108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3805/ind108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3786/ind109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3786/ind109.pdf</t>
   </si>
   <si>
     <t>Indicação ao procon</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3787/ind110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3787/ind110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AÇÃSO SOCIAL</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3788/ind111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3788/ind111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3789/ind112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3789/ind112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3790/ind113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3790/ind113.pdf</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3792/ind114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3792/ind114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3793/ind115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3793/ind115.pdf</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3794/ind116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3794/ind116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3795/ind117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3795/ind117.pdf</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3796/ind118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3796/ind118.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3798/ind119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3798/ind119.pdf</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3800/ind120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3800/ind120.pdf</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3806/ind121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3806/ind121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE SAÚDE</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3807/ind122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3807/ind122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3808/ind123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3808/ind123.pdf</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3809/ind124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3809/ind124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO DE MURIAÉ</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3810/ind125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3810/ind125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ E AO DIRETOR GERAL DO DEMSUR</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3811/ind126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3811/ind126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3812/ind127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3812/ind127.pdf</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE SAÚDE E PREFEITO MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3814/ind_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3814/ind_129.pdf</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3815/ind130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3815/ind130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE URBANISMO E MEIO AMBIENTE</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3817/ind132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3817/ind132.pdf</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3818/ind133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3818/ind133.pdf</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3819/ind134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3819/ind134.pdf</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3820/ind135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3820/ind135.pdf</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3822/ind137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3822/ind137.pdf</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3823/ind138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3823/ind138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS E PREFEITO MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3824/ind139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3824/ind139.pdf</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3825/ind140.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3825/ind140.pdf</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3826/ind141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3826/ind141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COMISSÃO DE SAÚDE DA CAMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3925/ind_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3925/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA NA PONTE DA COMUNIDADE DE SÃO DOMINGOS</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3926/ind_143.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3926/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS DE INFRAESTRUTURA COM ASFALTAMENTO NA RUA AMILTON CAMPOS, BAIRRO EDGAR MIRANDA</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3927/ind_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3927/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA RUA SANTO EXPEDITO NO BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3928/ind_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3928/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA RUA ANTÔNIO PEREIRA GALVÃO, BAIRRO ENCOBERTA</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3929/ind_146.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3929/ind_146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A TROCA DE LÂMPADAS NA RUA HÉLIO TOSTES E CERCANIAS, BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3930/ind_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3930/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE CALÇADA NA RUA NICOLAU TARANTO, BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3931/ind_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3931/ind_148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO DEPARTAMENTO MUNICIPAL DE ESPORTE E LAZER, SOLICITANDO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3932/ind_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3932/ind_149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, QUE PROVIDENCIE A COMPRA DE TESTES RÁPIDOS PARA COVID-19</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3933/ind_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3933/ind_150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA PAULINO CÂNDIDO MAGALHÃES, BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3934/ind_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3934/ind_151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO TROCA DAS LONAS E SACOS DE AREIA NA RUA ANTÔNIO PEREIRA GALÃO, BAIRRO ENCOBERTA</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3935/ind_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3935/ind_152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO ESTUDOS NA RUA AMARO GOULART, BAIRRO JOÃO XXIII, POIS QUANDO CHOVE DESCE MUITO BARRO</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3936/ind_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3936/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A TROCA DAS LÂMPADAS DOS POSTES DA AV, JK, PRÓXIMO A MORMORARIA JK, BEIRRO CENTRO</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3937/ind_154.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3937/ind_154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ELEVAÇÃO DO MURO DOS FUNDOS DO IMÓVEL DO CAPS AD III</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3938/ind_155.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3938/ind_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO IMPLEMENTAÇÃO DE AMPLA TESTAGEM DA POPULAÇÃO POR MEIO DO SISTEMA DRIVE-THUR PARA NOTIFICAÇÃO DO NÚMERO REAL DE INFECTADOS POR CORONA VÍRUS</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3939/ind_156.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3939/ind_156.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO REPARO NA VIA SAÚDE, NA METADE DO PERCURSO</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3940/ind_157.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3940/ind_157.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL SOLICITANDO QUE FLEXIBILIZE O CRITÉRIO DAS FAMÍLIAS INSCRITAS NO PROJETO CESTA CHEIA</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3941/ind_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3941/ind_158.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA VICENTE VARGAS DE CASTRO, BAIRRO SÃO GOTARDO</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3942/ind_159.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3942/ind_159.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO OBRAS DE INFRAESTRUTURA DE REDE PLUVIAL DA AVENIDA FREDERICO CORVETO NAPOLEÃO, BAIRRO NAPOLEÃO</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3943/ind_160.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3943/ind_160.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO IMPLANTAÇÃO DA REDE DE DRENAGEM PLUVIAL NAS RUAS GASPAR ZEM, JOSEFA ZEM, 7 DE SETEMBRO, ALVORADA, DOM PEDRO I, MANOEL TEIXEIRA BASTOS, PRESIDENTE KENNEDY, SÃO JOÃO BATISTA, 1º DE MAIO, ELISIO FIRMINO DA COSTA E FRANCISCO ANTENOR DE PAULA</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3944/ind_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3944/ind_161.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO A CANALIZAÇÃO DO CÓRREGO QUE ENVOLVE OS BAIRROS SOFOCÓ, BELA VISTA, UNIVERSITÁRIO, SANTA LUIZA E GASPAR</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3945/ind_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3945/ind_162.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS DE CONSTRUÇÃO DE MURO DE CONTENÇÃO NA TRAVESSA SANTOS DUMONT, BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3946/ind_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3946/ind_163.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA JOÃO LOURENÇO DA COSTA, BAIRRO NAPOLEÃO II</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3947/ind_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3947/ind_164.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A REVITALIZAÇÃO DA PRAÇA SANTA LUZIA, NO BAIRRO SANTA LUZIA</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3948/ind_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3948/ind_165.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A INSTALAÇÃO DE POSTE DE LUZ NA RUA NÉLIA DE ARAÚJO BRAGRA, NO BAIRRO GASPAR</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3949/ind_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3949/ind_166.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A TROCA DE LÂMPADA NA RUA JOSÉ MARIANO MACHADO, BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3950/ind_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3950/ind_167.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADA NA RUA ARISTÓTELIS RODRIGUES FERREIRA, BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3951/ind_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3951/ind_168.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO PAVIMENTAÇÃO NA AVENIDA DANTE BRUM, BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3952/ind_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3952/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPAROS NA PASSARELA DA RUA QUENTA-SOL, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3953/ind_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3953/ind_170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MUDANÇA DE PADRÃO DE LUZ DO SR CRISTIAN, NA RUA PROJETADA, DISTRITO DE VERMELHO</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3975/ind_171.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3975/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER NO BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4034/ind_172.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4034/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO PAVIMENTAÇÃO ASFALTICA</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4035/ind_173.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4035/ind_173.pdf</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3961/ind_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3961/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INSTALAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS NA RUA JERUSALÉM, BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3962/ind_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3962/ind_175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ALZIRA LACERDA, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3963/ind_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3963/ind_176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA AURELIANO GOMES, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3964/ind_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3964/ind_177.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA DA AV. DR. NILO PACHECO DE MEDEIROS, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3965/ind_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3965/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA DAS RUAS ISRAEL PINHEIRO DE LACERDA E CLÓBIO RIBEIRO LOPES, BAIRRO SANTANA 3</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3979/ind_179.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3979/ind_179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA ATRÁS DO CANIL NO DISTRITO DE VERMELHO</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3966/ind_180.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3966/ind_180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE PLACA DE ESTACIONAMENTO MÁXIMO 10 MINUTOS NA AV. SILVÉRIO CAMPOS, DEPOSITO DE PÃO</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3967/ind_181.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3967/ind_181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO SOLICITANDO PODA DE ARVORES NA AV SILVÉRIO CAMPOS, BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3968/ind_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3968/ind_182.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE PLACA DE ESTACIONAMENTO MÁXIMO 10 MINUTOS AV SILVERIO CAMPOS</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3969/ind_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3969/ind_183.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAE SOLICITANDO PROJETO DE LEI COM AS DEVIDAS ALTERAÇÕES NO CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4036/ind_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4036/ind_184.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3980/ind_185.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3980/ind_185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA RAFAEL STANZINI SILVA, VILA CONCEIÇÃO</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3981/ind_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3981/ind_186.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DA PRAÇA E ACADEMIA AO AR LIVRE PRÓXIMO A UBS MARAMBAIA</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3982/ind_187.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3982/ind_187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA ALCESTES DE FARIA, BAIRRO CHALÉ</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3983/ind_188.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3983/ind_188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA DEJAIR DIAS CARVALHO, BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3984/ind_189.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3984/ind_189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA AV DO CONTORNO, BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3985/ind_190.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3985/ind_190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA VITÓRIO DALA PAULA, BAIRRO BARRA</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3986/ind_191.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3986/ind_191.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO NA RUA JOSEFA DO AMOR DIVINO, BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3987/ind_192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3987/ind_192.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO RETIRADA DE POSTE NA RUA ANTÔNIO PEREIRA GALVÃO, BAIRRO ENCOBERTA</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3988/ind_193.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3988/ind_193.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DAS RUA JOSÉ RODRIGUES BASBOSA, MÁRIO SIDONE, JOSÉ OLEGÁRIO, BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3989/ind_194.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3989/ind_194.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO NO ESCADÃO PRÓXIMO A RUA JOSÉ OLEGÁRIO, BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3990/ind_195.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3990/ind_195.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ARTHUR DUARTE, BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3991/ind_196.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3991/ind_196.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA CHUVA DE PRATA, BAIRRO RECANTO VERDE</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3992/ind_197.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3992/ind_197.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE QUEBRA MOLAS NA RUA SÃO BERNARDO, BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3993/ind_198.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3993/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO OPERAÇÃO TAPA-BURACOS NA RUA SEBASTIÃO CELESTINO DE ALMEIDA, BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3994/ind_199.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3994/ind_199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ SOLICITANDO SUSPENSÃO DOS DESCONTOS DAS PARCELAS DE EMPRÉSTIMOS CONCEDIDOS POR INSTITUIÇÕES FINANCEIRAS, CONSIGNADOS EM FOLHA DE PAGAMENTO PELOS SERVIDORES PÚBLICOS, COMISSIONADOS, TEMPORÁRIOS, CELETISTAS, INATIVOS E PENSIONISTAS DO PODER EXECUTIVO DE MURIAÉ</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4000/ind_200.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4000/ind_200.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INSTALAÇÃO DE NOVAS TRAVES DE GOL NA QUADRA DA PRAÇA CRISTIANO VARELLA, BAIRRO FRANCO SUÍÇO</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4001/ind_201.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4001/ind_201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO PATROLAMENTO E MANUTENÇÃO DA ESTRADA DA COMUNIDADE DO SIRIQUITE</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4002/ind_202.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4002/ind_202.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA AV. CRISTIANO FERREIRA VARELLA, BAIRRO UNIVERSITÁRIO</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4003/ind_203.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4003/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA SARA DE JESUS GERVÁSIO, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4004/ind_204.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4004/ind_204.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JERICÓ, BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4005/ind_205.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4005/ind_205.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA NARCÍSIO DIAS RABÊLO, BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4006/ind_206.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4006/ind_206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE QUEBRA-MOLAS NA RUA DO ROSÁRIO, DISTRITO DE ITAMURI</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4007/ind_207.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4007/ind_207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA DA RUA DR. FRANCISCO DE ASSIS CARVALHO, BAIRRO BOM PASTOR</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4054/ind._208.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4054/ind._208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DA ESTRADA RURAL PRÓXIMO A PONTE DO DICO CORRÊA</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4055/ind._209.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4055/ind._209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DOS BRAÇOS DE ILUMINAÇÃO PÚBLICA E DAS LÂMPADAS NA RUA PROFESSORA IVANILDE MURATORI ROCHA, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4056/ind._210.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4056/ind._210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA FARMACÊUTICO JOSÉ MOSTARO, BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4057/ind._211.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4057/ind._211.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA VILA SALVADOR, BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4058/ind._212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4058/ind._212.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA ESTRADA DE SÃO JOÃO DO GLÓRIA</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4059/ind._213.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4059/ind._213.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO COLOCAÇÃO DE MEIO FIO, CONCERTO NO ASFALTO NA RUA AMARO ACELINO DE ANDRADE, BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4060/ind._214.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4060/ind._214.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NAS RUAS: JOSÉ EUZÉBIO DE BARROS, SIDNEI NOBRE DA SILVA, SILVINO BRUNO, SOLDADO JADIRSO FERREIRA DA SILVA, SOLDADO WILSON NOGUEIRA E THEOBALDO AUGUSTO MACHADO, BAIRRO ALTO DO CASTELO</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4061/ind._215.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4061/ind._215.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA OSWALDO CRUZ</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4062/ind._216.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4062/ind._216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INSTALAÇÃO DE ACADEMIA DE GINÁSTICA E EQUIPAMENTO DE PLAYGROUND PRÓXIMO A ESCOLA MUNICIPAL DO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4063/ind._217.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4063/ind._217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA VITÓRIO DALLA PAULA, BAIRRO BARRA</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4064/ind._218.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4064/ind._218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA FRANCISCA LAZARONE, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4065/ind._219.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4065/ind._219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ILUMINAÇÃO PÚBLICA NA RUA FLORINDA DE CARVALHO, BAIRRO SÃO JOSÉ</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4066/ind._220.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4066/ind._220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA JOAQUIM MARTINS LOPES, BAIRRO SOFOCÓ</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4067/ind._221.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4067/ind._221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA BENEDITO VIDEIRA E REPARO NO ESCADÃO QUE LIGA A RUA BENEDITO VIDEIRA A RUA ANTONIO RAMOS,BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4068/ind._222.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4068/ind._222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CALÇAMENTO E ASFALTAMENTO NA RUA  FRANCISCO LUCIANO MOREIRA</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4069/ind.223.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4069/ind.223.pdf</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4070/ind.224.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4070/ind.224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA ISABEL MARIA DA SILVA PAULA, BAIRRO SANTO ANTÔNIO II</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4071/ind.225.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4071/ind.225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA DA FÉ, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4072/ind.226.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4072/ind.226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE CONCEDA AS AGENTES COMUNITÁRIAS DE SAÚDE BUCAL ACSB - O AUXÍLIO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4073/ind.227.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4073/ind.227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO QUE PROVIDENCIE UM BANHEIRO PARA OS TAXISTAS DA PRAÇA JOÃO PINHEIRO</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4074/ind.228.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4074/ind.228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE BANHEIROS QUÍMICOS NA PRAÇA JOÃO PINHEIRO</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4075/ind.229.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4075/ind.229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DA ÁREA FRONTAL DE ACESSO DO PÚBLICO AO ESTÁDIO SOARES DE AZEVEDO (ESTÁDIO DO NAC - NACIONAL ATLÉTICO CLUBE)</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4076/ind.230.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4076/ind.230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DO TRECHO DE APROXIMADAMENTE 4,0KM DE ESTRADA RURAL QUE DÁ ACESSO A LOCALIDADE DA GAMELEIRA, COM INÍCIO NA RUA PEDRO MAZINI ATÉ A REFERIDA COMUNIDADE</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4077/ind.231.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4077/ind.231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NO TRECHO DE 1,5KM DE ESTRADA RURAL DE ACESSO AO "CÓRREGO DA LAJE", DIVISÓRIO</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4078/ind.232.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4078/ind.232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO TROCA OU REPARO NO RESERVATÓRIO DE ÁGUA DO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4079/ind.233.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4079/ind.233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO QUE SEJAM COLOCADOS SACOS DE LIXO NA LIXEIRA NA AV. JK PRÓXIMO AO Nº 421</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4080/ind.234.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4080/ind.234.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO DRENAGEM PLUVIAL DA RUA ARMANDO DOS DIAS SANTOS, BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4081/ind.235.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4081/ind.235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE UM POSTE DE OLHO VIVO NA RUA CARANGOLA, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4082/ind.236.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4082/ind.236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALÇAO DE REDUTORES DE VELOCIDADE NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4083/ind.237.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4083/ind.237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ARMANDO DOS DIAS SANTOS, BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4084/ind.238.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4084/ind.238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AV. DR. NILO PACHECO DE MEDEIROS, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4085/ind.239.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4085/ind.239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA SERGIO LUCIO FERNANDES AMARAL, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4086/ind.240.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4086/ind.240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOAQUIM TEIXEIRA LEITE</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4087/ind.241.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4087/ind.241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA CAPITÃO WILLIAN DA COSTA PEREIRA, BAIRRO PORTO BELO</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4088/ind.242.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4088/ind.242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE PLACA DE PONTO DE ÔNIBUS NA RUA JOAQUIM MARTINS LOPES, BAIRRO SOFOCÓ</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4122/ind_243.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4122/ind_243.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA SEM DENOMINAÇÃO AO LADA DA RUA ALIETE MARIA DE OLIVEIRA NO BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4123/ind_244.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4123/ind_244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA GENUÍNO SCOPARO, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4124/ind_245.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4124/ind_245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO REPARO NAREDE DE ESGOTO NA RUA HELLEN MARIA, BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4125/ind_246.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4125/ind_246.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA GENUÍNO SCOPARO, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4133/ind_247.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4133/ind_247.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE D ESGOTO E ÁGUA</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4134/ind_248.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4134/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO EM BUEIRO</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4135/ind_249.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4135/ind_249.pdf</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4136/ind_250.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4136/ind_250.pdf</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4137/ind_251.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4137/ind_251.pdf</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4138/ind_252.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4138/ind_252.pdf</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4139/ind_253.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4139/ind_253.pdf</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4140/ind_254.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4140/ind_254.pdf</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4141/ind_255.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4141/ind_255.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4142/ind_256.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4142/ind_256.pdf</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4143/ind_257.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4143/ind_257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4144/ind_258.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4144/ind_258.pdf</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4145/ind_259.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4145/ind_259.pdf</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4146/ind_260.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4146/ind_260.pdf</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4147/ind_261.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4147/ind_261.pdf</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4148/ind_262.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4148/ind_262.pdf</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4149/ind_263.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4149/ind_263.pdf</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4156/ind_264.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4156/ind_264.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES (DIRETOR DEMUTTRAN) REDUTOR DE VELOCIDADE R-ADOLFO GUSMAN</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES DIRETOR GERAL DO DEMSUR E AO SECRETÁRIO DE OBRAS,  RETIRADA DE ENTULHO NO CAMPO DO OPERÁRIO.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4158/ind_266.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4158/ind_266.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA JOSÉ OLEGÁRIO NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4159/ind_267.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4159/ind_267.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA JOSÉ RODRIGUES BARBOSA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4160/ind_268.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4160/ind_268.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA MANOEL CORREA DO PRADO NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4161/ind_269.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4161/ind_269.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA BENEDITO VIDEIRA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4162/ind_270.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4162/ind_270.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA MARIO SIDONI NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4163/ind_271.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4163/ind_271.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA JOSÉ PEDROSA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4181/ind_272.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4181/ind_272.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA MARIO SERENARIO NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4165/ind_273.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4165/ind_273.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA TRAV. SANTOS DUMONT NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4166/ind_274.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4166/ind_274.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA SEBASTIÃO JOSINO DA COSTA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4167/ind_276.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4167/ind_276.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA DO TERRENO NA RUA HÉLIO TOSTES BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4168/ind_277.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4168/ind_277.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO QUE TAPE BURACO NA RUA MISS DINORAH NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4169/ind_278.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4169/ind_278.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA TRAV. FRANCISCO MOREIRA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4170/ind_279.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4170/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA ALTAMIR FERREIRA SANTANA NO BAIRRO SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4171/ind_280.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4171/ind_280.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA AMARO ACELINO DE ANDRADE NO BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4172/ind_281.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4172/ind_281.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO DA ESCADA NA RUA ANTÔNIO RAMOS NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4173/ind_282.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4173/ind_282.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN QUE AUMENTE A FISCALIZAÇÃO NO PONTOS DE TÁXIS</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4174/ind_283.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4174/ind_283.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN PARA REVITALIZAÇÃO DAS PINTURAS DOS REDUTORES DE VELOCIDADE NO BAIRRO SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4195/ind_284.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4195/ind_284.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA RUA LOPO CARDOSO NO BAIRRO NAPOLEÃO II</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4196/ind_285.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4196/ind_285.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDOFAIXA DE PEDESTRE EM FRENTE A ESCOLA MUNICIPAL NELSON CARDOSO DE MELLO NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4197/ind_286.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4197/ind_286.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO SINALIZAÇÃO DAS RUAS E PRINCIPALMENTE DA BR 356 QUE CORTA O BAIRRO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4198/ind_287.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4198/ind_287.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA RUA SÃO BERNARDO NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4199/ind_288.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4199/ind_288.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4200/ind_289.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4200/ind_289.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO MUDANÇA DE CIRCULAÇÃO DE VEICULOS DAS RUAS CERÂMICA E ARTHUR DUARTE.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4201/ind_290.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4201/ind_290.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PRINCESA DIANA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4202/ind_291.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4202/ind_291.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA AV. MARICAS NO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4203/ind_292.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4203/ind_292.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA JERICÓ BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4204/ind_293.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4204/ind_293.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA CÂNDIDA GUEDES PEREIRA NO BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4205/ind_294.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4205/ind_294.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA MARIA LAURA MEDEIROS NO BAIRRO SÃO GOTARDO</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4208/ind_295.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4208/ind_295.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO LIGAÇÃO DE ENERGIA NA RUA DA COMUNIDADE FAZENDA BOA VISTA</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4209/ind_296.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4209/ind_296.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DO ESCADÃO NA RUA PORTUGUAL NO BAIRRO SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4210/ind_297.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4210/ind_297.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO DOS POSTES NA RUA FERNANDO LEVATE NO BAIRRO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4211/ind_298.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4211/ind_298.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO PAVIMENTAÇÃO NA RUA AMARO ACELINO DE ANDRADE NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4212/ind_299.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4212/ind_299.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA VILA ARLETE NO BAIRRO DO CENTRO</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4213/ind_300.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4213/ind_300.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ESTUDO PARA CONSTRUÇÃO DE UM MURO NA RUA SANTA MARCELINA NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4214/ind_301.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4214/ind_301.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO QUADRA ESPORTIVA NO BAIRRO PORTO BELO</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4215/ind_302.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4215/ind_302.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA RUA DA FÉ NO BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4216/ind_303.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4216/ind_303.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO ASFALTICO NAS RUAS POPULAR E CÂNDIDA GUEDES PEREIRA NO BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4217/ind_304.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4217/ind_304.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE UM CALÇADÃO QUE VAI DO BAIRRO RECANTO VERDE ATÉ A GÁVEA</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4218/ind_305.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4218/ind_305.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ARVORES NA RUA SARA DE JESUS GERVÁSIO NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4219/ind_306.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4219/ind_306.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NA RUA SEBASTIÃO CELESTINO DE ALMEIDA NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4220/ind_307.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4220/ind_307.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO TROCA DE MANILHA NA RUA ÂNGELO TOMAZINI NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4221/ind_308.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4221/ind_308.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE REDE DE ESGOTO NA RUA TRAVESSA AEROPORTO NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4222/ind_309.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4222/ind_309.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A REALIZAÇÃO DE ASFALTAMENTO NA RUA FRANCISCO LUCIANO MOREIRA NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4223/ind_310.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4223/ind_310.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONTRATAÇÃO DE UM NOVO AUXILIAR DE NECROPSIA</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4224/ind_311.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4224/ind_311.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A COBERTURA DA QUADRA ESPORTIVA NO BAIRRO SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_312.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_312.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO RECANTO VERDE</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4227/ind_313.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4227/ind_313.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE PARA RUA ARMANDO LUCIANO DUVANEL NO BAIRRO FRANCO SUIÇO</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4228/ind_314.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4228/ind_314.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE 2 QUEBRA-MOLAS NA RUA MÁXIMO RIBEIRO NO BAIRRO JOÃO XXlll</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4229/ind_315.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4229/ind_315.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA NICOLAU TARANTO NO BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4230/ind_316.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4230/ind_316.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACA DE PROIBIDO ESTACIONAR NA RUA SÃO VICENTE NO BAIRRO BARRA</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4231/ind_317.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4231/ind_317.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE O ASFALTAMENTO DA RUA DEJAIR DIAS DE CARVALHO NO BAIRRO CERÂMICA</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4232/ind_318.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4232/ind_318.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE DA RUA SÃO SEBASTIÃO  NO BAIRRO PREFEITO HÉLIO ARAUJO.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4234/ind_319.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4234/ind_319.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPAROS NA PASSARELA DA RUA QUENTA-SOL BAIRRO STA. TEREZINHA</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4237/ind_320.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4237/ind_320.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PINTURA DA FAIXA DE PEDESTRE NA RUA MURIAÉ NO BAIRRO STA. TEREZINHA.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4238/ind_321.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4238/ind_321.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO COLOQUE PLACA DE QUEBRA-MOLAS EM FRENTE A IGREJA ADVENTISTA DO SÉTIMO DIA NO BAIRRO STA.TEREZINHA.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4239/ind_322.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4239/ind_322.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA RUA LINCOLN MARINHO NO BAIRRO DA BARRA</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4240/ind_323.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4240/ind_323.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA SANTOS DUMOND BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4241/ind_324.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4241/ind_324.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA DA FAZENDA NO BAIRRO SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4242/ind_325.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4242/ind_325.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA DA FLORESTA NO BAIRRO SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4243/ind_326.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4243/ind_326.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA DA EDUCAÇÃO NO BAIRRO SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4244/ind_327.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4244/ind_327.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PINTURA DOS QUEBRA-MOLAS DA AV. JOSÉ MAXIMO RIBEIRO NO BAIRRO STA. HELENA</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4245/ind_328.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4245/ind_328.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOAQUIM TEXEIRA LEITE NO BAIRRO STA. LUZIA</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4246/ind_329.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4246/ind_329.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA STA. MARIA NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4247/ind_330.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4247/ind_330.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA ELISABETH DE ALMEIDA NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4248/ind_331.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4248/ind_331.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA CAMILO MARTINS NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4249/ind_332.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4249/ind_332.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSEFA DO AMOR DIVINO NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4250/ind_333.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4250/ind_333.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA OLINDA PEREIRA ROSA NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA AFONSINA VITORINA NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4252/ind_335.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4252/ind_335.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO NA COBERTURA DA UBS DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4253/ind_336.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4253/ind_336.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DA QUADRA POLIESPORTIVA NO DISTRITO D BOA FAMÍLIA</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4254/ind_337.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4254/ind_337.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DA QUADRA ESPORTIVA OU CAMPO GRAMADO NO BAIRRO SÃO JOAQUIM PARTE ALTA</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4255/ind_338.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4255/ind_338.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE UMA PRACINHA COM ACADEMIA NO BAIRRO SÃO JOAQUIM PARTE ALTA</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4256/ind_339.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4256/ind_339.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA RUA ITÁLIA NO BAIRRO SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4257/ind_340.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4257/ind_340.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE NA RUA DR. HELIO TOSTES NO BAIRRO SÃO VICENTE DE PAULO</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4258/ind_341.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4258/ind_341.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO INTERLIGAÇÃO DA RUA ÍTALA ALLO, RESIDENCIAL JARDIM DAS PALMEIRAS  COM A VILA MARIA RITA, CENTRO</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4259/ind_342.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4259/ind_342.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO COMBATE A INFESTAÇÃO DE ESCORPIÕES NO MUNICIPIO DE MURIAÉ PRINCIPALMENTE NO BAIRRO SANTANA II</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4260/ind_343.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4260/ind_343.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE DE ÁGUA PLUVIAL NA RUA VICENTE VARGAS DE CASTRO NO BAIRRO COLETY</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4261/ind_344.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4261/ind_344.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CORREÇÃO DE DRENAGEM PLUVIAL NA ESTRADA QUE DÁ ACESSO AO DIST. DE SÃO JOÃO DO GLÓRIA</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4262/ind_345.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4262/ind_345.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MANUTENÇÃO DA ESTRADA DO PATRIMÔNIO DOS CARNEIROS JOGANDO ÁGUA.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4269/ind_346.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4269/ind_346.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO EXECUÇÃO DE REDE DE DRENAGEM PLUVIAL E POSTERIOR ASFALTAMENTO DA RUA SALVADOR, BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4270/ind_347.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4270/ind_347.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO NA REDE DE ESGOTO DA RUA OLAVO RODRIGUES PEREIRA, BAIRRO INCONFIDÊNCIA II</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4271/ind_348.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4271/ind_348.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE DE ESGOTO NA PARTE ALTA DO BAIRRO SOFOCÓ</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4272/ind_349.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4272/ind_349.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO VIABILIDADE DE REPAROS DE FORMA A RETIRAR ÁGUAS EMPOSSADAS NA RUA CARANGOLA E RUA VIÇOSA, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4273/ind_350.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4273/ind_350.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO VIABILIDADE DA CONTINUAÇÃO DO CALÇADÃO NA RUA JOSÉ DOS SANTOS, BAIRRO VILA LEITE</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4274/ind_351.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4274/ind_351.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO QUE SEJA INSTALADO UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA PRINCIPAL, COMUNIDADE RURAL DE SÃO DOMINGOS</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4275/ind_352.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4275/ind_352.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO PAVIMENTAÇÃO ASFALTICA NA RUA ITALO ALLO DE MELO, CENTRO</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4276/ind_353.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4276/ind_353.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS QUEIMADAS DO ESCADÃO QUE LIGA RUA BENEDITO VALADARES A RUA ANTÔNIO RAMOS NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4277/ind_354.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4277/ind_354.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE CALÇADA DE PASSEIO PÚBLICO NA RUA DAS CARMÉLIAS, BAIRRO RECANTO VERDE</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4278/ind_355.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4278/ind_355.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO QUE VIABILIZE A DENAGEM PLUVIAL E MELHORAS NA RUA PEDRO MAZINE, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4279/ind_356.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4279/ind_356.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MANUTENÇÃO DA PRAÇA EDNA DE OLIVEIRA CARVALHO, MANUTENÇÃO DA ACADEMIA DA PRAÇA EDNA DE OLIVEIRA CARVALHO, CONSTRUÇÃO DE UMA QUADRA NA PRAÇA EDNA DE OLIVEIRA CARVALHO, BAIRRO ENCOBERTA</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4280/ind_357.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4280/ind_357.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DAS RUAS 15 DE NOVEMBRO, EURIDES MOREIRA, FRANCISCO LAZARONI, BAIRRO SANTO ANTONIO</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4281/ind_358.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4281/ind_358.pdf</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4282/ind_359.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4282/ind_359.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO NA ILUMINAÇÃO DA PRAÇA PREFEITO PAULO DE OLIVEIRA CARVALHO, BAIRRO DA BARRA</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4283/ind_360.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4283/ind_360.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REPARO DA RUA ANTONIO BOALENTO, BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4284/ind_361.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4284/ind_361.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA ESTRADA DE ACESSO AO CLUBE SOCIAL E RECREATIVO DOS BANCÁRIOS E A COMUNIDADES E CHÁCARAS RURAIS AS MARGENS DA BR-116 KM 694</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4285/ind_362.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4285/ind_362.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO QUE SEJAM PODADAS AS ÁRVORES DA RUA ANTONIO PEREIRA COELHO, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4286/ind_363.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4286/ind_363.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO RETIRADA DE UMA ARVORE NA RUA CLAUDIO MANOEL DA COSTA, BAIRRO INCONFIDÊNCIA I</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4287/ind_364.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4287/ind_364.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO IMPLANTAÇÃO DE 3 REDUTORES DE VELOCIDADE NA RUA NARCÍSIO DIAS RABELO, BAIRRO UNIÃO</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4288/ind_365.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4288/ind_365.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIADADE NA RUA ROCKFELLER, BAIRRO BARRA</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4289/ind_366.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4289/ind_366.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE 3 REDUTORES DE VELOCIDADE NA RUA DOUTOR NILO PACHECO DE MEDEIROS, BAIRRO SANTANA</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4290/ind_367.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4290/ind_367.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE VIABILIZE A SINALIZAÇÃO DAS RUAS SEBASTIÃO CELESTINO, RUA JOSÉ AUGUSTO DE ABREU E RUA CÂNDIDO DOS SANTOS TURETTA, BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4291/ind_368.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4291/ind_368.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE VIABILIZE O REAVIVAMENTO DAS FAIXAS DE PEDESTRE DAS RUAS JOSÉ DE ABREU E RUA CÂNDIDO DOS SANTOS TURETTA, BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4292/ind_369.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4292/ind_369.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA MARIA LAURA DE MEDEIROS NO BAIRRO SÃO GOTARDO</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4293/ind_370.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4293/ind_370.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE 2 REDUTORES DE VELOCIDADE NA RUA OLAVO RODRIGUES PEREIRA, BAIRRO INCONFIDÊNCIA II</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4294/ind_371.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4294/ind_371.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PINTURA DE UMA FAIXA DE PEDESTRE NA RUA SÃO SEBASTIÃO, CENTRO</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4295/ind_372.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4295/ind_372.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA DOUTOR ANTONIO ROGÉRIO DE CASTRO, BAIRRO BARRA</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4299/ind_373.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4299/ind_373.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO VIABILIDADE DE REPAROS DE FORMA A RETIRAR ÁGUAS EMPOSSADAS NA RUA CARANGOLA COM RUA VIÇOSA, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4300/ind_374.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4300/ind_374.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A TROCA DE LAMPADAS DA RUA FARDELAS, BAIRRO BARRA</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4301/ind_375.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4301/ind_375.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LAMPADAS DA RUA ANTONIO FRANCISCO CERQUEIRA, DISTRITO DE VERMELHO</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4302/ind_376.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4302/ind_376.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA RUA HONÓRIO MURATORI, BAIRRO PORTO</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4303/ind_377.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4303/ind_377.pdf</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4304/ind_378.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4304/ind_378.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA FRANCISCO DE ASSIS CARVALHO, BAIRRO BOM PASTOR</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4305/ind_379.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4305/ind_379.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA TRAV. JOSÉ CAMPOS B-SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4306/ind_380.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4306/ind_380.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE UMA PRACINHA NA RUA ALAMEDA DOS IPÊS B-PRIMAVERA</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4307/ind_381.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4307/ind_381.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DA PRACINHA DO BAIRRO JOÃO XXXIII</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4308/ind_382.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4308/ind_382.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO RECAPEAMENTO ASFALTICO NA PÇ. JOSÉ TAVARES DE PAULA NO B-PORTO</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4309/ind_383.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4309/ind_383.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DAS R(s)-EUGENOPOLIS E VILA PAULO CEZAR B-SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4310/ind_384.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4310/ind_384.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA R-SÃO SEBASTIÃO B-PREF.HÉLIO ARAUJO.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4311/ind_385.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4311/ind_385.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADA NA R- EUGENOPOLIS B-SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4312/ind_386.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4312/ind_386.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA R-CRISTOVÃO COLOMBO B-SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4313/ind_387.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4313/ind_387.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA R-TOPÁZIO B- JOANÓPOLIS</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4314/ind_388.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4314/ind_388.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA R-ANTONIO AFONSO DE SOUZA B-SANTO ANTONIO</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4315/ind_389.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4315/ind_389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA R-ANA NERY B-EDGAR MIRANDA</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4316/ind_390.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4316/ind_390.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO UMA GRADE DE PROTEÇÃO NA R- EUGENÓPOLIS B-SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4317/ind_391.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4317/ind_391.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE SUSPENSÃO DAS AULAS PRESENCIAIS ATE DIA 31/12/2020 EM RAZÃO DO COVID-19</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4318/ind_392.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4318/ind_392.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A EXECUÇÃO DE REDE DE DRENAGEM PLUVIAL E ASFALTAMENTO NO B-VILA CONCEIÇÃO</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4319/ind_393.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4319/ind_393.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA R- JUIZ DE FORA NO B-STA. TEREZINHA</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4320/ind_394.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4320/ind_394.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE BUEIROS E LIMPEZA DOS JÁS EXISTENTES NA R- MANOEL FRANCISCO DE ASSIS NO B- JOÃO VI</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4321/ind_395.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4321/ind_395.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE REDE ESGOTO NA RUA MARIA DA GLÓRIA B-CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4322/ind_396.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4322/ind_396.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPAROS EM UM BURACO NA VILA PAULO CEZAR PERES B-SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4323/ind_397.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4323/ind_397.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA DAS R(as)- AMÃNCIO DE FREITAS E ARTUR MIRANDA B-PORTO</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4324/ind_398.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4324/ind_398.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO VARREDOR DE RUAS NA R-ARISTÓTELES CAMPOS B-INCONFIDÊNCIA</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4325/ind_399.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4325/ind_399.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA DR. WILSON ALVIM DO AMARAL B-DORNELAS</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4326/ind_400.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4326/ind_400.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO UMA PLACA DE VAGA DE IDOSO NA R-CEL. PEREIRA SOBRINHO B- PORTO</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4335/ind_401.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4335/ind_401.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PINTURA DE FAIXA NA R-JOSÉ MÁXIMO RIBEIRO B-JOÃO XXIII</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4336/ind_402.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4336/ind_402.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO NA REDE PLUVIAL DA RUA HELEN MARIA B-PADRE THIAGO</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4337/ind_403.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4337/ind_403.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MANUTENÇÃO DA TRAVESSA SANTA ISABEL B-NAPOLEÃO</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4338/ind_404.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4338/ind_404.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONSTRUÇÃO DE UM MURO NA R-MISS DINORAH B- SAFIRA</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4339/ind_405.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4339/ind_405.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MANUTENÇÃO DO PONTO DE ÔNIBUS DA ENTRADA DO B-PADRE THIAGO</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4340/ind_406.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4340/ind_406.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE LÂMPADAS NA R-PAULO ROBERTO GUIMARÃES B- SÃO JOSÉ</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4341/ind_407.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4341/ind_407.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO MEIO-FIO NA R-VIRGÍLIO MENEZES B-COLETY</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4342/ind_408.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4342/ind_408.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO DA R-JANIR CARLOS DE ALMEIDA B-PREF. HÉLIO ARAUJO</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4345/ind_409.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4345/ind_409.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ARVORE NA R-ROSA BATISTA DOS SANTOS BALDNZA B- JOANÓPOLIS</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4346/ind_410.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4346/ind_410.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONSTRUÇÃO DE UMA PASSARELA SOBRE A BR-356 LIGANDO O BAIRRO DORNELAS AO CARDOSO DE MELO E NAPOLEÃO</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4347/ind_411.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4347/ind_411.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES REFORMA DO BOSQUE SAULO RODRIGUES FERREIRA.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4348/ind_412.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4348/ind_412.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONSTRUÇÃO DE UMA PRAÇA NO B-SAFIRA PARTE ALTA.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4349/ind_413.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4349/ind_413.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES UM AUXILIAR DE NECROPSIA</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4350/ind_414.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4350/ind_414.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R- DR. SEMEÃO FÉRES B-BARRA</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4351/ind_415.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4351/ind_415.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-NICOLA CASCELLI B-DORNELAS</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4352/ind_416.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4352/ind_416.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO ESTUDO SOBRE O CRUZAMENTO DA R-TIRADENTES X PLANALTO E UPA</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4353/ind_417.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4353/ind_417.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-SANTA MARCELINA B-STA.TEREZINHA</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4354/ind_418.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4354/ind_418.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-TEOTÔNIO DE CASTRO</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-AFONSINA VITORINA MARTINS B-SAFIRA</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4356/ind_420.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4356/ind_420.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CALÇAMENTO E TROCA DE LÂMPADA NA TV AEROPORTO NO B-AEROPORTO II</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/ind_421.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/ind_421.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA NA R-SANTO EXPEDITO B-VALE VERDE</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/ind_422.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/ind_422.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO TROCA DE BRAÇO DE POSTE, E COLOCAÇÃO DE POSTE NA R- STA. CLARA NA ESQUINA COM A R-SÃO MIGUEL B- PADRE THIAGO</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/ind_423.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/ind_423.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO VARREDOR DE RUA NO BAIRRO PRIMAVERA</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/ind_424.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/ind_424.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO O CALÇAMENTO DA R-JOÃO BRAGA FILHO B-SÃO PEDRO</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/ind_425.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/ind_425.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO A MANUTENÇÃO DA ESCADA QUE LIGA A R-PASTOR LUTERKING Á R- PORTUGAL B-SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/ind_426.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/ind_426.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO CONTENÇÃO DO BARRANCO DA R-PETRONELA GUILHERME B-SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/ind_427.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/ind_427.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO NIVELAMENTO DA R-RAPHAEL FADUL FERNANDES B-BOM PASTOR</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/ind_428.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/ind_428.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO RETIRADA DO BANHEIRO QUÍMICO DA R-RAPHAEL FADUL FERNANDES B-BOM PASTOR</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/ind_429.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/ind_429.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE NA R-SANTA MARIA B-SAFIRA</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/ind_430.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/ind_430.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO DRENAGEM PLUVIAL QUE DESEMBOCA NO RIBEIRÃO PRÓXIMO AO VALE DA ÁGUAS SENTIDO A ITAMURI</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/ind_431.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/ind_431.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO RETIRADA DE ÁRVORE NÁ R-CLÁUDIO MANUEL DA COSTA B-INCONFIDÊNCIA I</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/ind_432.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/ind_432.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO DRENAGEM PLUVIAL QUE DESEMBOCA NO RIBEIRÃO PRÓXIMO DO VALE DAS ÁGUAS  SENTIDO A ITAMURI</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/ind_433.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/ind_433.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO DESENTUPIMENTO DA REDE DE ESGOTO NA R-PATRÍCIA XAVIER NO B-SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_434.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_434.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO ESTUDO EM IMOVÉL NA R-OLAVO RODRIGUES PEREIRA, B- INCONFIDÊNCIA II</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_435.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_435.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO ASFALTAMENTO NA R-RITA MARIA DIAS DE FREITAS, B- DORNELAS II</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_436.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_436.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-ANA MELO AMARO, B-CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_437.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_437.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-JUDITH POMPEI, B-JOÃO XXIII</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_438.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_438.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE PLUVIAL NA R-JOAQUIM RODRIGUES DE ALMEIDA B-SÃO JOAQUIM</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_439.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_439.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE PLUVIAL NA R-ANTÔNIO JOSÉ DE AMARO, B-JOSÉ CIRILO</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_440.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_440.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA R-MISS DINORAH, B-SAFIRA</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_441.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_441.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO BOCA DE LOBO NA R-ASTROGILDO VERGILINO DE FREITAS JUNIOR, B-JOÃO XXIII</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4400/ind_442.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4400/ind_442.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-CÂNDIDA GUEDES PEREIRA B-SÃO PEDRO.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4401/ind_443.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4401/ind_443.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-MAZZINI B-BARRA</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4402/ind_444.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4402/ind_444.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-GARDÊNCIA B-RECANTO VERDE</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4403/ind_445.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4403/ind_445.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-JOSÉ DOS SANTOS B-GASPAR.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4404/ind_446.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4404/ind_446.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA R-DA CERÂMICA B-CERÂMICA</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4405/ind_447.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4405/ind_447.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DA POLICLÍNICA DO B-JOSÉ CIRILO</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4406/ind_448.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4406/ind_448.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO O ASFALTAMENTO DA R-IZANEL CONCEIÇÃO DO NASCIMENTO B-SAFIRA</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4407/ind_449_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4407/ind_449_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MULTIRÃO DE LIMPEZA NA R-EUCÁRIO GODINHO  B-BARRA</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4408/ind_450.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4408/ind_450.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO DOS BUEIROS NA R-MANUEL FLORENTINODE CARVALHO B-CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4409/ind_451.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4409/ind_451.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PROVIDÊNCIA PARA O PROBLEMA DE FALTA DE ÁGUA NAS Rs-BELÉM, CANAÃ E NAZARÉ B-PADRE TIAGO</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4413/ind_452.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4413/ind_452.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO FIXAÇÃO DE PLACAS DE PROIBIÇÃO DE JOGAR LIXO NA R-LUIZ PINTO COELHO SECUNHO B-SANTO ANTONIO 2.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4414/ind_453.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4414/ind_453.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA BURACOS NA R-AIMORÉS B-SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4421/ind_454.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4421/ind_454.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO O RETORNO DA INSTALAÇÕES DE VACINAÇÃO AO LADO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4456/ind_455.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4456/ind_455.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3615/moc_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3615/moc_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A IGREJA METODISTA CENTRAL.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3616/moc_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3616/moc_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. RONALD FRANCISCO ARAÚJO.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3617/moc_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3617/moc_3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3618/moc_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3618/moc_4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PM SGT. LUCIANO FERREIRA MARTINS.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3619/moc_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3619/moc_5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A 2º SGT PM CHARLES HENRIQUE COELHO.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3620/moc_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3620/moc_6.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LEANDRO HENRIQUES DA CUNHA.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3621/moc_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3621/moc_7.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RAPHAEL AUGUSTO ANSELMO.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3622/moc_8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3622/moc_8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A 3º SARGENTO LUCIANO FERREIRA MARTINS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3623/moc_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3623/moc_9.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE GABRIELA ALVES CARNEIRO.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3624/moc_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3624/moc_10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTONIO JOSÉ RIBEIRO.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3625/moc_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3625/moc_11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ALEXANDRA LUZIA RIBEIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3626/moc_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3626/moc_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A UBS DO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3657/moc_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3657/moc_13.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA SILVA ARAÚJO.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3658/moc_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3658/moc_14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTÔNIO DAVI.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3659/moc_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3659/moc_15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PARTIDO DOS TRABALHADORES.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3679/moc_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3679/moc_16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE DILVA MARIA DA CUNHA ANICETO.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3680/moc_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3680/moc_17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE GERALDO MARCELINO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3681/moc_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3681/moc_18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE VIVALDI LÍRIO DE CARVALHO.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3675/moc_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3675/moc_19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SECRETARIA DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3676/moc_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3676/moc_20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ALEXANDRE HENRIQUE PEDROSA.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3677/moc_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3677/moc_21.pdf</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3682/moc_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3682/moc_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE NIVALDA PEREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3705/moc_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3705/moc_23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DR. FÁBIO RODRIGUES LAURIANO.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3706/moc_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3706/moc_24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A POLÍCIA RODOVIÁRIA FEDERAL- POSTO POLICIAL DE MURIAÉ E LEOPOLDINA.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3707/moc_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3707/moc_25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARLEY VASQUES PEÇANHA.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3708/moc_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3708/moc_26.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A VANDER BRUNI DA SILVA.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3709/moc_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3709/moc_27.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ANIELE FERNANDES DE SOUSA LEÃO.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3710/moc_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3710/moc_28.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GLADSTONE OTONI ANJOS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3711/moc_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3711/moc_29.pdf</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3712/moc_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3712/moc_30.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FILIPI ANANIAS ALVES.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3740/moc_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3740/moc_31.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ADILSON MARQUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3741/moc_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3741/moc_32.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARLI LAURITA J. ROCHA.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3742/moc_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3742/moc_33.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCOLA MUNICIPAL PROFESSORA ELZA ROGÉRIO.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3743/moc_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3743/moc_34.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GUSTAVO RHEIM CAMARGO</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3744/moc_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3744/moc_35.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MARCO ANTÔNIO FURTADO.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3827/moc36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3827/moc36.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERVIDORA PÚBLICA ANGELA APARECIDA BRAGA DE SOUZA</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3828/moc37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3828/moc37.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SERVIDOR PÚBLICO MARCO ANTÔNIO PINHEIRO</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3829/moc38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3829/moc38.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERVIDORA PÚBLICA ROSEMARY BARBOSA DE SOUZA</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3830/moc39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3830/moc39.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS A ALESSANDRO RODRIGUES CAMPOS</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3831/moc40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3831/moc40.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS A JOMARA MARIA DE O. SOARES MELO</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3832/moc41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3832/moc41.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERVIDORA PÚBLICA MIRIAN SUZANA DA SILVA</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3833/moc42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3833/moc42.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS AO DR. LUCIANO LUIZ BANDEIRA DE MELO, PROCURADOR DO MUNICÍPIO DE MURIAÉ/MG</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3834/moc43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3834/moc43.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS A DR. RICARDO RESENDE BERSAN</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3835/moc44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3835/moc44.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA MÉRITO E APLAUSOS AO SERVIRDOR PÚBLICO REGINALDO FERNANDES DE SOUZA</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3836/moc45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3836/moc45.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS A SERVIDORA PÚBLICA MIRELE SCHETTINO RIBEIRO DO AMARAL</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3837/moc46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3837/moc46.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS AO SERVIDOR PÚBLICO ALOÍSIO VILELA DA FONSECA</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3838/moc47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3838/moc47.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS AO PREFEITO DE MURIAÉ/MG, IOANNIS CONSTANTINUS GRAMATICOUPOULOS</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3839/moc48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3839/moc48.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA AO MÉRITO E APLAUSOS A GERALDO VERGILINO DE FREITAS JUNIOR</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3840/moc49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3840/moc49.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MICHELE CAMPOS VIEIRA</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3841/moc50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3841/moc50.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERVIDORA PÚBLICA ANGELA APARECIDA BRAGA DE FREITAS</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3842/moc51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3842/moc51.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SERVIDOR PÚBLICO ANTÔNIO PINHEIRO</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3843/moc52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3843/moc52.pdf</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3844/moc53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3844/moc53.pdf</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3845/moc54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3845/moc54.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A TODOS OS FUNCIONÁRIOS DO DEMSUR</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3846/moc55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3846/moc55.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE DRª. MARIA ANGÉLICA LACERDA AMARANTE</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3848/moc56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3848/moc56.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FRANCISCO CORRÊA NETO</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3849/moc57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3849/moc57.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CARLOS FELIPE STOQUE GOMES</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3850/moc58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3850/moc58.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE OSVALDINA ROSA DE SOUZA</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3852/moc59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3852/moc59.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA LUIZA GOMES CALDEIRA GUEDES</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3853/moc60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3853/moc60.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CARLOS FELIPE GOMES</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3855/moc61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3855/moc61.pdf</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3856/moc62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3856/moc62.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE RAIMUNDO ANATALIO DA SILVA</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3857/moc63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3857/moc63.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FRANCISCO CORREA NETO</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE OROZIMBO CORRÊA PINTO</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3876/moc65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3876/moc65.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DRª VÂNIA MONTEIRO</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3877/moc66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3877/moc66.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DRª RAFAELA SAMICO</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3878/moc67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3878/moc67.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A TODA EQUIPE DE ENFERMEIROS E TÉCNICOS DE ENFERMAGEM DO 4° ANDAR DA FUNDAÇÃO CRISTIANO VARELLA</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3879/moc68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3879/moc68.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DRª LUIZA BERG</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3884/moc69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3884/moc69.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CRESOL</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3887/moc70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3887/moc70.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ERON JOSÉ DOS SANTOS CARVALHO</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3888/moc71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3888/moc71.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CAROLINO MENDES DA SILVA</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3889/moc72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3889/moc72.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FÁBIO DE OLIVEIRA BRAGA</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3890/moc73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3890/moc73.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EURÍDIA DE SOUZA LEVATE</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3891/moc74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3891/moc74.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ARGENTINA MARIA DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3892/moc75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3892/moc75.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FRANCISLAINE FONSECA DA SILVA</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3893/moc76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3893/moc76.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LUCIANO LUIZ BANDEIRA DE MELO</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3894/moc77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3894/moc77.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LUCIANO RAIMUNDO LEITE</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3895/moc78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3895/moc78.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTÔNIO FRANCISCO DE SOUZA</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3972/moc_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3972/moc_79.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. SEBASTIÃO PAULO DE SOUZA</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3973/moc_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3973/moc_80.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ CLÁUDIO DE MELLO</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4010/moc_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4010/moc_81.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CLÓVIS DE CERQUEIRA RAMOS</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4011/moc_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4011/moc_82.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE VEROCI SILVA COSTA</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4012/moc_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4012/moc_83.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE IENE MARIA DA SILVA GUIMARÃES</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4037/moc_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4037/moc_84.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A TÂNIA MARIA BRAGA GUSMAN</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3974/moc_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3974/moc_85.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A WESLEY FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4013/moc_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4013/moc_86.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRª. GILMARA MOREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4014/moc_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4014/moc_87.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ADERBAL FERNANDES DA SILVA</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4015/moc_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4015/moc_88.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. NÉLIO CAMPOS ARAÚJO</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4016/moc_89.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4016/moc_89.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ MARIA NAVARRO</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4017/moc_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4017/moc_90.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. PAULO AUGUSTO VOLPATO BARROS</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3996/moc_91.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3996/moc_91.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EVALDO MIGUEL CALCAGNO PELO SEU FALECIMENTO</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3997/moc_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3997/moc_92.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS SRS. DR. PAULO CESAR DE OLIVEIRA, SR. WESCLEY JOSÉ DE SOUZA E DR. DANIEL LICY GOMES DE MELLO</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3998/moc_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3998/moc_93.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. CARLOS MAGNO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3999/moc_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3999/moc_94.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ANÉSIO NEVES DE AGUIAR</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4008/moc_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4008/moc_95.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FERNANDO SÉRGIO SEGHETTO</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4009/moc_96.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4009/moc_96.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS SERVIDORES E ALUNOS DO IF SUDESTE - CAMPUS MURIAÉ</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4097/moc._99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4097/moc._99.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MARTA LAZARONI SOARES</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4096/moc._100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4096/moc._100.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR. OLIM GARCIA FILHO</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4095/moc._101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4095/moc._101.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EDSON BOALENTO</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4094/moc._102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4094/moc._102.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ELY DEMARQUE DE OLIVEIRA</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4093/moc._103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4093/moc._103.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JUAREZ FERRAREZ</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4092/moc._104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4092/moc._104.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE PAULINA BARBOSA</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4091/moc._105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4091/moc._105.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JAIRO REINALDO CRUZ</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4090/moc._106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4090/moc._106.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA LEONOR MACHADO</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4089/moc._107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4089/moc._107.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ GARCIA SOARES</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4115/moc._108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4115/moc._108.pdf</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4105/moc._109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4105/moc._109.pdf</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4114/moc._110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4114/moc._110.pdf</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4104/moc._111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4104/moc._111.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JYON GLEYSSON MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4103/moc._112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4103/moc._112.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTONIO CAETANO STANZANI</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4113/moc._113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4113/moc._113.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CHAPA ELEITA, CONSELHO MUNICIPAL DE SAÚDE "UMA SAÚDE MAIS FORTE E EFICIENTE PARA TODOS"</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4112/moc._114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4112/moc._114.pdf</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4111/moc._115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4111/moc._115.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARCO ANTÔNIO DA SILVA</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4117/moc._116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4117/moc._116.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JUBERTO SILVA ANDRADE</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4110/moc._117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4110/moc._117.pdf</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4126/moc_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4126/moc_118.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ JÁCOMO DELGADO ARCHETE</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4127/moc_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4127/moc_119.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SÔNIA FERNANDES MOTA</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4128/moc_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4128/moc_120.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LUCIANO SILVA PEIXOTO</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4150/moc_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4150/moc_121.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. PATRÍCIA DE SOUZA VIEIRA</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4151/moc_122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4151/moc_122.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. LAURO ANDRADE DE PAULA</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4152/moc_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4152/moc_123.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. SEBASTIÃO ROSA</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4176/moc_124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4176/moc_124.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LÚCIA FERNANDES</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4177/moc_125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4177/moc_125.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE DAGMAR VASCONCELO CARVALHO</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4178/moc_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4178/moc_126.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE FELIPE SILVÉRIO</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4179/moc_127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4179/moc_127.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE SILVÉRIO COURI</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4180/moc_128.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4180/moc_128.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARIA ANTÔNIA OLIVEIRA LATINI VEIGA</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4188/moc_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4188/moc_129.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE OCTACÍLIO JORGE DA SILVA.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4189/moc_130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4189/moc_130.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE LEONIR NONATO DA SILVA.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4190/moc_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4190/moc_131.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE CHARLES DOMINGOS FARIAS.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4191/moc_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4191/moc_132.pdf</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4192/moc_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4192/moc_133.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS EM RAZÃO DO PROJETO DE LEI PLC 46-202-0 E PEC 55-2020.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4193/moc_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4193/moc_134.pdf</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4194/moc_135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4194/moc_135.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE LEONIR NONATO DA SILVA (LEO DA PADARIA)</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4235/moc_136.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4235/moc_136.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR, ANDRÉ DA SILVA GONÇALVES</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4263/moc_137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4263/moc_137.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE LUZIA NILZA DE FARIA SILVA</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4264/moc_138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4264/moc_138.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE GUILHERME LEITE</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4265/moc_139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4265/moc_139.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE JACIMAR BRASIL ANDRADE</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4267/moc_141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4267/moc_141.pdf</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4297/moc_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4297/moc_142.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RITA BRUM GOMES</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4298/moc_143.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4298/moc_143.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRª JÚLIA TEREZA PAULO RODRIGUES</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4327/moc_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4327/moc_144.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RITA BARROSO RODRIGUES.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4328/moc_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4328/moc_145.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ADENÍLSON ARAÚJO</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RITA DE CÁSSIA DE MATOS BARROSO RODRIGUES</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4330/moc_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4330/moc_147.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ADENILSON DE ARAÚJO CÉSAR</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4331/moc_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4331/moc_148.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE GERALDO SIMON</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4332/moc_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4332/moc_149.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ADENILSON ARAUJO.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4333/moc_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4333/moc_150.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RITA BARROSO RODRIGUES</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4343/moc_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4343/moc_151.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE WALTON BRAZ NETO</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4344/moc_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4344/moc_152.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RUTH APARECIDA DE SOUZA SILVA</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/moc_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/moc_153.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ANTONIO EDUARDO DA SILVA</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/moc_154.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/moc_154.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARLENE MANHANINI DE SOUZA.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/moc_155.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/moc_155.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARLENE MANHANINI DE SOUZA</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/moc_156.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/moc_156.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE LETICIA NASCIMENTO CASCARDO</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/moc_157.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/moc_157.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE GABRIEL DE OLIVEIRA MARTINS</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/moc_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/moc_158.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE PEDRO DE SOUZA LUIZ</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/moc_159.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/moc_159.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE SÉRGIO ALMEIDA MELO</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/moc_160.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/moc_160.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE VICENTE DE PAULA LOPES</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4410/moc_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4410/moc_161.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARIA DE LURDES AZEVEDO CAMPOS</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4411/moc_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4411/moc_162.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARINHO MARTINS TEXEIRA</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4412/moc_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4412/moc_163.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE CHARLES JOSÉ DE AREDES</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4415/moc_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4415/moc_164.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARCOS ANTONIO RODRIGUES.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4416/moc_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4416/moc_165.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARIA DAS DORES DE OLIVEIRA MOTA</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4418/moc_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4418/moc_166.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE CLAUDIO CURY FERREIRA.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4423/moc_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4423/moc_167.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ÉLDER VARGAS FLORES</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4424/moc_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4424/moc_168.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ELIAS LOPES DE AQUINO</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4425/moc_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4425/moc_169.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4426/moc_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4426/moc_170.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRa. IRENE DE FÁTIMA GARCIA DE OLIVEIRA CASTRO</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4427/moc_171.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4427/moc_171.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ ALFREDO DE CAMPOS</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4428/moc_172.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4428/moc_172.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR.JOAQUIM LUCIANO MOREIRA</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4429/moc_173.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4429/moc_173.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á SRA. ELZA RIBEIRO MOREIRA</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4430/moc_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4430/moc_174.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. GUSTAVO PACHECO SALTARELLI</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4432/moc_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4432/moc_175.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. CLEYDSSON LUIZ SOUZA MATOS</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4431/moc_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4431/moc_176.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á SRa. SÔNIA REIS</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4433/moc_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4433/moc_177.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE PAULO MESSIAS</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4434/moc_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4434/moc_178.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE APOLINÁRIO BARBOSA DOS SANTOS</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4420/moc_179.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4420/moc_179.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FERNANDO MAGLIANO</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4436/moc_180.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4436/moc_180.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ AUGUSTO TOLEDO DA COSTA.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CABO DA POLICIA MILITAR ALFREDO GOMES CAMPOS</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4438/moc_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4438/moc_182.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR.EWERTON DE SOUZA ABREU</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4439/moc_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4439/moc_183.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á SRA. EDNA MARIA QUEIROZ ABREU (NAZINHA)</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4440/moc_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4440/moc_184.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. DIMAS TADEU FERREIRA LIMA</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4441/moc_185.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4441/moc_185.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. NORBERTO ANTÔNIO ALBINO</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4442/moc_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4442/moc_186.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRa. MARLY APARECIDA RIBEIRO</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4443/moc_187.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4443/moc_187.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. KILDARE FRANCES SILVA</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4444/moc_188.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4444/moc_188.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ CLOVIS LIMONGI</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4445/moc_189.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4445/moc_189.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRa. MÁRCIA AUGUSTA GOMES DA SILVA ANDRADE</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4446/moc_190.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4446/moc_190.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. PEDRO BASTOS DA CUNHA (PEDRO LELENTE)</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4447/moc_191.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4447/moc_191.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOB CLEMENTE JÚNIOR</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4448/moc_192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4448/moc_192.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE LEIDA MARIA SILVEIRA</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4449/moc_193.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4449/moc_193.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE WALDEMAR BERNARDO NEPOMUCEMO</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4450/moc_194.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4450/moc_194.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSE SÉRGIO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4451/moc_195.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4451/moc_195.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO JOSÉ NICOLAU VITAL</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4452/moc_196.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4452/moc_196.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. VANILDO JOSÉ DA SILVA FILHO</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4453/moc_197.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4453/moc_197.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRa. CAMILA DE RESENDE CAMPOS</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4454/moc_198.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4454/moc_198.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE JOSÉ PAULINO CERQUEIRA</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4457/moc_199.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4457/moc_199.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRa. LUCÉLIA APARECIDA LUCIANO RIBEIRO.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4458/moc_200.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4458/moc_200.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. RUDSON CARLOS PINTO.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4459/moc_201.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4459/moc_201.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. CRISTOVÃO JOSÉ RABELO.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4460/moc_202.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4460/moc_202.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MILTON PAULO SILVA.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4461/moc_203.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4461/moc_203.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RENATA CÉSAR RHEIM.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4462/moc_204.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4462/moc_204.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE RITA RABELO REIS</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4463/moc_205.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4463/moc_205.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CAPITÃO DA PMMG SAULO BENTO DA CUNHA.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4464/moc_206.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4464/moc_206.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. FERNANDO CALAIS.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4465/moc_207.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4465/moc_207.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRª. JULIANA COURI GUEDES LAVIOLA.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4466/moc_208.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4466/moc_208.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. SILVAN ALVES.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4467/moc_209.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4467/moc_209.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JAIR SANCHES ABREU.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4468/moc_210.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4468/moc_210.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRª. FÁTIMA ELEISE DE SOUZA MOREIRA.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3607/req_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3607/req_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E SECRETARIAS COMPETENTES DE OBRA E AGRICULTURA SOLICITANDO INFORMAÇÕES REFERENTES AOS SAIBROS UTILIZADOS NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3608/req_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3608/req_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO INFORMAÇÕES DOS TRABALHOS DE MAQUINAS NA PAVIMENTAÇÃO DA ESTRADA DE MACUCO.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3609/req_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3609/req_3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AOS SECRETARIOS DE OBRAS E URBANISMO E MEIO AMBIENTE SOLICITANDO INFORMAÇÕES DO CONDOMÍNIO RESIDENCIAL FRANCISCO NAVARRO.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3610/req_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3610/req_4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO COPIAS DO PROCESSO LICITATÓRIO DE TROCA DE PADRÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR PROF. JULIO SIMBRA, VEREADOR REGINALDO RORIZ, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3611/req_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3611/req_5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO REAJUSTE DO PISO CARREIRAS DE MAGISTERIO.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3612/req_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3612/req_6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E SECRETARIO DE OBRAS MUNICIPAL SOLICITANDO INFORMAÇÕES REFERENTE A PAVIMENTAÇÃO DA ESTRADA DE MACUCO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3613/req_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3613/req_7.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO INFORMAÇÕES REFERENTE AO CONDOMÍNIO RESIDENCIAL FRANCISCO NAVARRO.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3678/req_08.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3678/req_08.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL , AO SECRETÁRIO DE ADMINISTRAÇÃO E AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFORMAÇÕES REFERENTE AO PROCESSO LICITATÓRIO 001/2020.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3688/req_09.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3688/req_09.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL,AO SECRETÁRIO DE ADMINISTRAÇÃO E AO SECRETÁRIO DE OBRAS PÚBLICAS SOLICITANDO INFORMAÇÕES REFERENTE A PAVIMENTAÇÃO NA ESTRADA SÃO FERNANDO.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3745/req_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3745/req_10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES REFERENTES A FALTA DE ÁGUA NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3863/req11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3863/req11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AOS SECRETÁRIOS DE OBRAS, AGRICULTURA E AO PREFEITO MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3864/req12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3864/req12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3865/req13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3865/req13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3866/req14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3866/req14.pdf</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3867/req15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3867/req15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3868/req16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3868/req16.pdf</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3872/req17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3872/req17.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3869/req18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3869/req18.pdf</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3870/req19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3870/req19.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3871/req20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3871/req20.pdf</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3898/req21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3898/req21.pdf</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3899/req22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3899/req22.pdf</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3900/req23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3900/req23.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3901/req24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3901/req24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3903/req25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3903/req25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DEMUTTRAN</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3904/req26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3904/req26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETÁRIA DE SAÚDE E AO COMITE DE CRISE DO COVID-19</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3905/req27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3905/req27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE SAÚDE</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4039/req_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4039/req_28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOBRE AS MEDIDAS DO MAPEAMENTO E MONITORAMENTO DOS CASOS DE COVID-19</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4040/req_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4040/req_29.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL INFORMAÇÕES DA (PLP)39/2020 E LEI 173/2020</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3954/req_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3954/req_30.pdf</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3955/req_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3955/req_31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3956/req_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3956/req_32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEPARTAMENTO MUNICIPAL DE LICITAÇÃO DE MURIAÉ</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3957/req_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3957/req_33.pdf</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3958/req_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3958/req_34.pdf</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3959/req_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3959/req_35.pdf</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3960/req_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3960/req_36.pdf</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3976/req_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3976/req_37.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3977/req_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3977/req_38.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTTRAN</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4038/req_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4038/req_39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO INFORMAÇÃO DA ESPESSURA DO ASFALTO</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3995/req_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3995/req_40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO À DIRETORA DA FUNDARTE</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4098/req._41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4098/req._41.pdf</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4109/req._42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4109/req._42.pdf</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4099/req._43_parte_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4099/req._43_parte_1.pdf</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4100/req._44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4100/req._44.pdf</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4108/req._46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4108/req._46.pdf</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4102/req._47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4102/req._47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4107/req._48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4107/req._48.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4120/req_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4120/req_49.pdf</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4121/req_50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4121/req_50.pdf</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4130/req_51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4130/req_51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORA DA FUNDARTE</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4131/req_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4131/req_52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR SECRETÁRIO DE OBRAS E AO DIRETOR DO DEMUTTRAN</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4132/req_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4132/req_53.pdf</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4183/req_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4183/req_54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO DEMUTTRAN SOLICITANDO COPIAS DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4296/req_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4296/req_55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E COMITE EXTRAORDINÁRIO COVID-19</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>REPR</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3614/rep_01.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3614/rep_01.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DIRETOR DA ENERGISA SOLICITANDO CONSTRUÇÃO DE PARA-RAIOS NA PRAÇA DO BAIRRO JOSÉ EDUARDO-DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3656/rep_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3656/rep_2.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A EMPRESA COLETIVOS MURIAEENSE SOLICITANDO TRANSPORTE COLETIVO NO CONJUNTO HABITACIONAL DORNELAS II.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3713/rep_03.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3713/rep_03.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A DIRETORA DE RECURSOS HUMANOS DA MGS, SOLICITANDO INTERVENÇÃO NA PERMANÊNCIA DO AGENTE DE SERVIÇO DO PARQUE DO ITAJURU.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3858/rep04.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3858/rep04.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A SUPERVISORA DE FILIAL DO GOVERNO LUCIANA DA SILVA PALHARES</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3859/rep05.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3859/rep05.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL DE MURIAÉ CARLOS DELFIM SOARES RIBEIRO</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3860/rep06.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3860/rep06.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTÉRIO PÚBLICO DA COMARCA DE MURIAÉ-MG</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3861/rep07.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3861/rep07.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE GERAL DA CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3896/rep09.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3896/rep09.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GOVERNADOR DO ESTADO DE MINAS GERAIS ROMEU ZEMA</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3897/rep10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3897/rep10.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO À AMBEV S.A</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3970/rep_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3970/rep_11.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DENIT EM LEOPOLDINA SOLICITANDO INSTALAÇÃO DE RADAS ELETRÔNICO DE VELOCIDADE NA ROD BR-356 PRÓXIMO DO KM 277 NA REGIÃO DA "CURVA DA PRATINHA"</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3971/rep_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3971/rep_12.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DENIT EM LEOPOLDINA SOLICITANDO REMANEJAMENTO DO REDUTOR DE VELOCIDADE EXISTENTE NA BR356 PRÓXIMO AO KM 265,8 BAIRRO DA GÁVEA EM MURIAÉ</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3978/rep_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3978/rep_13.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DIRETOR DA ENERGISA SOLICITANDO REVISÃO DA CONTA DE LUZ DA SRª. TEREZINHA DE JESUS CHAGAS REIS E SR. ELIESIO DOS REIS SANTOS</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3921/rep_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3921/rep_14.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO EXMO DEPUTADO ESTADUAL DR. WILSON BATISTA (PSD) A FIM DE QUE SEJA ENCAMINHADO PEDIDO DE RECOMPOSIÇÃO ASFÁLTICA DE TODA A EXTENSÃO DA RODOVIA ESTADUAL DE ACESSO, QUE LIGA BR 116 AO DISTRITO DE ITAMURI</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3922/rep_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3922/rep_15.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO EXMO DEPUTADO FEDERAL DR. MÁRIO HERINGER (PDT) A FIM DE QUE SEJA ENCAMINHADO PEDIDO DE RECOMPOSIÇÃO ASFÁLTICA DE TODA A EXTENSÃO DA RODOVIA ESTADUAL DE ACESSO, QUE LIGA BR 116 AO DISTRITO DE ITAMURI</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3923/rep_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3923/rep_16.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO EXMO COORDENADOR DA 29ª UNIDADE REGIONAL DO DEPARTAMENTO DE EDIFICAÇÕES E ESTRADAS DE RODAGEM DE MINAS GERAIS DEER/MG - PAULO SÉRGIO RESENDE DO CARMO, A FIM DE QUE SEJA ENCAMINHADO PEDIDO DE RECOMPOSIÇÃO ASFÁLTICA DE TODA A EXTENSÃO DA RODOVIA ESTADUAL DE ACESSO, QUE LIGA BR 116 AO DISTRITO DE ITAMURI</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4116/repr.17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4116/repr.17.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A PRSIDENTE DO CONSELHO FISCAL DO MURIAÉPREV</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4106/repr.18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4106/repr.18.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DR. FÁBIO RODRIGUES LAURIANO</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4153/rep_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4153/rep_19.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE DA EMPRESA DE ÔNIBUS COLETIVO MURIAEENSE</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4154/rep_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4154/rep_20.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SR. GENERAL SANTOS FILHO</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4175/rep_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4175/rep_21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DNIT PARA INSTALAÇÃO DE SINALIZAÇÃO NA BR356 KM 276</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4184/rep_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4184/rep_22.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A BRÁULIO JOSÉ TANUS BRAZ SOLICITANDO O ASFALTAMENTO QUE DA ACESSO AO DISTRITO DE ITAMURI EM MURIAÉ-MG</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4185/rep_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4185/rep_23.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A RODRIGO OTAVIO SOARES PACHECO SOLICITANDO ASFALTAMENTO QUE DA ACESSO AO DISTRITO DE ITAMURI NO SENTIDO MIRADOURA A MURIAÉ -MG</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4186/rep_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4186/rep_24.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE COMERCIAL DA ENERGISA MURIAÉ-MG, SOLICITANDO JUSTIFICATIVA DA QUEDA DE ENERGIA CONSTANTE NO PATRIMONIO DOS CARNEIROS</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4187/rep_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4187/rep_25.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE DA EMPRESA MURIAEENSE LTDA, JOSÉ ALMEIDA, SOLICITANDO QUE CIRCULE ÔNIBUS NO BAIRRO PORTO BELO.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4334/rep_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4334/rep_26.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE DA EMPRESA MURIAEENSE SOLICITANDO A CIRCULAÇÃO DE ÔNIBUS NA R-VALDOMIRO INÁCIO RODRIGUES B-AEROPORTO</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4435/rep_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4435/rep_27.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO EM CARÁTER DE CARTA DE INTENÇÕES, AO ILMO. SR. ANTONIO AFONSO SOARES TOMAZZO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9657,67 +9657,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3554/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3555/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3556/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3557/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3558/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3559/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3560/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3561/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3563/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3564/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3565/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3567/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3568/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3569/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3570/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3572/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3573/pl_18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3566/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3574/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3575/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3576/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3627/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3628/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3629/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3630/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3631/pl_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3632/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3660/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3661/pl_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3662/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3663/pl_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3683/pl_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3684/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3686/pl_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3714/pl_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3715/pl_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3716/pl_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3746/pl_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3747/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3748/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3749/pl_43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3750/pl_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3751/pl_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3752/pl_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3753/pl_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3754/pl_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3755/pl_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3758/pl_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3759/pl_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3760/pl_52-2020_-_substitutivo_ao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3761/pl_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3762/pl_54-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3763/pl_55-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3764/pl_56-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3765/pl_57-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3766/pl_58-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3767/pl_59-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3768/pl_60-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3769/pl_61-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3770/pl_62-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3771/pl_63-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3772/pl_64-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3773/pl_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3779/pl_66-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3774/pl_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3775/pl_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3778/pl_69-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3777/pl_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3780/pl_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3781/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3782/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3783/pl_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3784/pl_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3785/pl_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3847/pl_77-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3862/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3873/pl_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3874/pl_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3880/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3881/pl_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3882/pl_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3883/pl_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3902/pl_85-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3910/pl_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3912/pl_87-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3911/pl_88-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3908/pl_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3909/pl_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3913/pl_91-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3917/pl_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4051/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4052/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3920/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3914/pl_96-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3918/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3915/pl_98-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3916/pl_99-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3919/pl_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3924/pl_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4018/pl_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4019/pl_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4020/pl_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4021/pl_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4022/pl_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4023/pl_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4024/pl_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4030/pl_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4031/pl_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4032/pl_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4025/pl_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4026/pl_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4027/pl_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4028/pl_115-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4029/pl_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4033/pl_117-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4041/pl_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4042/pl_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4043/pl_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4045/pl_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4046/pl_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4047/pl_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4048/pl_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4049/pl_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4050/pl_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4053/pl_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4118/pl_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4119/pl_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4129/pl_130-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4155/pl_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4182/pl_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4206/pl_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4207/pl_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4226/pl_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4236/pl_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4268/pl_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/pl_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/pl_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/pl_140anexos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/pl_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/pl_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/pl_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/pl_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/pl_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4395/pl_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4396/pl_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4397/pl_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4398/pl_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4399/pl_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4417/pl_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4419/pl_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4422/pl_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3562/pr_01-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3756/pr-02-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3757/pr_-_03-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3776/pr_04-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4455/prestacao_de_contas_tcemg.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3685/emenda_lei_organica_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3577/ind_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3578/ind_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3579/ind_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/ind_04.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3581/ind_05.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3582/ind_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3583/ind_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3584/ind_08.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3585/ind_9.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3586/ind_10.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3587/ind_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3588/ind_12.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3589/ind_13.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3590/ind_14.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3591/ind_15.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3592/ind_16.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3593/ind_17.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3594/ind_18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3595/ind_19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3596/ind_20.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3597/ind_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3598/ind_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3599/ind_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3600/ind_24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3601/ind_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3602/ind_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3603/ind_27.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3604/ind_28.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3605/ind_29.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3606/ind_30.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3633/ind_31.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3634/ind_32.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3635/ind_33.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3636/ind_34.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3637/ind_35.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3638/ind_36.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3639/ind_37.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3640/ind_38.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3641/ind_39.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3642/ind_40.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3643/ind_41.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3644/ind_42.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3645/ind_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3646/ind_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3647/ind_45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3648/ind_46.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3649/ind_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3650/ind_48.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3651/ind_49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3652/ind_50.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3653/ind_51.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3654/ind_52.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3655/ind_53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3664/ind_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3665/ind_55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3666/ind_56.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3667/ind_57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3668/ind_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3669/ind_59.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3670/ind_60.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3671/ind_61.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3672/ind_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3673/ind_63.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3674/ind_64.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3689/ind_66.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3690/ind_67.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3691/ind_68.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3692/ind_69.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3693/ind_70.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3694/ind_71.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3695/ind_72.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_73.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3697/ind_74.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3698/ind_75.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3699/ind_76.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3700/ind_77.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3701/ind_78.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3702/ind_79.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3703/ind_80.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3704/ind_81.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3717/ind_82.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3718/ind_83.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3719/ind_84.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3720/ind_85.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3721/ind_86.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_87.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3723/ind_88.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3724/ind_89.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_90.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_91.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3727/ind_92.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3728/ind_93.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3729/ind_94.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3730/ind_94.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3731/ind_96.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3732/ind_97.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3733/ind_98.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3734/ind_99.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3735/ind_100.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3736/ind_101.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3737/ind_102.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3738/ind_103.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3801/ind105.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3803/ind106.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3805/ind108.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3786/ind109.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3787/ind110.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3788/ind111.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3789/ind112.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3790/ind113.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3792/ind114.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3793/ind115.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3794/ind116.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3795/ind117.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3796/ind118.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3798/ind119.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3800/ind120.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3806/ind121.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3807/ind122.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3808/ind123.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3809/ind124.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3810/ind125.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3811/ind126.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3812/ind127.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3814/ind_129.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3815/ind130.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3817/ind132.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3818/ind133.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3819/ind134.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3820/ind135.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3822/ind137.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3823/ind138.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3824/ind139.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3825/ind140.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3826/ind141.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3925/ind_142.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3926/ind_143.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3927/ind_144.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3928/ind_145.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3929/ind_146.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3930/ind_147.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3931/ind_148.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3932/ind_149.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3933/ind_150.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3934/ind_151.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3935/ind_152.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3936/ind_153.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3937/ind_154.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3938/ind_155.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3939/ind_156.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3940/ind_157.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3941/ind_158.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3942/ind_159.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3943/ind_160.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3944/ind_161.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3945/ind_162.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3946/ind_163.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3947/ind_164.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3948/ind_165.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3949/ind_166.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3950/ind_167.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3951/ind_168.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3952/ind_169.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3953/ind_170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3975/ind_171.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4034/ind_172.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4035/ind_173.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3961/ind_174.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3962/ind_175.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3963/ind_176.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3964/ind_177.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3965/ind_178.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3979/ind_179.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3966/ind_180.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3967/ind_181.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3968/ind_182.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3969/ind_183.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4036/ind_184.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3980/ind_185.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3981/ind_186.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3982/ind_187.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3983/ind_188.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3984/ind_189.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3985/ind_190.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3986/ind_191.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3987/ind_192.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3988/ind_193.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3989/ind_194.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3990/ind_195.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3991/ind_196.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3992/ind_197.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3993/ind_198.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3994/ind_199.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4000/ind_200.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4001/ind_201.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4002/ind_202.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4003/ind_203.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4004/ind_204.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4005/ind_205.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4006/ind_206.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4007/ind_207.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4054/ind._208.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4055/ind._209.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4056/ind._210.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4057/ind._211.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4058/ind._212.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4059/ind._213.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4060/ind._214.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4061/ind._215.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4062/ind._216.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4063/ind._217.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4064/ind._218.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4065/ind._219.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4066/ind._220.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4067/ind._221.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4068/ind._222.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4069/ind.223.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4070/ind.224.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4071/ind.225.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4072/ind.226.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4073/ind.227.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4074/ind.228.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4075/ind.229.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4076/ind.230.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4077/ind.231.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4078/ind.232.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4079/ind.233.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4080/ind.234.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4081/ind.235.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4082/ind.236.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4083/ind.237.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4084/ind.238.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4085/ind.239.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4086/ind.240.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4087/ind.241.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4088/ind.242.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4122/ind_243.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4123/ind_244.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4124/ind_245.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4125/ind_246.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4133/ind_247.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4134/ind_248.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4135/ind_249.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4136/ind_250.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4137/ind_251.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4138/ind_252.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4139/ind_253.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4140/ind_254.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4141/ind_255.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4142/ind_256.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4143/ind_257.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4144/ind_258.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4145/ind_259.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4146/ind_260.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4147/ind_261.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4148/ind_262.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4149/ind_263.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4156/ind_264.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4158/ind_266.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4159/ind_267.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4160/ind_268.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4161/ind_269.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4162/ind_270.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4163/ind_271.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4181/ind_272.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4165/ind_273.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4166/ind_274.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4167/ind_276.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4168/ind_277.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4169/ind_278.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4170/ind_279.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4171/ind_280.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4172/ind_281.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4173/ind_282.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4174/ind_283.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4195/ind_284.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4196/ind_285.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4197/ind_286.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4198/ind_287.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4199/ind_288.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4200/ind_289.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4201/ind_290.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4202/ind_291.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4203/ind_292.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4204/ind_293.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4205/ind_294.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4208/ind_295.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4209/ind_296.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4210/ind_297.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4211/ind_298.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4212/ind_299.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4213/ind_300.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4214/ind_301.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4215/ind_302.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4216/ind_303.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4217/ind_304.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4218/ind_305.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4219/ind_306.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4220/ind_307.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4221/ind_308.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4222/ind_309.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4223/ind_310.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4224/ind_311.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_312.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4227/ind_313.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4228/ind_314.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4229/ind_315.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4230/ind_316.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4231/ind_317.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4232/ind_318.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4234/ind_319.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4237/ind_320.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4238/ind_321.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4239/ind_322.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4240/ind_323.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4241/ind_324.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4242/ind_325.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4243/ind_326.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4244/ind_327.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4245/ind_328.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4246/ind_329.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4247/ind_330.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4248/ind_331.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4249/ind_332.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4250/ind_333.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4252/ind_335.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4253/ind_336.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4254/ind_337.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4255/ind_338.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4256/ind_339.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4257/ind_340.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4258/ind_341.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4259/ind_342.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4260/ind_343.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4261/ind_344.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4262/ind_345.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4269/ind_346.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4270/ind_347.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4271/ind_348.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4272/ind_349.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4273/ind_350.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4274/ind_351.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4275/ind_352.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4276/ind_353.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4277/ind_354.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4278/ind_355.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4279/ind_356.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4280/ind_357.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4281/ind_358.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4282/ind_359.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4283/ind_360.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4284/ind_361.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4285/ind_362.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4286/ind_363.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4287/ind_364.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4288/ind_365.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4289/ind_366.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4290/ind_367.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4291/ind_368.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4292/ind_369.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4293/ind_370.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4294/ind_371.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4295/ind_372.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4299/ind_373.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4300/ind_374.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4301/ind_375.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4302/ind_376.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4303/ind_377.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4304/ind_378.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4305/ind_379.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4306/ind_380.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4307/ind_381.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4308/ind_382.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4309/ind_383.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4310/ind_384.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4311/ind_385.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4312/ind_386.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4313/ind_387.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4314/ind_388.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4315/ind_389.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4316/ind_390.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4317/ind_391.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4318/ind_392.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4319/ind_393.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4320/ind_394.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4321/ind_395.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4322/ind_396.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4323/ind_397.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4324/ind_398.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4325/ind_399.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4326/ind_400.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4335/ind_401.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4336/ind_402.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4337/ind_403.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4338/ind_404.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4339/ind_405.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4340/ind_406.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4341/ind_407.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4342/ind_408.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4345/ind_409.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4346/ind_410.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4347/ind_411.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4348/ind_412.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4349/ind_413.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4350/ind_414.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4351/ind_415.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4352/ind_416.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4353/ind_417.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4354/ind_418.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4356/ind_420.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/ind_421.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/ind_422.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/ind_423.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/ind_424.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/ind_425.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/ind_426.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/ind_427.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/ind_428.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/ind_429.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/ind_430.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/ind_431.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/ind_432.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/ind_433.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_434.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_435.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_436.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_437.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_438.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_439.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_440.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_441.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4400/ind_442.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4401/ind_443.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4402/ind_444.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4403/ind_445.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4404/ind_446.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4405/ind_447.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4406/ind_448.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4407/ind_449_2.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4408/ind_450.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4409/ind_451.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4413/ind_452.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4414/ind_453.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4421/ind_454.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4456/ind_455.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3615/moc_1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3616/moc_2.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3617/moc_3.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3618/moc_4.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3619/moc_5.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3620/moc_6.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3621/moc_7.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3622/moc_8.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3623/moc_9.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3624/moc_10.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3625/moc_11.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3626/moc_12.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3657/moc_13.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3658/moc_14.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3659/moc_15.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3679/moc_16.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3680/moc_17.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3681/moc_18.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3675/moc_19.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3676/moc_20.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3677/moc_21.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3682/moc_22.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3705/moc_23.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3706/moc_24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3707/moc_25.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3708/moc_26.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3709/moc_27.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3710/moc_28.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3711/moc_29.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3712/moc_30.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3740/moc_31.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3741/moc_32.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3742/moc_33.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3743/moc_34.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3744/moc_35.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3827/moc36.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3828/moc37.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3829/moc38.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3830/moc39.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3831/moc40.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3832/moc41.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3833/moc42.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3834/moc43.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3835/moc44.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3836/moc45.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3837/moc46.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3838/moc47.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3839/moc48.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3840/moc49.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3841/moc50.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3842/moc51.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3843/moc52.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3844/moc53.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3845/moc54.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3846/moc55.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3848/moc56.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3849/moc57.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3850/moc58.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3852/moc59.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3853/moc60.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3855/moc61.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3856/moc62.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3857/moc63.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3876/moc65.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3877/moc66.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3878/moc67.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3879/moc68.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3884/moc69.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3887/moc70.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3888/moc71.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3889/moc72.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3890/moc73.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3891/moc74.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3892/moc75.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3893/moc76.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3894/moc77.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3895/moc78.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3972/moc_79.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3973/moc_80.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4010/moc_81.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4011/moc_82.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4012/moc_83.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4037/moc_84.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3974/moc_85.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4013/moc_86.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4014/moc_87.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4015/moc_88.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4016/moc_89.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4017/moc_90.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3996/moc_91.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3997/moc_92.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3998/moc_93.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3999/moc_94.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4008/moc_95.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4009/moc_96.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4097/moc._99.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4096/moc._100.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4095/moc._101.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4094/moc._102.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4093/moc._103.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4092/moc._104.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4091/moc._105.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4090/moc._106.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4089/moc._107.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4115/moc._108.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4105/moc._109.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4114/moc._110.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4104/moc._111.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4103/moc._112.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4113/moc._113.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4112/moc._114.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4111/moc._115.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4117/moc._116.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4110/moc._117.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4126/moc_118.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4127/moc_119.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4128/moc_120.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4150/moc_121.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4151/moc_122.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4152/moc_123.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4176/moc_124.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4177/moc_125.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4178/moc_126.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4179/moc_127.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4180/moc_128.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4188/moc_129.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4189/moc_130.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4190/moc_131.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4191/moc_132.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4192/moc_133.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4193/moc_134.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4194/moc_135.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4235/moc_136.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4263/moc_137.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4264/moc_138.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4265/moc_139.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4267/moc_141.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4297/moc_142.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4298/moc_143.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4327/moc_144.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4328/moc_145.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4330/moc_147.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4331/moc_148.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4332/moc_149.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4333/moc_150.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4343/moc_151.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4344/moc_152.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/moc_153.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/moc_154.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/moc_155.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/moc_156.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/moc_157.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/moc_158.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/moc_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/moc_160.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4410/moc_161.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4411/moc_162.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4412/moc_163.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4415/moc_164.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4416/moc_165.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4418/moc_166.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4423/moc_167.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4424/moc_168.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4425/moc_169.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4426/moc_170.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4427/moc_171.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4428/moc_172.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4429/moc_173.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4430/moc_174.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4432/moc_175.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4431/moc_176.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4433/moc_177.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4434/moc_178.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4420/moc_179.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4436/moc_180.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4438/moc_182.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4439/moc_183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4440/moc_184.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4441/moc_185.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4442/moc_186.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4443/moc_187.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4444/moc_188.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4445/moc_189.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4446/moc_190.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4447/moc_191.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4448/moc_192.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4449/moc_193.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4450/moc_194.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4451/moc_195.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4452/moc_196.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4453/moc_197.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4454/moc_198.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4457/moc_199.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4458/moc_200.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4459/moc_201.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4460/moc_202.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4461/moc_203.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4462/moc_204.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4463/moc_205.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4464/moc_206.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4465/moc_207.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4466/moc_208.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4467/moc_209.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4468/moc_210.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3607/req_1.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3608/req_2.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3609/req_3.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3610/req_4.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3611/req_5.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3612/req_6.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3613/req_7.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3678/req_08.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3688/req_09.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3745/req_10.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3863/req11.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3864/req12.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3865/req13.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3866/req14.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3867/req15.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3868/req16.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3872/req17.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3869/req18.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3870/req19.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3871/req20.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3898/req21.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3899/req22.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3900/req23.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3901/req24.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3903/req25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3904/req26.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3905/req27.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4039/req_28.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4040/req_29.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3954/req_30.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3955/req_31.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3956/req_32.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3957/req_33.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3958/req_34.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3959/req_35.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3960/req_36.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3976/req_37.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3977/req_38.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4038/req_39.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3995/req_40.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4098/req._41.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4109/req._42.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4099/req._43_parte_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4100/req._44.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4108/req._46.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4102/req._47.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4107/req._48.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4120/req_49.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4121/req_50.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4130/req_51.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4131/req_52.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4132/req_53.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4183/req_54.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4296/req_55.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3614/rep_01.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3656/rep_2.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3713/rep_03.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3858/rep04.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3859/rep05.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3860/rep06.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3861/rep07.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3896/rep09.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3897/rep10.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3970/rep_11.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3971/rep_12.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3978/rep_13.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3921/rep_14.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3922/rep_15.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3923/rep_16.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4116/repr.17.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4106/repr.18.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4153/rep_19.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4154/rep_20.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4175/rep_21.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4184/rep_22.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4185/rep_23.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4186/rep_24.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4187/rep_25.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4334/rep_26.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4435/rep_27.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3554/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3555/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3556/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3557/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3558/pl_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3559/pl_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3560/pl_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3561/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3563/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3564/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3565/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3567/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3568/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3569/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3570/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3572/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3573/pl_18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3566/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3574/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3575/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3576/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3627/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3628/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3629/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3630/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3631/pl_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3632/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3660/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3661/pl_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3662/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3663/pl_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3683/pl_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3684/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3687/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3686/pl_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3714/pl_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3715/pl_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3716/pl_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3746/pl_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3747/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3748/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3749/pl_43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3750/pl_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3751/pl_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3752/pl_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3753/pl_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3754/pl_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3755/pl_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3758/pl_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3759/pl_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3760/pl_52-2020_-_substitutivo_ao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3761/pl_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3762/pl_54-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3763/pl_55-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3764/pl_56-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3765/pl_57-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3766/pl_58-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3767/pl_59-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3768/pl_60-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3769/pl_61-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3770/pl_62-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3771/pl_63-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3772/pl_64-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3773/pl_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3779/pl_66-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3774/pl_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3775/pl_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3778/pl_69-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3777/pl_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3780/pl_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3781/pl_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3782/pl_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3783/pl_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3784/pl_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3785/pl_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3847/pl_77-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3862/pl_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3873/pl_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3874/pl_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3880/pl_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3881/pl_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3882/pl_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3883/pl_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3902/pl_85-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3910/pl_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3912/pl_87-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3911/pl_88-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3908/pl_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3909/pl_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3913/pl_91-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3917/pl_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4051/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4052/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3920/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3914/pl_96-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3918/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3915/pl_98-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3916/pl_99-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3919/pl_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3924/pl_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4018/pl_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4019/pl_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4020/pl_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4021/pl_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4022/pl_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4023/pl_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4024/pl_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4030/pl_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4031/pl_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4032/pl_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4025/pl_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4026/pl_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4027/pl_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4028/pl_115-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4029/pl_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4033/pl_117-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4041/pl_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4042/pl_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4043/pl_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4045/pl_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4046/pl_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4047/pl_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4048/pl_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4049/pl_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4050/pl_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4053/pl_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4118/pl_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4119/pl_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4129/pl_130-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4155/pl_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4182/pl_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4206/pl_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4207/pl_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4226/pl_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4236/pl_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4268/pl_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/pl_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/pl_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/pl_140anexos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/pl_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/pl_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/pl_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/pl_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/pl_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4395/pl_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4396/pl_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4397/pl_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4398/pl_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4399/pl_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4417/pl_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4419/pl_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4422/pl_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3562/pr_01-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3756/pr-02-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3757/pr_-_03-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3776/pr_04-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4455/prestacao_de_contas_tcemg.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3685/emenda_lei_organica_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3577/ind_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3578/ind_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3579/ind_03.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/ind_04.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3581/ind_05.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3582/ind_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3583/ind_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3584/ind_08.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3585/ind_9.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3586/ind_10.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3587/ind_11.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3588/ind_12.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3589/ind_13.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3590/ind_14.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3591/ind_15.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3592/ind_16.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3593/ind_17.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3594/ind_18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3595/ind_19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3596/ind_20.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3597/ind_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3598/ind_22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3599/ind_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3600/ind_24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3601/ind_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3602/ind_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3603/ind_27.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3604/ind_28.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3605/ind_29.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3606/ind_30.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3633/ind_31.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3634/ind_32.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3635/ind_33.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3636/ind_34.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3637/ind_35.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3638/ind_36.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3639/ind_37.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3640/ind_38.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3641/ind_39.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3642/ind_40.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3643/ind_41.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3644/ind_42.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3645/ind_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3646/ind_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3647/ind_45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3648/ind_46.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3649/ind_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3650/ind_48.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3651/ind_49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3652/ind_50.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3653/ind_51.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3654/ind_52.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3655/ind_53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3664/ind_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3665/ind_55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3666/ind_56.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3667/ind_57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3668/ind_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3669/ind_59.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3670/ind_60.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3671/ind_61.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3672/ind_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3673/ind_63.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3674/ind_64.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3689/ind_66.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3690/ind_67.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3691/ind_68.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3692/ind_69.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3693/ind_70.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3694/ind_71.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3695/ind_72.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3696/ind_73.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3697/ind_74.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3698/ind_75.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3699/ind_76.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3700/ind_77.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3701/ind_78.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3702/ind_79.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3703/ind_80.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3704/ind_81.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3717/ind_82.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3718/ind_83.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3719/ind_84.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3720/ind_85.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3721/ind_86.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3722/ind_87.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3723/ind_88.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3724/ind_89.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3725/ind_90.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3726/ind_91.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3727/ind_92.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3728/ind_93.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3729/ind_94.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3730/ind_94.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3731/ind_96.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3732/ind_97.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3733/ind_98.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3734/ind_99.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3735/ind_100.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3736/ind_101.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3737/ind_102.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3738/ind_103.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3801/ind105.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3803/ind106.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3805/ind108.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3786/ind109.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3787/ind110.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3788/ind111.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3789/ind112.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3790/ind113.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3792/ind114.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3793/ind115.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3794/ind116.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3795/ind117.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3796/ind118.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3798/ind119.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3800/ind120.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3806/ind121.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3807/ind122.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3808/ind123.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3809/ind124.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3810/ind125.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3811/ind126.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3812/ind127.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3814/ind_129.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3815/ind130.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3817/ind132.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3818/ind133.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3819/ind134.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3820/ind135.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3822/ind137.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3823/ind138.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3824/ind139.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3825/ind140.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3826/ind141.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3925/ind_142.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3926/ind_143.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3927/ind_144.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3928/ind_145.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3929/ind_146.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3930/ind_147.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3931/ind_148.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3932/ind_149.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3933/ind_150.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3934/ind_151.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3935/ind_152.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3936/ind_153.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3937/ind_154.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3938/ind_155.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3939/ind_156.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3940/ind_157.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3941/ind_158.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3942/ind_159.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3943/ind_160.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3944/ind_161.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3945/ind_162.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3946/ind_163.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3947/ind_164.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3948/ind_165.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3949/ind_166.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3950/ind_167.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3951/ind_168.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3952/ind_169.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3953/ind_170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3975/ind_171.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4034/ind_172.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4035/ind_173.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3961/ind_174.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3962/ind_175.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3963/ind_176.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3964/ind_177.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3965/ind_178.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3979/ind_179.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3966/ind_180.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3967/ind_181.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3968/ind_182.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3969/ind_183.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4036/ind_184.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3980/ind_185.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3981/ind_186.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3982/ind_187.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3983/ind_188.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3984/ind_189.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3985/ind_190.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3986/ind_191.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3987/ind_192.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3988/ind_193.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3989/ind_194.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3990/ind_195.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3991/ind_196.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3992/ind_197.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3993/ind_198.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3994/ind_199.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4000/ind_200.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4001/ind_201.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4002/ind_202.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4003/ind_203.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4004/ind_204.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4005/ind_205.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4006/ind_206.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4007/ind_207.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4054/ind._208.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4055/ind._209.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4056/ind._210.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4057/ind._211.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4058/ind._212.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4059/ind._213.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4060/ind._214.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4061/ind._215.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4062/ind._216.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4063/ind._217.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4064/ind._218.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4065/ind._219.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4066/ind._220.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4067/ind._221.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4068/ind._222.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4069/ind.223.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4070/ind.224.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4071/ind.225.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4072/ind.226.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4073/ind.227.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4074/ind.228.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4075/ind.229.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4076/ind.230.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4077/ind.231.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4078/ind.232.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4079/ind.233.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4080/ind.234.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4081/ind.235.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4082/ind.236.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4083/ind.237.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4084/ind.238.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4085/ind.239.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4086/ind.240.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4087/ind.241.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4088/ind.242.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4122/ind_243.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4123/ind_244.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4124/ind_245.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4125/ind_246.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4133/ind_247.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4134/ind_248.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4135/ind_249.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4136/ind_250.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4137/ind_251.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4138/ind_252.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4139/ind_253.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4140/ind_254.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4141/ind_255.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4142/ind_256.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4143/ind_257.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4144/ind_258.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4145/ind_259.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4146/ind_260.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4147/ind_261.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4148/ind_262.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4149/ind_263.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4156/ind_264.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4158/ind_266.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4159/ind_267.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4160/ind_268.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4161/ind_269.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4162/ind_270.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4163/ind_271.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4181/ind_272.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4165/ind_273.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4166/ind_274.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4167/ind_276.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4168/ind_277.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4169/ind_278.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4170/ind_279.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4171/ind_280.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4172/ind_281.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4173/ind_282.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4174/ind_283.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4195/ind_284.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4196/ind_285.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4197/ind_286.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4198/ind_287.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4199/ind_288.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4200/ind_289.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4201/ind_290.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4202/ind_291.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4203/ind_292.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4204/ind_293.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4205/ind_294.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4208/ind_295.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4209/ind_296.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4210/ind_297.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4211/ind_298.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4212/ind_299.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4213/ind_300.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4214/ind_301.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4215/ind_302.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4216/ind_303.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4217/ind_304.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4218/ind_305.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4219/ind_306.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4220/ind_307.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4221/ind_308.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4222/ind_309.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4223/ind_310.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4224/ind_311.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4225/ind_312.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4227/ind_313.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4228/ind_314.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4229/ind_315.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4230/ind_316.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4231/ind_317.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4232/ind_318.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4234/ind_319.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4237/ind_320.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4238/ind_321.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4239/ind_322.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4240/ind_323.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4241/ind_324.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4242/ind_325.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4243/ind_326.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4244/ind_327.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4245/ind_328.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4246/ind_329.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4247/ind_330.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4248/ind_331.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4249/ind_332.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4250/ind_333.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4252/ind_335.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4253/ind_336.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4254/ind_337.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4255/ind_338.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4256/ind_339.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4257/ind_340.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4258/ind_341.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4259/ind_342.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4260/ind_343.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4261/ind_344.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4262/ind_345.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4269/ind_346.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4270/ind_347.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4271/ind_348.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4272/ind_349.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4273/ind_350.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4274/ind_351.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4275/ind_352.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4276/ind_353.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4277/ind_354.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4278/ind_355.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4279/ind_356.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4280/ind_357.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4281/ind_358.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4282/ind_359.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4283/ind_360.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4284/ind_361.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4285/ind_362.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4286/ind_363.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4287/ind_364.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4288/ind_365.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4289/ind_366.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4290/ind_367.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4291/ind_368.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4292/ind_369.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4293/ind_370.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4294/ind_371.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4295/ind_372.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4299/ind_373.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4300/ind_374.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4301/ind_375.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4302/ind_376.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4303/ind_377.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4304/ind_378.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4305/ind_379.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4306/ind_380.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4307/ind_381.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4308/ind_382.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4309/ind_383.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4310/ind_384.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4311/ind_385.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4312/ind_386.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4313/ind_387.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4314/ind_388.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4315/ind_389.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4316/ind_390.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4317/ind_391.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4318/ind_392.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4319/ind_393.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4320/ind_394.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4321/ind_395.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4322/ind_396.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4323/ind_397.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4324/ind_398.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4325/ind_399.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4326/ind_400.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4335/ind_401.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4336/ind_402.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4337/ind_403.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4338/ind_404.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4339/ind_405.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4340/ind_406.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4341/ind_407.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4342/ind_408.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4345/ind_409.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4346/ind_410.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4347/ind_411.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4348/ind_412.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4349/ind_413.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4350/ind_414.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4351/ind_415.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4352/ind_416.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4353/ind_417.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4354/ind_418.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4356/ind_420.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/ind_421.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/ind_422.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/ind_423.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/ind_424.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/ind_425.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/ind_426.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/ind_427.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/ind_428.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/ind_429.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/ind_430.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/ind_431.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/ind_432.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/ind_433.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/ind_434.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/ind_435.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/ind_436.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/ind_437.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/ind_438.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/ind_439.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/ind_440.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4394/ind_441.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4400/ind_442.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4401/ind_443.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4402/ind_444.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4403/ind_445.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4404/ind_446.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4405/ind_447.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4406/ind_448.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4407/ind_449_2.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4408/ind_450.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4409/ind_451.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4413/ind_452.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4414/ind_453.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4421/ind_454.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4456/ind_455.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3615/moc_1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3616/moc_2.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3617/moc_3.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3618/moc_4.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3619/moc_5.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3620/moc_6.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3621/moc_7.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3622/moc_8.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3623/moc_9.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3624/moc_10.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3625/moc_11.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3626/moc_12.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3657/moc_13.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3658/moc_14.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3659/moc_15.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3679/moc_16.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3680/moc_17.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3681/moc_18.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3675/moc_19.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3676/moc_20.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3677/moc_21.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3682/moc_22.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3705/moc_23.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3706/moc_24.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3707/moc_25.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3708/moc_26.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3709/moc_27.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3710/moc_28.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3711/moc_29.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3712/moc_30.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3740/moc_31.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3741/moc_32.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3742/moc_33.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3743/moc_34.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3744/moc_35.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3827/moc36.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3828/moc37.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3829/moc38.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3830/moc39.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3831/moc40.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3832/moc41.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3833/moc42.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3834/moc43.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3835/moc44.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3836/moc45.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3837/moc46.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3838/moc47.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3839/moc48.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3840/moc49.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3841/moc50.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3842/moc51.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3843/moc52.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3844/moc53.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3845/moc54.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3846/moc55.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3848/moc56.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3849/moc57.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3850/moc58.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3852/moc59.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3853/moc60.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3855/moc61.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3856/moc62.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3857/moc63.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3876/moc65.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3877/moc66.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3878/moc67.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3879/moc68.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3884/moc69.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3887/moc70.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3888/moc71.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3889/moc72.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3890/moc73.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3891/moc74.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3892/moc75.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3893/moc76.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3894/moc77.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3895/moc78.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3972/moc_79.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3973/moc_80.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4010/moc_81.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4011/moc_82.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4012/moc_83.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4037/moc_84.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3974/moc_85.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4013/moc_86.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4014/moc_87.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4015/moc_88.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4016/moc_89.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4017/moc_90.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3996/moc_91.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3997/moc_92.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3998/moc_93.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3999/moc_94.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4008/moc_95.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4009/moc_96.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4097/moc._99.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4096/moc._100.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4095/moc._101.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4094/moc._102.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4093/moc._103.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4092/moc._104.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4091/moc._105.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4090/moc._106.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4089/moc._107.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4115/moc._108.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4105/moc._109.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4114/moc._110.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4104/moc._111.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4103/moc._112.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4113/moc._113.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4112/moc._114.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4111/moc._115.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4117/moc._116.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4110/moc._117.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4126/moc_118.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4127/moc_119.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4128/moc_120.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4150/moc_121.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4151/moc_122.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4152/moc_123.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4176/moc_124.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4177/moc_125.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4178/moc_126.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4179/moc_127.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4180/moc_128.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4188/moc_129.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4189/moc_130.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4190/moc_131.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4191/moc_132.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4192/moc_133.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4193/moc_134.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4194/moc_135.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4235/moc_136.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4263/moc_137.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4264/moc_138.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4265/moc_139.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4267/moc_141.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4297/moc_142.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4298/moc_143.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4327/moc_144.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4328/moc_145.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4330/moc_147.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4331/moc_148.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4332/moc_149.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4333/moc_150.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4343/moc_151.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4344/moc_152.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/moc_153.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/moc_154.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/moc_155.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/moc_156.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/moc_157.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/moc_158.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/moc_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/moc_160.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4410/moc_161.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4411/moc_162.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4412/moc_163.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4415/moc_164.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4416/moc_165.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4418/moc_166.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4423/moc_167.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4424/moc_168.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4425/moc_169.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4426/moc_170.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4427/moc_171.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4428/moc_172.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4429/moc_173.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4430/moc_174.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4432/moc_175.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4431/moc_176.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4433/moc_177.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4434/moc_178.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4420/moc_179.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4436/moc_180.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4438/moc_182.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4439/moc_183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4440/moc_184.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4441/moc_185.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4442/moc_186.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4443/moc_187.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4444/moc_188.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4445/moc_189.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4446/moc_190.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4447/moc_191.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4448/moc_192.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4449/moc_193.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4450/moc_194.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4451/moc_195.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4452/moc_196.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4453/moc_197.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4454/moc_198.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4457/moc_199.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4458/moc_200.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4459/moc_201.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4460/moc_202.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4461/moc_203.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4462/moc_204.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4463/moc_205.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4464/moc_206.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4465/moc_207.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4466/moc_208.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4467/moc_209.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4468/moc_210.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3607/req_1.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3608/req_2.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3609/req_3.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3610/req_4.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3611/req_5.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3612/req_6.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3613/req_7.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3678/req_08.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3688/req_09.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3745/req_10.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3863/req11.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3864/req12.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3865/req13.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3866/req14.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3867/req15.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3868/req16.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3872/req17.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3869/req18.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3870/req19.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3871/req20.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3898/req21.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3899/req22.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3900/req23.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3901/req24.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3903/req25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3904/req26.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3905/req27.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4039/req_28.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4040/req_29.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3954/req_30.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3955/req_31.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3956/req_32.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3957/req_33.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3958/req_34.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3959/req_35.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3960/req_36.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3976/req_37.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3977/req_38.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4038/req_39.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3995/req_40.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4098/req._41.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4109/req._42.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4099/req._43_parte_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4100/req._44.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4108/req._46.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4102/req._47.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4107/req._48.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4120/req_49.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4121/req_50.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4130/req_51.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4131/req_52.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4132/req_53.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4183/req_54.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4296/req_55.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3614/rep_01.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3656/rep_2.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3713/rep_03.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3858/rep04.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3859/rep05.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3860/rep06.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3861/rep07.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3896/rep09.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3897/rep10.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3970/rep_11.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3971/rep_12.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3978/rep_13.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3921/rep_14.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3922/rep_15.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/3923/rep_16.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4116/repr.17.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4106/repr.18.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4153/rep_19.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4154/rep_20.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4175/rep_21.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4184/rep_22.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4185/rep_23.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4186/rep_24.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4187/rep_25.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4334/rep_26.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2020/4435/rep_27.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H902"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>