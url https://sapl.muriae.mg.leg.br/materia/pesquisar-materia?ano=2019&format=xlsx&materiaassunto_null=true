--- v0 (2025-12-11)
+++ v1 (2026-05-05)
@@ -54,13419 +54,13419 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/pl_01-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/pl_01-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO "MEIO PASSE ESTUDANTIL-MPE", BENEFÍCIO DE REDUÇÃO DE 50% ( CINQUENTA POR CENTO) DA TARIFA NO SISTEMA DE TRANSPORTE COLETIVO URBANO E RURAL PARA OS ESTUDANTES DE TODA A REDE DE ENSINO NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/pl_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/pl_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA AO CIDADÃO QUE FOR FLAGRADO JOGANDO LIXO NOS LOGRADOUROS PÚBLICOS FORA DOS EQUIPAMENTOS DESTINADOS PARA ESTE FIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/pl_0003.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/pl_0003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUMPRIR NAS ESCOLAS PÚBLICAS MUNICIPAIS DE MURIAÉ OS DISPOSITIVOS DA LEI MUNICIPAL Nº 2.237/98. QUE DISPÕE SOBRE PREVENÇÃO E COMBATE A INCÊNDIOS NOS PRÉDIOS PÚBLICOS E PRIVADOS DA CIDADE DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS, BEM COMO SEGUIR AS NORMATIVAS ATUAIS.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pref. Ioannis Konstantinos Grammatikopoulos-GREGO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/pl_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/pl_4.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/pl_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/pl_5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEMSUR- DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO, A ARRECADAR NA FATURA DOS CONSUMIDORES DO MUNICÍPIO DE MURIAÉ-MG, DOAÇÕES DESTINADAS AS ORGANIZAÇÕES DA SOCIEDADE CIVIL (OSC'S) PREVIAMENTE CREDENCIADAS.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/pl_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/pl_6.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR LELEI, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/pl_07-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/pl_07-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS I, III E VII DA LEI 5.348 DE 09 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/pl__8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/pl__8.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE AVENIDA RONALDO VILELA ALCEBIADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/pl_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/pl_9.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PROTOCOLO DE ATENDIMENTO AO CIDADÃO EM UBS,PSF, CENTROS DE SAÚDE DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/pl_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/pl_10.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO DA DEPRESSÃO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/pl_11-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/pl_11-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 3.195, DE 27 DE DEZEMBRO 2005 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MURIAÉ - CTM.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/pl_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/pl_12.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 5.441, DE 21 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/pl_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/pl_13.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4049, DE 1º DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/pl_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/pl_14.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE MURIAÉ A POLÍTICA DE ARRECADAÇÃO E DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS AS PESSOAS CARENTES ( FARMÁCIA COMPARTILHADA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/pl_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/pl_15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SHOPPING POPULAR DE MURIAÉ.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/pl_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/pl_16.pdf</t>
   </si>
   <si>
     <t>INCLUI  § 4º, NA LEI MUNICIPAL Nº 5.540, DE 21 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/pl_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/pl_17.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 4.184, DE 28 DE DEZEMBRO DE 2011 E DA LEI COMPLEMENTAR Nº 3.988, DE 6 DE OUTUBRO DE 2010.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/pl_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/pl_18.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO DE ZONAS ESPECIAIS DE INTERESSE SOCIAL-ZEIS, PARA FINS DE URBANIZAÇÃO E REGULARIZAÇÃO,AS ZONAS MENCIONADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/pl_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/pl_19.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.049, DE 1º DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/pl_20-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/pl_20-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LOGOMARCA DA FUNDAÇÃO DE CULTURA E ARTES DE MURIAÉ - FUNDARTE.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>VEREADOR CISO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/</t>
+    <t>http://sapl.muriae.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 1.580/91 - SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/pl_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/pl_22.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 4.491, DE 28 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/pl_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/pl_23.pdf</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/pl_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/pl_24.pdf</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/pl_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/pl_25.pdf</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/pl_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/pl_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA INCLUSÃO DE FONTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/pl_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/pl_27.pdf</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/pl_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/pl_28.pdf</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2541/pl_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2541/pl_29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO FECHAMENTO DE BURACOS E VALAS ABERTAS NAS VIAS E PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA MARIA DA GLÓRIA COSTA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/pl_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/pl_32.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO METODISTA NO ÂMBITO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/pl_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/pl_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/pl_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/pl_34.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESTRADA MUNICIPAL JOSÉ PEDRO COELHO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/pl_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/pl_35.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO FICHA LIMPA PARA CARGOS COMISSIONADOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/pl_36-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/pl_36-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NORMAS PARA IDENTIFICAÇÃO DE BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/pl_37-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/pl_37-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Art.3º da Lei Municipal nº 5.611 de 21 de fevereiro de 2018, que estabelece diretrizes para a política pública de prevenção e combate à violência nas escolas e creches da rede pública municipal de ensino, socialização e proteção dos profissionais da educação, e dá outras providências.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2537/pl__38-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2537/pl__38-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO ZONAS ESPECIAIS DE INTERESSE SOCIAL - ZEIS, PARA FINS DE URBANIZAÇÃO E REGULARIZAÇÃO, AS ZONAS MENCIONADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2538/pl_39-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2538/pl_39-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS FRANCISCANOS DE SANTA MARIA DOS ANJOS - FSMA</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA, VEREADOR CISO, VEREADOR DR. JOSÉ CARLOS, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2540/pl_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2540/pl_40.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE UNICA - UNIDADE INTEGRADA DE CIDADANIA E AÇÃO GILCÉA DO CARMO GRAMMATIKOPOULOS A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA ANTÔNIO RODRIGUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2573/pl_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2573/pl_43.pdf</t>
   </si>
   <si>
     <t>REVOGA A ALÍNEA "d" DO INCISO III DO ARTIGO 7º DA LEI Nº 5+025, DE 4 DE SETEMBRO DE 2015, QUE REGULAMENTA AÇÕES DE INSPEÇÃO EM ESTABELECIMENTOS DE COMÉRCIO VAREJISTA QUE MANIPULAM CARNES E PESCADOS.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2574/pl_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2574/pl_44.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 3.988, DE 06 DE OUTUBRO DE 2010</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2575/pl_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2575/pl_45.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011,  E 4.184/2011 DENTRE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2576/pl_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2576/pl_46.pdf</t>
   </si>
   <si>
     <t>INSTITUI PAGAMENTO DE PRÓ-LABORE AOS MEMBROS DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES, DENTRE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO "ZION DE PROMOÇÃO DO SER HUMANO".</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>VEREADOR DAVID LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2579/pl_48-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2579/pl_48-2019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO INCONFIDÊNCIA II</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2608/pl_049.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2608/pl_049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2609/pl_050.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2609/pl_050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES, REFORMAS, MODIFICAÇÕES OU AMPLIAÇÕES DE EDIFICAÇÕES COMPROVADAMENTE EXISTENTES NO MUNICÍPIO DE MURIAÉ, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2610/pl_051.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2610/pl_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DEMSUR - DEPARTAMENTO MUNICIPAL DE MURIAÉ, A INSTITUIR NO ÂMBITO DO MUNICÍPIO DE MURIAÉ, O PROGRAMA "BOLSA RECICLAGEM", COM A CONCESSÃO DE INCENTIVO FINANCEIRO AOS CATADORES DE MATERIAIS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2611/pl_52-2019_-_ldo.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2611/pl_52-2019_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2612/pl_053.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2612/pl_053.pdf</t>
   </si>
   <si>
     <t>CRIA ZONA DE URBANIZAÇÃO ESPECÍFICA (ZUE)</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2613/pl_054.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2613/pl_054.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 5.441, DE 21 DE JULHO DE 2017, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2635/pl_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2635/pl_55.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA AMÉLIA DE OLIVEIRA ALAMINO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2636/pl_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2636/pl_56.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA GERSON DE ALMEIDA A LOGRADOURO PÚBLICO SITUADO NO BAIRRO SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2654/pl_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2654/pl_57.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES REFERENTE Á APLICAÇÃO DE RECURSOS DERIVADOS DE MULTAS DE TRÂNSITO APLICADAS NO MUNICÍPIO DE MURIAÉ- MG.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2655/pl_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2655/pl_58.pdf</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2656/pl_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2656/pl_59.pdf</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2657/pl_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2657/pl_60.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2659/pl_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2659/pl_61.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2670/pl_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2670/pl_62.pdf</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2669/pl_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2669/pl_63.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 2.165/97, QUE " CRIA O DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2672/pl_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2672/pl_65.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2673/pl_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2673/pl_66.pdf</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2674/pl_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2674/pl_67.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE BEBEDOUROS E COMEDOUROS PARA CÃES NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2709/pl_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2709/pl_68.pdf</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2710/pl_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2710/pl_69.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2739/pl_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2739/pl_70.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE UPA- UNIDADE DE PRONTO ATENDIMENTO DR. FERNANDO RODRIGUES LAUREANO A APARELHO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU, VEREADOR ALEXANDRE FERES</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2741/pl_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2741/pl_71.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O "MAIO AMARELO" PARA CONSCIENTIZAÇÃO E EDUCAÇÃO EM DEFESA DA VIDA E DA SEGURANÇA NO TRÂNSITO NO ÂMBITO DO MUNICÍPIO DE MURIAÉ"</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2742/pl_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2742/pl_72.pdf</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2859/pl_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2859/pl_74.pdf</t>
   </si>
   <si>
     <t>INSTITUI O " SETEMBRO AMARELO" PARA CONSCIENTIZAÇÃO E PREVENÇÃO DA AUTOMUTILAÇÃO E DO SUICÍDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2780/pl_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2780/pl_75.pdf</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2813/pl_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2813/pl_76.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI Nº 4.717/2014, QUE " CRIA O CARGO DE DIRETOR JURÍDICO DO DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2811/pl_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2811/pl_77.pdf</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2814/pl_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2814/pl_78.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 3.053 DE 06 DE MAIO DE 2005, QUE DÁ DENOMINAÇÃO DE ESCADA PÚBLICA MANUEL ANTUNES PEREIRA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2833/pl_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2833/pl_79.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5.023 DE 12 DE AGOSTO DE 2.015 E DA LEI MUNICIPAL Nº 5.585, DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>VEREADOR ALEXANDRE FERES</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2834/pl_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2834/pl_80.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE ESTRADA NILZA JUNQUEIRA CAETANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2835/pl_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2835/pl_81.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA MARIA GENOVEVA DE PAULA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2836/pl_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2836/pl_82.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5.408, DE 19 DE ABRIL DE 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2860/pl_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2860/pl_83.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2861/pl_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2861/pl_84.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/pl_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/pl_85.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA VEREADOR TELMO BRAGA.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/pl_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/pl_86.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA VEREADOR JOÃO CÂNDIDO DA SILVA.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/pl_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/pl_87.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA JOSÉ SILVA BARROS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/pl_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/pl_88.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE COMPLEXO ECOESPORTIVO LAURA TOSTES.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/pl_89.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/pl_89.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A " ASSOCIAÇÃO DOS MORADORES DO VILLA AZUL"</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>VEREADOR LELEI</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/pl_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/pl_90.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO NECROTÉRIO PÚBLICO DO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/pl_91.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/pl_91.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ RODRIGUES A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2926/pl_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2926/pl_92.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 4.182 E 4.184. DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/pl_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/pl_93.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA JOÃO JOSÉ PINHEIRO NO BAIRRO CARDOSO DE MELO III.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>VEREADOR IVANIR DO GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/pl_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/pl_94.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA DANIEL DURVANEL CARNEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/pl_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/pl_95.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 4454/2013.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/pl_96.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/pl_96.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 5.728, DE 22 DE AGOSTO DE 2018, QUE ESTABELECE NORMAS Á REALIZAÇÃO DE EVENTOS COM IMPACTOS URBANÍSTICOS NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/pl_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/pl_97.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO DE CULTURA E ARTES DE MURIAÉ-FUNDARTE A REPASSAR RECURSO FINANCEIRO PARA UNIÃO JUNINA MINEIRA.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/pl_098.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/pl_098.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "AMA" - ASSOCIAÇÃO MURIAÉ DOS AUTISTAS</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/pl_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/pl_99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A INTEGRAR O CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO  DOS MUNICÍPIOS DA MICRORREGIÃO DO MÉDIO RIO POMBA-CIMERP, PODENDO ASSINAR O PROTOCOLO DE INTENÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/pl_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/pl_100.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR PARTICIPATIVO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/pl_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/pl_101.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.068 DE 26 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/pl_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/pl_102.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5.561, DE 11 DE OUTUBRO DE 2017, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/pl_103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/pl_103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/pl_104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/pl_104.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA ATRIBUIÇÃO DE FUNÇÃO DE COBRANÇA DE PASSAGENS AOS MOTORISTAS DE ÔNIBUS-DUPLA FUNÇÃO-NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>VEREADORA HELENA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/pl_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/pl_105.pdf</t>
   </si>
   <si>
     <t>DETERMINA ÁREA CULTURAL COM TAXA DIFERENCIADA AS OCUPADAS POR BANCAS DE JORNAIS E REVISTAS E FEIRAS DE LIVROS.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/pl_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/pl_106.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA DR. NEWTON FREITAS SILVA DE RESENDE, O LOGRADOURO PÚBLICO SITUADO NO BAIRRO JOÃO XXIII E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/pl_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/pl_107.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE OPERAÇÕES DE CRÉDITO E A ABERTURA DE CRÉDITO ADICIONAL ESPECIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>INSTITUI EM MURIAÉ A CRIAÇÃO DO DIA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA E DST.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/pl_109-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/pl_109-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/pl_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/pl_110.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA JOÃO JOSÉ PINHEIRO E RUA NAZIRA MARIA FINTELMAN NO LOTEAMENTO ALTO DO CRISTO FASE II</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/pl_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/pl_111.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A DALVA MARIA DE FIGUEIREDO CARMO.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/pl_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/pl_112.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A MAICON BRUNO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VEREADOR CARLOS DELFIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3186/pl_113-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3186/pl_113-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3185/pl_114-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3185/pl_114-2019.pdf</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/pl_115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/pl_115.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A GENECY BARBOSA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/pl_116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/pl_116.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JAILTON JOSÉ GODINHO BATISTA.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3077/pl_117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3077/pl_117.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A EDUARDO GOULART GOMES.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3078/pl_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3078/pl_118.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JOEL DA SILVA CATHOUD.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3079/pl_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3079/pl_119.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A CAIO AUGUSTO CARVALHO.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3080/pl_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3080/pl_120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A VALDETE DA ROCHA SECCO.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3081/pl_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3081/pl_121.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A DIEGO SCALLA GONÇALVES DUTRA.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/pl_122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/pl_122.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A SIDNEY VALADARES.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/pl_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/pl_123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TÍTULO DE HONRA AO MÉRITO A GUILHERME FLORES CARVALHO.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3084/pl_124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3084/pl_124.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A SONIA MARIA VIEIRA MARTINS.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/pl_125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/pl_125.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A MARCO ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/pl_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/pl_126.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A MARIA JOSÉ SECCO BELOTE.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/pl_127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/pl_127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A AMIR DE LACERDA.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/pl_128.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/pl_128.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A MARIA DA PENHA RORIZ.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/pl_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/pl_129.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A ROBÉRIO DE OLIVEIRA TORRES.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/pl_130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/pl_130.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A RONALDO PEREIRA DE MORAES.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/pl_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/pl_131.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A FRANCIANE SILVA DUARTE VENANCIO.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/pl_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/pl_132.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A NATÁLIA SANTOS MAGALHÃES.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/pl_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/pl_133.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A JORGE LUIZ BRAGA DA COSTA.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/pl_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/pl_134.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A MARCOS CARTNEY NUNES SILVEIRA.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3095/pl_135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3095/pl_135.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A ZELITÉIA LÚCIA MONTEZANO PACHECO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3096/pl_136.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3096/pl_136.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A ZILMA HELENA DA SILVA BITTENCOURT.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3097/pl_137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3097/pl_137.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A DIONES HENRIQUE DE CASTRO.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3098/pl_138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3098/pl_138.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A PAULO EMÍLIO DIAS.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3099/pl_139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3099/pl_139.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A LUCAS MONTEIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3100/pl_140.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3100/pl_140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A MARIA DO CARMO SOUZA.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3101/pl_141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3101/pl_141.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A ANTÔNIO JOSÉ DE FREITAS.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3102/pl_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3102/pl_142.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO A EDSON VANDO BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3189/pl_143-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3189/pl_143-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3190/pl_144-2019_b874M0T.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3190/pl_144-2019_b874M0T.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3103/pl_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3103/pl_145.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO MÉRITO LEGISLATIVO A REINALDO DORNELAS.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3104/pl_146.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3104/pl_146.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DA COMENDA MARTINS DA COSTA A LAURO CORDEIRO BARBOSA.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/pl_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/pl_147.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOÃO EVANGELISTA DE LACERDA A UNIDADE DE APOIO A SAÚDE DA COMUNIDADE DO CAPETINGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/pl_148-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/pl_148-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REGULARIZAÇÃO EXTRAORDINÁRIA FISCAL, DENOMINADA REFIS-2019, PARA RECUPERAÇÃO DE CRÉDITOS DA DÍVIDA ATIVA MUNICIPAL, ESTABELECENDO CRITÉRIOS EXCEPCIONAIS PARA A QUITAÇÃO DE CRÉDITOS DE NATUREZA TRIBUTÁRIA E NÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/pl_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/pl_149.pdf</t>
   </si>
   <si>
     <t>ALTERA O ATUAL PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MURIAÉ, A FIM DE PROPICIAR O SEU EQUILÍBRIO FINANCEIRO E ATUARIAL.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3105/pl_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3105/pl_150.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DECENAL MUNICIPAL DE EDUCAÇÃO - PDME APROVADO PELA LEI Nº 4.990/2015.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3184/pl_151-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3184/pl_151-2019.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA LUIZ GONZAGA DE MEDEIROS.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3187/pl_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3187/pl_152.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOUROS PÚBLICOS NO LOTEAMENTO SÃO VICENTE DE PAULA FASE IV.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3188/pl_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3188/pl_153.pdf</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3191/pl_154-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3191/pl_154-2019.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO E COMERCIALIZAÇÃO DE "LINHA CHILENA" OU DE LINHA COM QUALQUER SUBSTÂNCIA CORTANTE USADA PARA EMPINAR PAPAGAIOS, PIPAS E SIMILARES NO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3192/pl_155.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3192/pl_155.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 5.842, DE 07 DE AGOSTO DE 2019, QUE AUTORIZA A CONTRATAÇÃO DE OPERAÇÕES DE CRÉDITO, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3243/pl_156.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3243/pl_156.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA GILSON DE SOUZA RODRIGUES, O LOGRADOURO PÚBLICO SITUADO NO LOTEAMENTO JOSE BRAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3241/pl_157.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3241/pl_157.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA RITA DE CÁSSIA DE OLIVEIRA PAULA, O LOGRADOURO PÚBLICO SITUADO NO LOTEAMENTO JOSE BRAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3242/pl_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3242/pl_158.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA VEREADOR ANTÔNIO BERTONI MURATORI, O LOGRADOURO PÚBLICO SITUADO NO LOTEAMENTO JOSE BRAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3299/pl_159-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3299/pl_159-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO PRIVATIVO DE ESPAÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3300/pl_160.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3300/pl_160.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 5.665/2018</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3305/pl_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3305/pl_161.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESCADÃO ADRIANO FERNANDES DE SOUZA (CHUMBINHO) A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3306/pl_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3306/pl_162.pdf</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFO ÚNICO AO ART. 17, ACRESCE AOS PARÁGRAFOS 3º e 4º AO ART. 18, ACRESCE AO PARÁGRAFO ÚNICO AO ART. 29 DA LEI Nº 5.665/2018 REURB</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3307/pl_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3307/pl_163.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO, GRUPO DE DIREÇÃO SUPERIOR, ASSESSORAMENTO E CHEFIA DA LEI Nº 4.183/2011 E ALTERA DISPOSITIVOS NA LEI Nº 4717/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3308/pl_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3308/pl_164.pdf</t>
   </si>
   <si>
     <t>INSTITUI EM MURIAÉ A CULTURA  PARA STREPTOCOCCUS NO PRÉ NATAL DA REDE SUS.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3310/pl_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3310/pl_165.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA A INCLUSÃO DE FONTE 100.00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3311/pl_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3311/pl_166.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE 190.00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3333/pl_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3333/pl_167.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE EDUARDO GOMES CHAVES.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3334/pl_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3334/pl_168.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE MARIA DE FÁTIMA CAMERINO.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3335/pl_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3335/pl_169.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MURIAÉ, O PROGRAMA CIDADE AMIGA DO IDOSO.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3336/pl_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3336/pl_170.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA EDSON DE OLIVEIRA JUNIOR, O LOGRADOURO PÚBLICO "RUA 15 DE NOVEMBRO,BAIRRO SANTO ANTÔNIO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3359/pl_171.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3359/pl_171.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS DISPOSTA NA LEI 5.772 DE 19 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3358/pl_172.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3358/pl_172.pdf</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3360/pl_173.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3360/pl_173.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ACESSO CONTROLADO, NAS ÁREAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3361/pl_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3361/pl_174.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3364/pl_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3364/pl_177.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE AVENIDA SEBASTIÃO LEVATE NO LOTEAMENTO JOSÉ BRAZ, BAIRRO FRANCO SUÍÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3365/pl_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3365/pl_178.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 3.195, DE 27 DE DEZEMBRO DE 2005-CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MURIAÉ-CTM.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3385/pl_179.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3385/pl_179.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA IRANY EVA BARBOSA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3386/pl_180_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3386/pl_180_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA CONSCIÊNCIA NEGRA NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3387/pl_181.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3387/pl_181.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO DE RUA ANTONIO DE LELES MARTINS NO BAIRRO SÃO FRANCISCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3400/pl_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3400/pl_182.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 2.334/1999, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO DO MUNICIPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3402/pl_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3402/pl_184.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3403/pl_185.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3403/pl_185.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE " CALÇADÃO MAURO TARCISIO GALVÃO", A LOGRADOURO PÚBLICO CONHECIDO COMO CALÇADÃO DA AV. JK E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3421/pl_187_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3421/pl_187_2.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA ADEVANIR JOÃO DE ANDRADE AO LOGRADOURO PÚBLICO SITUADO NO BAIRRO SÃO GOTARDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3428/pl_188.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3428/pl_188.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS, Nº 5.826 DE 05 DE JUNHO DE 2019 EM SEUS ANEXOS I E III, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3429/pl_189.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3429/pl_189.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DO MUNICÍPIO DE MURIAÉ PARA EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3430/pl_190.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3430/pl_190.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTITUIÇÃO BANCÁRIA REALIZAR VISITA DOMICILIAR PARA PROVA DE VIDA DE BENEFICIÁRIOS DO INSS E OUTRAS PROVIDÊNCIAS EM SITUAÇÃO QUE IMPOSSIBILITA O COMPARECIMENTO À AGÊNCIA.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3431/pl_191.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3431/pl_191.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO SISTEMA VIÁRIO URBANO DO MUNICÍPIO DE MURIAÉ PARA A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3439/pl_193.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3439/pl_193.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O SERVIÇO PÚBLICO DE MOTOTÁXI DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3450/pl_194.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3450/pl_194.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES DA POLÍTICA MUNICIPAL DE ENFRENTAMENTO À VIOLÊNCIA CONTRA AS MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3447/pl_195.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3447/pl_195.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DE LICENÇA A GESTANTE E A ADOTANTE, AOS SERVIDORES PÚBLICOS MUNICIPAIS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3448/pl_196.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3448/pl_196.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 4.182, 4.183, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3449/pl_197.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3449/pl_197.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ORGANIZAÇÕES DA SOCIEDADE CIVIL COMO ORGANIZAÇÕES SOCIAIS, MEDIANTE CONTRATO DE GESTÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3475/pl_198.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3475/pl_198.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.885/2010.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3474/pl_199.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3474/pl_199.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE 100.00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3476/pl_200.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3476/pl_200.pdf</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3477/pl_201.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3477/pl_201.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O NÚCLEO DOS CRIADORES DO CAVALO MANGALARGA MARCHADOR DE MURIAÉ E REGIÃO.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3478/pl_202.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3478/pl_202.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 2º E ACRESCENTA O ARTIGO 2-A À LEI 5108/2015, QUE INSTITUI O CÓDIGO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS NO ÂMBITO DO MUNICÍPIO DE MURIAÉ-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3512/pls_203.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3512/pls_203.pdf</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3513/pls_204.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3513/pls_204.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO E ATENDIMENTO INTEGRADOS Á PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - ESTATUTO MUNICIPAL DA PESSOA COM TEA, NO ÂMBITO DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3514/pl_205.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3514/pl_205.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DA FAIXA NÃO EDIFICÁVEL CONTÍGUA ÀS FAIXAS DE DOMÍNIO PÚBLICO DE RODOVIAS NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3516/pl_0267.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3516/pl_0267.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO MUNICÍPIO DE MURIAÉ/MG, A LEI DE INCENTIVO AO ARTESANATO.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ, VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3517/pl_207.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3517/pl_207.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.915 DE 02 DE DEZEMBRO DE 2019, QUE INSTITUI O PLANO DIRETOR PARTICIPATIVO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3518/pl_208.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3518/pl_208.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE NELSON FRUCTUOSO BRAGA AO CASARÃO QUE ABRIGARÁ O CENTRO CULTURAL DO DISTRITO DE BOA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3545/pl_209.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3545/pl_209.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALTERAR AFETAÇÕES DE IMÓVEIS DO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3549/pl_210.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3549/pl_210.pdf</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3550/pl_211.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3550/pl_211.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO, GRUPO DE DIREÇÃO SUPERIOR, ASSESSORAMENTO E CHEFIA DA LEI Nº 4.183/2011.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3551/pl_212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3551/pl_212.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME ADMINISTRATIVO ESPECIAL DE CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3552/pl_213.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3552/pl_213.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.674/14, QUE AUTORIZA O MUNICÍPIO DE MURIAÉ A ALIENAR IMÓVEIS SITUADOS NO DISTRITO INDUSTRIAL DE MURIAÉ-BAIRRO PREFEITO PAULO DE CARVALHO.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADOR CARLOS DELFIM, VEREADOR DEVAIL CORREA, VEREADOR ELVANDRO CHEROSO, VEREADOR LELEI, VEREADOR REGINALDO RORIZ, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3553/projeto_de_lei_244-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3553/projeto_de_lei_244-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 5.348 DE 09 DE DEZEMBRO DE 2016, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA, VEREADORA DRª. MIRIAM, VEREADOR CARLOS DELFIM, VEREADOR CELSINHO, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/pro_res_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/pro_res_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RENÚNCIA EXPRESSA E FORMAL, PELOS MEMBROS DO PODER LEGISLATIVO MUNICIPAL  DA LEGISLATURA 2017/2020 , DA INSENÇÃO DO PAGAMENTO DA TARIFA DE SERVIÇO DO ESTACIONAMENTO ROTATIVO, REGULAMENTADA PELO DECRETO EXECUTIVO Nº 9.114, DE 24 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3309/pr_02-2019.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3309/pr_02-2019.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS DO PREFEITO MUNICIPAL ,PODER DE CONTROLE E DE FISCALIZAÇÃO DA CÂMARA DE VEREADORES , PROCEDIMENTO DE CARÁTER POLÍTICO-ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3473/pr_03.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3473/pr_03.pdf</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS DO PREFEITO MUNICIPAL, EXERCÍCIO 2016.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3515/pr_04.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3515/pr_04.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS E DEFINE O PROCEDIMENTO PARA A COMISSÃO PARLAMENTAR DE INQUÉRITO, REGULAMENTANDO OS ARTIGOS 65,66,67,73,74,77,78,79,82,199 E DEMAIS DISPOSITIVOS QUE TRATAM DO TEMA NO REGIMENTO INTERNO DA CÂMARA DOS VEREADORES.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ, VEREADOR CELSINHO, VEREADOR DR. JOSÉ CARLOS, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR PROF. JULIO SIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3193/emenda_lei_organica.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3193/emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS XIX E XX, DO ART. 6º, O CAPUT DO ART. 201 E ART. 203, DA LEI ORGÂNICA DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/ind_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/ind_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO, CRIAÇÃO DE ESTACIONAMENTO E ILUMINAÇÃO NOS ACESSOS E ENTORNO DO CENTRO DE INICIAÇÃO AO ESPORTE NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/ind_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/ind_3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PÚBLICA DA AVENIDA JK.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/ind_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/ind_4.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA VILA SALVADOR, ACESSO AO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/ind_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/ind_5.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE POSTE DE ILUMINAÇÃO PÚBLICA NA RUA PASCOAL BERNARDINO, CENTRO MURIAÉ.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/ind_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/ind_6.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA LUIZ PINTO COELHO SECUNHO - SANTO ANTÔNIO II ATÉ A RUA CRISTÓVÃO COLOMBO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/ind_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/ind_7.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NO BAIRRO SANTA TEREZINHA, EM FRENTE A UNIDADE BÁSICA DE SAÚDE, NA RUA VISCONDE DO RIO BRANCO, RUA MURIAÉ E RUA ANTONIO PEREIRA COELHO.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/ind_8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/ind_8.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAR A RUA DA EDUCAÇÃO NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/ind_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/ind_9.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. ALFREDO PEDRO CARNEIRO, NO BAIRRO GÁVEA.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/ind_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/ind_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA DR. RODRIGO DE CASTRO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2283/ind_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2283/ind_11.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO DOIS QUEBRA MOLAS NA VILA DONA MARICAS, BAIRRO BICO DOCE.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/ind_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/ind_13.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE  SOLICITANDO PODA E RETIRADA DE GALHO NA RUA DR. MÁRIO INÁCIO CARNEIRO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/ind_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/ind_14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE  SOLICITANDO PODAS OU REMOÇÃO DAS PLANTAS PINGO DE OURO NA RUA DR. EVARISTO CARVALHO , GÁVEA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/ind_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/ind_15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE PLUVIAL NA RUA PEDRO CÂNDIDO, VICENTE MENDES , TOD CENTRO DE INICIAÇÃO AO ESPORTE ATÉ CÓRREGO RIBEIRÃO VERMELHO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/ind_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/ind_16.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNCICIPAL DE MURIAÉ SOLICITANDO QUE OFICIALIZE AOS MUNICÍPIOS QUE FAZEM PARTE DA SERRA DO BRIGADEIRO PARA QUE CERTIFIQUE-SE A RESPEITO DE MEDIDAS DE PRECAUÇÃO PELA EMPRESA COMPANHIA BRASILEIRA DE ALUMÍNIO (CBA).</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/ind_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/ind_17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL DE MURIAÉ  SOLICITANDO QUE OFICIALIZE A EMPRESA COMPANHIA BRASILEIRA DE ALUMÍNIO (CBA)  A PRESTAR INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/ind_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/ind_19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A COLOCAÇÃO DE FAIXA DE PEDESTRE ELEVADA NA RUA MURIAÉ NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/ind_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/ind_20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL SOLICITANDO IMPLANTAÇÃO DO PROJETO COZINHA COMUNITÁRIA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/ind_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/ind_21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UM PEQUENO MURO DE ARRIMO NA RUA CAMILO MARTINS DA SILVA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/ind_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/ind_22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO  CONSTRUÇÃO DE MURO DE ARRIMO NA TRAVESSA CLAUDINEI ANACLETO CHAVES NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/ind_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/ind_23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE BOCAS DE LOBO EM TODA EXTENSÃO DA RUA MURIAÉ, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/ind_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/ind_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADAS NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/ind_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/ind_25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE REDE PLUVIAL NA RUA DR NILTON RESENDE.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/ind_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/ind_26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES QUE FAÇA MUTIRÃO DE LIMPEZA NOS BAIRROS PADRE THIAGO E VALE VERDE.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/ind_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/ind_27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES OPERAÇÃO TAPA BURACOS EM TODO BAIRRO PORTO BELO.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/ind_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/ind_28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A EXECUÇÃO DA DRENAGEM DE REDE DE AGUA PLUVIAL NA RUA RITA CARNEIRO LOPES.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/ind_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/ind_29.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA RUA MARIA CÂNDIDO DO CARMO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/ind_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/ind_30.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/ind_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/ind_31.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO ESCADÃO QUE LIGA AS RUAS SIMEÃO FERES- BAIRRO SAFIRA A RUA GETÚLIO VARGAS- BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/ind_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/ind_32.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS TRANSVERSAIS E SECUNDÁRIAS DO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/ind_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/ind_33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA E ASFALTAMENTO NA RUA MANOEL BANDEIRA, BAIRRO COLETY.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/ind_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/ind_34.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO RETIRADA DE TAPUMES NA AV. COMENDADOR FREITAS, CENTRO.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/ind_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/ind_35.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE PLACAS DE VAGA DE ESTACIONAMENTO EXCLUSIVO PARA DEFICIENTES FÍSICOS, NA RUA TIRADENTES, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/ind_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/ind_36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES NA RUA LICA MUGLIA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/ind_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/ind_37.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES NA RUA MACÊDO, BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/ind_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/ind_38.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ALARGAMENTO DA RUA HELIO TOSTES, BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/ind_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/ind_39.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE ABRIGO COM COBERTURA DO PONTO DE ÔNIBUS ENTRE AS ESQUINAS DA RUA SARGENTO JOAQUIM E AVENIDA DELFIM RIBEIRO QUE DÃO ACESSO A UBS DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/ind_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/ind_40.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO COBERTURA DA QUADRA E DO VESTIÁRIO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/ind_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/ind_41.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A AMPLIAÇÃO PROVISÓRIA DA UBS DO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/ind_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/ind_42.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE COM O PEDIDO DE CRIAÇÃO DA " SEMANA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA", PREFERENTEMENTE NO MÊS DE FEVEREIRO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/ind_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/ind_43.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO CONSTRUÇÃO DE UM BANHEIRO FEMININO NA UBS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/ind_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/ind_44.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS SOLICITANDO REPARO EM OBRA NO CALÇADÃO ATRÁS DA UBS DO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/ind_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/ind_45.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA NAS RUAS SÃO VICENTE E FERREIRA LEITE QUE LIGA O BAIRRO DA BARRA AO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/ind_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/ind_46.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO O PODER EXECUTIVO A CUMPRIR  NAS ESCOLAS PÚBLICAS DISPOSITIVOS DA LEI MUNICIPAL 2.237/98( DISPÕES SOBRE A PREVENÇÃO E COMBATE A INCÊNDIO).</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/ind_50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/ind_50.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO  CAPINA NAS RUAS SÃO VICENTE DE PAULO E FERREIRA LEITE, QUE LIGA O BAIRRO DA BARRA AO PLANALTO.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/ind_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/ind_52.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA RUA PROFESSOR FLORESTAN FERNANDES, BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/ind_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/ind_53.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E DESOBSTRUÇÃO DAS BOCAS DE LOBO NO ENCONTRO DAS RUAS: AV. CONSTANTINO PINTO E RUA EVARISTO DE CARVALHO, TREVO DA PONTE SENTIDO AO BAHAMAS MIX.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/ind_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/ind_54.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PROVIDÊNCIAS A FIM DE SOLUCIONAR UM PROBLEMA NA REDE DE ESGOTO NA RUA WALDEMAR VAZ PEREIRA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/ind_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/ind_55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA RUA SANTO EXPEDITO NO BAIRRO VALE VERDE.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/ind_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/ind_56.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BECO BOA ESPERANÇA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/ind_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/ind_57.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DA RUA FERREIRA LEITE NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/ind_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/ind_58.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DA RUA SILVÉRIO CAMPOS, BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/ind_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/ind_59.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PLACA PROIBINDO A COLOCAÇÃO DE LIXO NA RUA MARIA DA CONCEIÇÃO OLIVEIRA, BAIRRO SANTO ANTÔNIO II.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/ind_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/ind_60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A COLOCAÇÃO DE UMA LIXEIRA NA AV. JUSCELINO KUBITSCHEK, CENTRO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/ind_61_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/ind_61_3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO PODA DAS ÁRVORES DA RUA ISABEL MARIA SILVA PAULO, BAIRRO SANTO ANTONIO II.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/ind_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/ind_62.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA TEODORO DOS SANTOS BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/ind_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/ind_63.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ABELARD GOULART, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/ind_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/ind_64.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO A INSTALAÇÃO DE VENTILADORES COM MAIS POTÊNCIA NAS CAPELAS MORTUÁRIAS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/ind_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/ind_65.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO EM UM PEQUENO TRECHO DA RUA DAS ÁRVORES NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/ind_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/ind_66.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/ind_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/ind_67.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO CALÇADÃO DANTE BRUM NO BAIRRO DORNELAS, DO TÚNEL A PONTE DO NAPOLEÃO.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/ind_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/ind_68.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE SEJAM REALIZADOS SERVIÇOS DE CAPINA E LIMPEZA NAS DEPENDÊNCIAS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/ind_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/ind_70.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE VIABILIZE A IMPLANTAÇÃO DE UMA 2º FARMÁCIA MUNICIPAL NAS PROXIMIDADES DE CENTRO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/ind_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/ind_71.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES SERVIÇO DE ILUMINAÇÃO, DE REDE DE ESGOTO E O COMPLEMENTO DO CALÇAMENTO DA RUA ANTÔNIO RODRIGUES SANTANA NO DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/ind_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/ind_72.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O SERVIÇO DE ASFALTAMENTO DAS RUAS MARIA EFIGÊNIA E RUA FRANCISCO V OLIVEIRA NO DISTRITO DE MACUCO MG.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/ind_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/ind_73.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A REFORMA DOS VESTIÁRIOS DA QUADRA DO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/ind_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/ind_74.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONSTRUÇÃO DE UMA QUADRA DE MALHA NO CENTRO SOCIAL URBANO ATRÁS DA QUADRA DE ESPORTES JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/ind_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/ind_75.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES SERVIÇOS  DE PATROLAMENTO NAS PROXIMIDADES DE ACESSO A FAZENDA PAULA NEVES E CHÁCARA MARTINS.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/ind_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/ind_76.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR MUNICIPAL DE ESPORTE E LAZER SOLICITANDO REFORMA OU TROCA DE APARELHOS DE ACADEMIA AO AR LIVRE NA PRAÇA CRISTIANO VARELLA, NO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/ind_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/ind_77.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO ENSAIBRAMENTO NA ESTRADA TRAJETO SITIO MEIA LARANJA NO DISTRITO DA GAMELEIRA.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/ind_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/ind_78.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS PARA PRESERVAR A MINA DE MADURINHO, NO BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/ind_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/ind_79.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DA RUA DR. RODRIGO DE CASTRO, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/ind_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/ind_81.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO DEMARCAÇÃO VERTICAL E HORIZONTAL DE ESTACIONAMENTO, PARA A AV. DOUTOR PASSOS, BARRA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/ind_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/ind_82.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/ind_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/ind_83.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA PRAÇA JOSÉ TAVARES DE PAULA NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/ind_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/ind_84.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFRA ESTRUTURAR E ASFALTAR A RUA EPAMINONDAS DIAS NETO NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/ind_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/ind_85.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA ANTONIO PEREIRA GALVÃO E NA RUA LEOPOLDINA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/ind_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/ind_86.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO CALÇADÃO DO DORNELAS, NA AVENIDA DANTE BRUNO, BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/ind_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/ind_87.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/ind_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/ind_88.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MURO DE ARRIMO NA RUA JÚLIO CESAR PEREIRA, NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/ind_89.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/ind_89.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ARBORIZAÇÃO NAS RUAS SANTO ANTÔNIO E RUA ROSA MOREIRA NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/ind_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/ind_90.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER SOLICITANDO AMPLIAÇÃO DA ESCOLA MUNICIPAL NELSON CARDOSO DE MELO, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>VEREADOR CARLOS MACUCO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/ind_91.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/ind_91.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE DA RUA SEBASTIÃO JOSINO DA COSTA.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/ind_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/ind_92.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO MANUTENÇÃO NA ESTRADA RURAL QUE DÁ ACESSO A LOCALIDADE DO DIVISÓRIO.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/ind_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/ind_93.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REGULAMENTAÇÃO DE TRÊS PONTOS DE ESTACIONAMENTO EXCLUSIVO PARA VEÍCULOS DE ALUGUEL, NA RUA DR. LÍDIO BANDEIRA DE MELO, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/ind_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/ind_94.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACA DE " PROIBIDO SUBIR CAMINHÃO PESADO E ÔNIBUS", NA AV. PRESIDENTE KENNEDY, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/ind_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/ind_95.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO UMA FAIXA DE PEDESTRE NA RUA GASPAR ZEM, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/ind_96.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/ind_96.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO ESCADÃO NA PRAÇA JOÃO PINHEIRO, CENTRO.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/ind_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/ind_97.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL NA RUA MARIO OLIVEIRA CARVALHO, BAIRRO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/ind_98.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/ind_98.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DE TERRENOS BALDIOS NA RUA ANTÔNIO PEREIRA GALVÃO, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/ind_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/ind_99.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DE TERRENO LOCALIZADO NA RUA EPAMINONDAS DIAS NETO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/ind_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA, VARRIÇÃO E LIMPEZA NO CALÇADÃO DO DORNELAS, AVENIDA DANTE BRUN DORNELAS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/ind_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO DIRETOR DO DEMUTTRAN  SOLICITANDO QUEBRA-MOLAS NA RUA SANTOS DUMONT BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/ind_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO SERVIÇOS DE LIMPEZA GERAL NA PRAÇA CORONEL PACHECO DE MEDEIROS, CENTRO.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/ind_103.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS SOLICITANDO AGENTES DE SAÚDE NA RUA EPAMINONDAS DIAS NETO NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/ind_104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/ind_104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA DA FUNDARTE PARA QUE OFICIALIZE O ESTADO DE MINAS GERAIS JUNTO AOS SEUS ÓRGÃOS E SECRETARIAS COMPETENTES, CONEP E IEPHA, COM RELAÇÃO A MEDIDAS DE COMBATE A INCÊNDIO NO PRÉDIO DO ANTIGO FÓRUM.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/ind_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/ind_105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DA RUA ITÁLIA, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/ind_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO TROCA DE MANILHAS NA RUA SÃO JOÃO BATISTA,BAIRRO GASPAR</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/ind_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA DO CAMPO DE FUTEBOL DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/ind_108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO CAMPO DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/ind_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/ind_109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA, LIMPEZA E VARRIÇÃO NOS ENTORNOS DO CONDOMÍNIO PREDIAL DORNELAS II.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/ind_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/ind_110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MANUTENÇÃO DA REDE DE ESGOTO E LIMPEZA DO CÓRREGO NA PONTE DA AVENIDA REGINA ANTUNES NAPOLEÃO, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/ind_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/ind_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADAS DAS RUAS DO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/ind_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/ind_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REURBANIZAÇÃO DA PÇA CEL PACHECO DE MEDEIROS E A FONTE DA MATRIZ SÃO PAULO.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/ind_113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/ind_113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ACADEMIAS AO AR LIVRE NOS LOCAIS: NOVA MURIAÉ, VERMELHO II, PÇA CENTRAL NO DISTRITO DE VERMELHO, PÇA DO PONTO FINAL DO ÔNIBUS E PÇA DO BAIRRO SÃO JOSÉ EDUARDO.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/ind_114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/ind_114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE CAPELA MORTUÁRIA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/ind_115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAR A RUA INDEPENDÊNCIA BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2458/ind_116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2458/ind_116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PARA O CAMPO DO OPERÁRIO FUTEBOL CLUBE NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/ind_117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/ind_117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO APARELHO DE ACADEMIA AO AR LIVRE PARA A PRACINHA DO DISTRITO DE PIRAPANEMA EM MURIAÉ.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/ind_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/ind_118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE VIABILIZE A CONCESSÃO DE LICENÇA MATERNIDADE DE 06 MESES ÁS FUNCIONÁRIAS DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/ind_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE TODAS AS PRAÇAS PÚBLICAS POSSAM TER ESTRUTURAS SIMILARES AS DA LAGOA GÁVEA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/ind_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/ind_120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE PASSAGEM ELEVADA PARA PEDESTRES EM FRENTE Á IGREJA CATÓLICA DO BAIRRO HÉLIO ARAÚJO, CITO Á AVENIDA VICENTE ALVES.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/ind_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/ind_121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPUTADO ESTADUAL DR. WILSON BATISTA SOLICITANDO RECURSO PARA A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/ind_122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/ind_122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPUTADO ESTADUAL DR. WILSON BATISTA, SOLICITANDO ACADEMIAS AO AR LIVRE NOS LOCAIS: NOVA MURIAÉ, VERMELHO II, PÇA CENTRAL NO DISTRITO DE VERMELHO, PÇA DO PONTO FINAL DO ÔNIBUS E PÇA DO BAIRRO JOSÉ EDUARDO.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/ind_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/ind_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR A LIMPEZA DO CENTRO SOCIAL URBANO, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS A REFORMA DE VESTIÁRIOS DA QUADRA DO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/ind_125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/ind_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR A LIMPEZA DA RUA DR. NILO PACHECO DE MEDEIROS.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/ind_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/ind_126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR O CUMPRIMENTO DAS LEIS Nº 2.358/99 E 5780/2019.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL COM A SOLICITAÇÃO DE QUE JUNTO COM A DEFESA CIVIL  POSSA VIABILIZAR A CRIAÇÃO, DESENVOLVIMENTO E IMPLANTAÇÃO DE APLICATIVO DE ALERTA E INSTRUÇÕES DE DEFESA CIVIL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NA RUA PORTUGAL BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NA RUA HAMILTON CAMPOS NO BAIRRO EDGAR MIRANDA</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/ind_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/ind_131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO DRENAGEM FLUVIAL DO ESCADÃO DO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA AO REDOR DA UPA DA BARRA.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO DESENTUPIMENTO DAS BOCAS DE LOBO NA AVENIDA REGINA ANTUNES NAPOLEÃO, BAIRRO NAPOLEÃO II.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO ROÇAGEM, CAPINA E LIMPEZA DA RUA MARICÁ NO BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA RUA ANTÔNIO FREDERICO OZANAM BARRA.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_136.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E ROÇADA NO PASTO ATRÁS DA IGREJA CASA DE ORAÇÃO, SITO AV. ALTINO PEREIRA.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO PARA QUE INCLUA NO PROGRAMA DE TRANSPORTE ESCOLAR- ENSINO SUPERIOR- OS ALUNOS LOCALIZADOS NAS COMUNIDADES DE SÃO BENTO, SÃO JOÃO DO GLÓRIA, PONTÃO, PATRIMÔNIO DOS CARNEIROS E ITAMURI.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO CÂMERAS DE VIGILÂNCIA  E SEGURANÇAS NAS ESCOLAS MUNICIPAIS DE MURIAÉ E DISTRITOS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO MUNICIPAL DE EDUCAÇÃO E OBRAS SOLICITANDO REFORMA DO TELHADO E CALHAS NA ESCOLA MUNICIPAL ANTONIO CANEDO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/ind_140.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/ind_140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO RECUPERAÇÃO E MANUTENÇÃO DO PARQUE INFANTIL LOCALIZADO NA PÇA SÃO PAULO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PARA O CAMPO DE FUTEBOL DE ITAMURI.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO DO CAMPO DE FUTEBOL DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_143.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE UM MIRANTE NA ESTRADA DO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA PÇA MANOEL MARIANO ALVES PEREIRA NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UMA ESCADA COM CORRIMÃO PARA A CACHOEIRA DO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_146.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE UM PORTAL NAS DUAS ENTRADAS DE ACESSO AO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA JOÃO BATISTA SOARES NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO DA RUA ELIZABETH DE ALMEIDA NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO ESCADÃO DO AEROPORTO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA AURELIANO GOMES BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOÃO PEDRO JOSÉ, NO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA JORGE RODRIGUES BARROCA, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2496/ind_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2496/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE PIRAPANEMA .</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/ind_154.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/ind_154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO RECUPERAÇÃO DA ESTRADA RURAL NO ALTO DA PRATA DIVISA DE EUGENÓPOLIS COM MURIAÉ.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_155.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PASSAR MÁQUINA NA ESTRADA DA PEDRA NEGRA.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/ind_156.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/ind_156.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DA FUNDARTE, SOLICITANDO ACADEMIA AO AR LIVRE NA PÇA SÃO PAULO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_157.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_157.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA VALENTIM BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_158.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO PLACAS DE SINALIZAÇÃO DE PARADA DE ÔNIBUS NA RUA ALAMEDA DOS JAMBEIROS, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_159.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_159.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA CÂNDIDA GUEDES PEREIRA BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/ind_160.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/ind_160.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA MOLAS NA RUA MENOTTI PORCARO, CENTRO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2567/ind_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2567/ind_161.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE  SOLICITANDO ENSAIBRAMENTO E PATROLAMENTO NA ESTRADA DA COMUNIDADE DE ÁGUAS CLARAS, NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/ind_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/ind_162.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA ENTRADA DO CAIC BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/ind_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/ind_163.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS RUAS DO BAIRRO JOÃO VI.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_164.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA RUA DAS PALMAS BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_165.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA DO ESCADÃO NA VILA PASCOAL BERTHO, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_166.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO DESENTUPIMENTO DA BOCA DE LOBO NA RUA RODRIGO DE CASTRO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_167.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO GERAL DO DEMSUR SOLICITANDO TROCA DE CANALIZAÇÃO DE ABASTECIMENTO DE ÁGUA DA RUA PEDRO MAZZINE BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/ind_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/ind_168.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS SOLICITANDO TRABALHO PARA ELIMINAR CARAMUJOS NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2570/ind_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2570/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE SEJA REALIZADO A CONTINUIDADE DO CALÇAMENTO NA RUA JOSÉ ANTÔNIO GOMES, NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2571/ind_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2571/ind_170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO E ASFALTAMENTO DA AVENIDA RONALDO VILELA ALCEBÍADES.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_171.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NO ESCADÃO SITUADO Á VILA PASCOAL BERTHO, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_172.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA MILTON HENRIQUE DE ALMEIDA, BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_173.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REESTRUTURAÇÃO E CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA PEDRO MAZZINE BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NAS RUAS AVENIDA JOÃO PAULO NUNES NEVES, RUA SOLDADO WILSON NOGUEIRA E AVENIDA BRUNO SALES ABREU.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/ind_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/ind_175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS E PAVIMENTAÇÃO NA RUA JHON CARDOSO, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/ind_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/ind_176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REDUTORES DE VELOCIDADE NA RUA JHON CARDOSO, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/ind_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/ind_177.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA DOUTOR FRANCISCO DE ASSIS CARVALHO, BOM PASTOR.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/ind_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NA RUA EM FRENTE AO BLOCO 4 NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/ind_179.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/ind_179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MEIO FIO NA RUA PALMA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2565/ind_180.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2565/ind_180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NO BAIRRO JOÃO VI.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2606/ind_181.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2606/ind_181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DE PROJETO DE LEI QUE DISPÕES SOBRE A OBRIGATORIEDADE DO FECHAMENTO DE BURACOS E VALOS ABERTAS NAS VIAS E PASSEIOS PÚBLICOS</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2605/ind_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2605/ind_182.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROFISSIONAIS QUE POSSAM DAR MANUTENÇÃO ESPECIALIZADA AS ACADEMIAS POPULARES "ACADEMIAS AO AR LIVRE"</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2604/ind_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2604/ind_183.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO A IMPLEMENTAÇÃO DE UMA NOVA QUADRA DE "MALHA" NO BAIRRO SANTO ANTONIO</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2603/ind_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2603/ind_184.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DE PROJETO DE LEI QUE CRIA O BANCO MUNICIPAL DE MATERIAIS ORTOPÉDICOS</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2602/ind_185.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2602/ind_185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DE PROJETO DE LEI DENOMINADO FARMÁCIA COMPARTILHADA</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2580/ind_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2580/ind_186.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SR. PAULO CÉSAR, SOLICITANDO A INCLUSÃO DA ULTRASSONOGRAFIA TRANSVAGINAL NA ROTINA AMBULATORIAL DA GINECOLOGIA E OBSTETRÍCIA PÚBLICA.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2600/ind_187.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2600/ind_187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA-BURACOS NAS RUAS DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2601/ind_188.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2601/ind_188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO ANÁLISE E SOLUÇÃO DE REESTRUTURAÇÃO E CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA JOSÉ RUI BARBOSA NO BAIRRO AEROPORTO</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2599/ind_189.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2599/ind_189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO QUE REALIZE A PODA DAS ÁRVORES NA RUA AFONSO GOULART NO BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2598/ind_190.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2598/ind_190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PLACA DE "PROIBIDO JOGAR LIXO NESTE LOCAL" NO BECO VISCONDE DO RIO BRANCO NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2597/ind_191.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2597/ind_191.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR  SOLICITANDO A VIABILIDADE DE AFUNDAR UMA CANALETA NA RUA PAULINO CÂNDIDO MAGALHÃES NO BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2595/ind_192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2595/ind_192.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A LIMPEZA DAS RUAS NO DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2586/ind_195.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2586/ind_195.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SR. GERALDO VERGILINO SOLICITANDO A CAPINA E A LIMPEZA DAS RUAS DO DISTRITO DE ITAMURI</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2581/ind_196.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2581/ind_196.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SR. IVANIN PIMENTEL, SOLICITANDO DE MODO EMERGENCIAL A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NAS SEGUINTES RUAS: RUA GABRIEL PASSOS; RUA ALVARENGA PEIXOTO E RUA TOMÁS ANTÔNIO GONZAGA, NO BAIRRO INCONFIDÊNCIA</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO QUEBRA-MOLAS NA RUA MAXIMIANO FRAGA, BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2587/ind_198.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2587/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SR. IVANIN PIMENTEL SOLICITANDO A REMOÇÃO DE QUEBRA MOLAS NA AVENIDA REGINA ANTUNES NAPOLEÃO, BAIRRO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2582/ind_199.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2582/ind_199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SR. IVANIN PIMENTEL, SOLICITANDO A CORREÇÃO DO SINAL LUMINOSO NA RUA EFIGÊNIA DE FREITAS SILVA, ESQUINA COM A RUA ARTHUR BERNARDES NO CENTRO</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2594/ind_200.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2594/ind_200.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA OTÁVIO AMARAL BARROSO, BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2593/ind_201.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2593/ind_201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA DE VIGILÂNCIA EM SAÚDE AMBIENTAL, SOLICITANDO O USO DO FUMACÊ NO DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2592/ind_202.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2592/ind_202.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA DE VIGILÂNCIA EM SAÚDE AMBIENTAL, SOLICITANDO O COMBATE DA PRAGA DE CARAMUJOS NO DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2577/ind_203.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2577/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL DE MURIAÉ, PARA QUE ELABORE PROJETOS DE RESOLUÇÃO E DE LEI PARA REDUZIR EM 50% A VERBA DE GABINETE E ALTERAR ANEXO III DA LEI 5.348/2016 PARA REDUZIR EM 10% O VENCIMENTO BÁSICO MENSAL DOS SERVIDORES COMISSIONADOS QUE GANHAM ACIMA DE R$ 3.000,00 (TRÊS MIL REAIS) E DE 15% PARA OS QUE GANHAM ACIMA DE R$ 5.000,00 (CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2620/ind_204.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2620/ind_204.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REPARAÇÃO DO REDUTOR DE VELOCIDADE E IMPLEMENTAÇÃO PLACA DE SINALIZAÇÃO AO LADO DIRETO DA VIA,RUA SANTA MARIA ACESSO PLANALTO.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2622/ind_205.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2622/ind_205.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ SOLICITANDO ASFALTAMENTO DAS RUAS: ANTÔNIO CERQUEIRA, PEDRO CÂNDIDO, BRAÚLIO VIEIRA MACHADO, MANGUEIRA E DAS SEGUINTES RUAS DO BAIRRO JOSÉ EDUARDO: RUA MATILDE CARLOTA, PADRE MAXIMIANO BENASSATI, RAIMUNDO PEDRO, NAIR TESOLINO E FRANCISCO ANTÔNIO VILELA, ESTENDENDO ATÉ NO COMEÇO DO DISTRITO DE VERMELHO, DESTA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2619/ind_206.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2619/ind_206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA AIMORÉS CENTRO.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2628/ind_207.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2628/ind_207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DA LÂMPADA DO POSTE DA RUA SEBASTIÃO, BAIRRO PREFEITO HÉLIO ARAUJO .</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2626/ind_208.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2626/ind_208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA PAVIMENTAÇÃO ASFÁLTICA DA RUA ARTHUR DUARTE, BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2621/ind_209.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2621/ind_209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DAS RUAS ANTÔNIO CERQUEIRA, PEDRO CÂNDIDO, BRÁULIO VIEIRA MACHADO, MANGUEIRA E DAS SEGUINTES RUAS DO BAIRRO JOSÉ EDUARDO: RUA MATILDE CARLOTA, PADRE MAXIMIANO BENASSATI, RAIMUNDO PEDRO, NAIR TESOLINO E FRANCISCO ANTÔNIO VILELA, ESTENDENDO ATÉ NO COMEÇO DO DISTRITO DE VERMELHO, DESTA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2625/ind_210.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2625/ind_210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA JOÃO DORNELAS BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2624/ind_211.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2624/ind_211.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CARLOS SOBRINHO, BAIRRO BARRA II.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2633/ind_212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2633/ind_212.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA IRACIVO RODRIGUES DA COSTA, BAIRRO COLETY.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2632/ind_213.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2632/ind_213.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADA NA RUA HELLEM MARIA BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2631/ind_214.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2631/ind_214.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA BELEM BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2623/ind_215.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2623/ind_215.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA SOLICITANDO PODA DAS ÁRVORES NA RUA GELCI DO CARMO TOLEDO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2630/ind_216.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2630/ind_216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ARVORES NA RUA IRACIVO RODRIGUES DA COSTA, BAIRRO COLETY.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2647/ind_217.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2647/ind_217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SISTEMA DE ILUMINAÇÃO DO CAMPO NO VERMELHO FUTEBOL CLUBE, DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2641/ind_218.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2641/ind_218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA SANTO ANDRÉ NA ENTRADA DO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2653/ind_219.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2653/ind_219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO NO TELHADO DA CRECHE E ESCOLA MUNICIPAL MIGUEL MUAHAD, BARRA.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2652/ind_220.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2652/ind_220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DAS LÂMPADAS DA RUA ELOAR ENNEO STOQUE JÚNIOR BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2640/ind_221.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2640/ind_221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO ENGENHEIRO ELETRICISTA SOLICITANDO TROCA DAS LÂMPADAS DA RUA DR. NILO PACHECO DE MEDEIROS, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2651/ind_222.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2651/ind_222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO LAVRATURA DO BOLETIM DE NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA CEL. FRANCISCO GOMES CAMPOS, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2639/ind_223.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2639/ind_223.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA RUA JÚLIO BRANDÃO NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2650/ind_224.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2650/ind_224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REFORMA DE REDE PLUVIAL DA RUA HIDEMBURGO VILHENA, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2646/ind_225.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2646/ind_225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS DEPENDÊNCIAS DO CENTRO SOCIAL URBANO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2666/ind_226.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2666/ind_226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VEJA A POSSIBILIDADE DE 07 VAGAS NA RUA GABRIEL DE OLIVEIRA E 02 NA CEL DOMICIANO PARA ESTACIONAMENTO PRIVATIVO DO PODER LEGISLATIVO, UM TOTAL DE 09 VAGAS PARA RODÍZIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2662/ind_227.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2662/ind_227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE VIABILIZE ESTENDER O VALE ALIMENTAÇÃO AOS AGENTES AUXILIARES DO ATENDIMENTO ODONTOLÓGICO DA REDE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2661/ind_228.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2661/ind_228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO O SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO  QUE VIABILIZE JUNTO AO SERVIÇO DE MAMOGRAFIA, NO SENTIDO DE QUE SEJAM OFERECIDOS OS PROTETORES DE TIREÓIDE.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2663/ind_229.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2663/ind_229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE MURO E TAPA BURACO NA RUA CAMILO MARTINS NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2665/ind_230.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2665/ind_230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE A PODA DAS ÁRVORES NA RUA GABRIEL DE OLIVEIRA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2660/ind_231.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2660/ind_231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO  E MEIO AMBIENTE SR JORGE FÉRES, COM A SOLICITAÇÃO QUE VIABILIZE A PODA DAS ÁRVORES NA RUA JÚLIO BRANDÃO NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2664/ind_232.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2664/ind_232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN A POSSIBILIDADE QUE NA RUA GABRIEL DE OLIVEIRA TENHA 07 VAGAS E NA RUA CEL. DOMICIANO 02 VAGAS, QUE SEJA PRIVATIVO DO PODER LEGISLATIVO, UM TOTAL DE 09 VAGAS PARA RODÍZIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2691/ind_233.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2691/ind_233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA TRAVESSA ALAOR NUNES COM EDMUNDO NUNES BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA CRISTÓVÃO COLOMBO, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2701/ind_235.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2701/ind_235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO GUARITA DE ÔNIBUS EM FRENTE A IGREJA METODISTA CENTRAL EM MURIAÉ.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2702/ind_236.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2702/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ESTRUTURA DE FERRO DE PROTEÇÃO NA PASSARELA JOSÉ PEDRO PORFÍRIO.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2703/ind_237.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2703/ind_237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA NAS 02 GUARITAS DO ÔNIBUS NA AVENIDA JK NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2704/ind_238.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2704/ind_238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NA PASSARELA DA RUA QUENTA SOL NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2693/ind_239.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2693/ind_239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NAS RUAS INDEPENDÊNCIA PARALELA COM A VILA SALVADOR E RUA RITA SIQUEIRA SERRANO.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2694/ind_240.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2694/ind_240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA EUGENÓPOLIS , BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2695/ind_241.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2695/ind_241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA PAULINO CÂNDIDO MAGALHÃES NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2696/ind_243.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2696/ind_243.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO A RUA PARALELA A RUA PASTOR LUTHER KING, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2697/ind_244.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2697/ind_244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA CRISTÓVÃO COLOMBO, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2680/ind_245.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2680/ind_245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO DESENTUPIMENTO DE BUEIROS E TAPA - BURACOS NA AVENIDA RODRIGUES PEREIRA, BAIRRO JOSÉ CIRILO.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2705/ind_246.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2705/ind_246.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA RUA QUENTA SOL NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2706/ind_247.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2706/ind_247.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PLAS DE " PROIBIDO JOGAR LIXOS E ENTULHOS NESTE LOCAL,SUJEITO A MULTA" EM 04 PONTOS DO MURO DO CAMPO DO OPERÁRIO FUTEBOL CLUBE BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2707/ind_248.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2707/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO REFORMA DAS PLACAS DE INFORMAÇÕES NAS 02 GUARITAS DO ÔNIBUS NA AVENIDA JK BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2677/ind_249.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2677/ind_249.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO IMPLEMENTAÇÃO DE FAIXAS DE PEDESTRES E SINALIZAÇÕES ANEXAS A ESCOLA MUNICIPAL NELSON CARDOSO DE MELO, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2699/ind_250.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2699/ind_250.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE 03 REDUTORES DE VELOCIDADE NA RUA ALVARENGA PEIXOTO, BAIRRO INCONFIDÊNCIA I.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2698/ind_251.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2698/ind_251.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE UMA ÁRVORE NA RUA LEONARDO DO CARMO TROTTA, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2700/ind_252.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2700/ind_252.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA BR356.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2675/ind_253.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2675/ind_253.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE URBANISMO E MEIO AMBIENTE, SOLICITANDO INSTALAÇÃO DE EQUIPAMENTO MULTI ESTAÇÃO DE INOX NA LAGOA DA GÁVEA.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2683/ind_254.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2683/ind_254.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DD. SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO PROVIDÊNCIAS E INTERCEDER PARA PASSAR O FUMACÊ.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2712/ind_255.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2712/ind_255.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA DO CÓRREGO NA REGIÃO NÃO ENCANADA PRÓXIMA Á ESCOLA MUNICIPAL CLÉRIA TICON CARNEIRO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2722/ind_256.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2722/ind_256.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO CAMPINHO AO LADO DO TIRO DE GUERRA 04-016E.E. DR. OLAVO TOSTES, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2724/ind_257.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2724/ind_257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CANALIZAÇÃO DO ESGOTO DA RUA FRANCISCO ANTUNES PIMENTEL DISTRITO DE ITAMURI.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2723/ind_258.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2723/ind_258.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CANALIZAÇÃO DO ESGOTO NO CÓRREGO DENTRO DE TODO PERÍMETRO DO DISTRITO DE ITAMURI.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2727/ind_259.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2727/ind_259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO URGÊNCIA O ASFALTAMENTO DA RUA JORGE RODRIGUES BARROCA, SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2728/ind_260.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2728/ind_260.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO URGÊNCIA O ASFALTAMENTO DA TRAVESSA SANTA ISABEL, BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2729/ind_261.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2729/ind_261.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO URGÊNCIA O ASFALTAMENTO DA RUA AMARO AVELINO DE ANDRADE, SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2730/ind_262.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2730/ind_262.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO COM URGÊNCIA A TROCA DE LÂMPADAS DO POSTE NA AVENIDA AGOSTINHO BIZZO, BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2713/ind_263.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2713/ind_263.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO A RUA EUGENÓPOLIS COM A RUA AIMORES NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2714/ind_264.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2714/ind_264.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONTINUIDADE DE ASFALTAMENTO AO FINAL DA AMARO ACELINO DE ANDRADE BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2715/ind_265.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2715/ind_265.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO NA RUA MARIO DE OLIVEIRA CARVALHO, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2716/ind_266.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2716/ind_266.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE UMA SALA NO TERRENO OCIOSO DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2717/ind_267.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2717/ind_267.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO OU CALÇAMENTO NA ESTRADA DA GAMELEIRA .</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2718/ind_268.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2718/ind_268.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA CRISTÓVÃO COLOMBO, BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2719/ind_269.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2719/ind_269.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NAS RUAS: PROFESSORA IVANILDE MURATORI ROCHA, BAIRRO SANTO ANTÔNIO E RUA THEOBALDO AUGUSTO MACHADO, AV. BRUNO SALES ABREU BAIRRO ALTO CASTELO.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2720/ind_270.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2720/ind_270.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACO NA RUA EUGENÓPOLIS BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2733/ind_271.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2733/ind_271.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PROVIDÊNCIAS COM INTUITO DE ENCAPAR OS FIOS DE ALTA TENSÃO NA AVENIDA NARCISIO DIAS RABELO, BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2711/ind_272.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2711/ind_272.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DOS BRAÇOS DE ILUMINAÇÃO COM AS LUMINÁRIAS EM TODO DISTRITO DE VERMELHO, PARA LUMINÁRIAS DE LED.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2721/ind_273.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2721/ind_273.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA DA FÉ BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2731/ind_274.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2731/ind_274.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PATROLAMENTO DA ESTRADA MURIAÉ- IVAÍ , CIDADE DE PATROCÍNIO DO MURIAÉ- MG E DAS ESTRADAS VICINAIS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2732/ind_275.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2732/ind_275.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PATROLAMENTO DA ESTRADA DO RETIRO DO CAMPO FORMOSO E DAS ESTRADAS VICINAIS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2725/ind_276.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2725/ind_276.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO ASSESSOR ADMINISTRATIVO DO GABINETE DO PREFEITO SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE PROVIDÊNCIAS QUANTO A INTENSIFICAÇÃO DAS RONDAS POLICIAIS NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2726/ind_277.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2726/ind_277.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE AUTORIZE A EXPLORAÇÃO PUBLICITÁRIA, MEDIANTETODAS AS FORMAS DE COMUNICAÇÃO, POR PARTE DOS ADOTANTES DE PRAÇAS E OUTROS ESPAÇOS PÚBLICOS DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2769/ind_278.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2769/ind_278.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADA DA AVENIDA REGINA ANTUNES NAPOLEÃO , BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2753/ind_279.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2753/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA SEBASTIÃO JOSINO DA COSTA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2760/ind_281.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2760/ind_281.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO NA RUA ESPÍRITO SANTO, NO BAIRRO VALE VERDE.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2761/ind_282.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2761/ind_282.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO DA RUA JESUS ALÉM, NO BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2768/ind_283.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2768/ind_283.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA DIMAS, NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2756/ind_284.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2756/ind_284.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PÚBLICA NO FINAL DA RUA SILVINO BRUNO, BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2757/ind_285.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2757/ind_285.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA QUADRA DE MALHA QUE FICA AO LADO DO CAMPO NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2766/ind_286.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2766/ind_286.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPARO E MANUTENÇÃO NOS EQUIPAMENTOS DA ACADEMIA AO AR LIVRE NA BR ( ATRÁS DA CASA DE SAÚDE SANTA LÚCIA).</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2765/ind_287.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2765/ind_287.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADAS NA RUA FARMACÊUTICO JOSÉ MOSTARO NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2745/ind_288.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2745/ind_288.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ACADEMIA AO AR LIVRE NA RUA WILSON ARAÚJO, NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2746/ind_289.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2746/ind_289.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ACADEMIA AO AR LIVRE NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2747/ind_290.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2747/ind_290.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DAS RUAS: 1º DE MAIO, EDUARDO BRAGA FILHO, ELÍSIO FIRMINO DA COSTA, FRANCISCO ANTENOR DE PAULA E NÉLIA DE ARAÚJO BRAGA, TODAS NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2748/ind_291.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2748/ind_291.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS , NA PARTE ALTA DO BAIRRO GASPAR E NA RUA JOSÉ DOS SANTOS .</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2754/ind_292.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2754/ind_292.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REVITALIZAÇÃO DAS PINTURAS DAS FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADES NO BAIRRO SANTANA E FRANCO SUIÇO.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2755/ind_293.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2755/ind_293.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE PLACA DE PARADA DE ÔNIBUS E VEÍCULOS ESTACIONADOS SOMENTE EM UMA MÃO, NA RUA ALCIR PIRES VERMELHO, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2749/ind_294.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2749/ind_294.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E RELAÇÕES INSTITUCIONAIS, SOLICITANDO PLACA DO CD MODAS COM NOME CARLOS ALBERTO PEREIRA FERES.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2764/ind_295.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2764/ind_295.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO CURSO DE CAPACITAÇÃO PARA OS FUNCIONÁRIOS QUE PODAM ÁRVORES NA CIDADE.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2750/ind_297.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2750/ind_297.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO CORTE DE ÁRVORES NA RUA DOS JASMINS, BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2762/ind_298.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2762/ind_298.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA, CAPINA E CONSTRUÇÃO DE UMA BOCA DE LOBO NA RUA ESPÍRITO SANTO, NO BAIRRO VALE VERDE.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2763/ind_299.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2763/ind_299.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPAROS NO RESERVATÓRIO DE ÁGUA DO CENTRO SOCIAL URBANO DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2767/ind_300.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2767/ind_300.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DO CAIC NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2751/ind_301.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2751/ind_301.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MELHORIAS DE CALÇAMENTO E RECAPEAMENTO DA VIA, NA RUA CHUVA DE PRATA, BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2752/ind_302.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2752/ind_302.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL  E AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO CONSTRUÇÃO DE UMA UBS NO DISTRITO DE CAPETINGA.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2744/ind_303.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2744/ind_303.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DO TREVO, NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2758/ind_304.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2758/ind_304.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO REFORMA NA UBS DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2759/ind_305.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2759/ind_305.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS SOLICITANDO AGENTES DE SAÚDE NOS BAIRROS: ENCOBERTA, SANTA TEREZINHA, SÃO CRISTÓVÃO, INCONFIDÊNCIA I E II, PADRE TIAGO, SÃO PEDRO, PORTO BELO.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2787/ind_306.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2787/ind_306.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS, COM A SOLICITAÇÃO DE QUE SEJAM ENVIADOS AGENTES DE SAÚDE NA RUA MIRADOURO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2781/ind_307.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2781/ind_307.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E URBANISMO E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO A REVITALIZAÇÃO DOS CANTEIROS E PISOS DA PRAÇA CORONEL PACHECO DE MEDEIROS.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2782/ind_308.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2782/ind_308.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO  E MEIO AMBIENTE E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SOLICITANDO MESAS DE JOGOS DE DAMA E BANCOS, FRENTE A QUADRA DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2783/ind_309.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2783/ind_309.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REVITALIZAÇÃO DO CANTEIRO CENTRAL NA RUA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2784/ind_310.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2784/ind_310.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO OPERAÇÃO TIRA GALHOS NAS RUAS JUIZ DE FORA, MIRADOURO E BICAS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2785/ind_311.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2785/ind_311.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO PODA DE ÁRVORE NO BECO RIO BRANCO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2786/ind_312.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2786/ind_312.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO QUE SEJA REALIZADA A PODA DAS ÁRVORES NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2801/ind_314.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2801/ind_314.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE SEJA REALIZADA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RUBI, BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2802/ind_315.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2802/ind_315.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA EUCÁRIO GODINHO, BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2788/ind_316.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2788/ind_316.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO NA RUA CARLOS IVAN RODRIGUES-BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2789/ind_317.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2789/ind_317.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO DA REDE ELÉTRICA DE ILUMINAÇÃO E REFLETORES DA QUADRA DO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2790/ind_318.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2790/ind_318.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADA E BRAÇO E MANUTENÇÃO NA ILUMINAÇÃO DA RUA JERUSALÉM-BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2791/ind_319.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2791/ind_319.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE  URBANISMO E MEIO AMBIENTE SOLICITANDO QUE FAÇAM PODA DAS ÁRVORES EM TODA EXTENSÃO DA RUA JERUSALÉM-PADRE TIAGO.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2792/ind_320.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2792/ind_320.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO NO TRAJETO ENTRE A ESTRADA PRINCIPAL DA GAMELEIRA ATÉ A IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2793/ind_321.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2793/ind_321.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO OU ASFALTAMENTO NA RUA MONTE ALEGRE -BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2799/ind_322.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2799/ind_322.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN PARA QUE FAÇA ALTERAÇÃO DA RUA MANOEL VILLAS BOAS, PROMOVENDO A MUDANÇA DE SENTIDO PARA A RUA CORONEL FRANCISCO GOMES CAMPOS NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2794/ind_323.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2794/ind_323.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN, SOLICITANDO REFORMA DOS REDUTORES DE VELOCIDADE NA AVENIDA DANTE BRUM NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2795/ind_324.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2795/ind_324.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN, SOLICITANDO A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA VICENTE VARGAS,BAIRRO COLETY.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2796/ind_325.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2796/ind_325.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADES NA RUA NEWTON REZENDE,BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/4360/ind_326.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/4360/ind_326.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE "QUEBRA MOLA" NA RUA SANTA LUZIA, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2800/ind_327.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2800/ind_327.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O ASFALTAMENTO DA RUA MARGARIDA FERREIRA DO AMARAL, BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2797/ind_328.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2797/ind_328.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO SETOR COMPETENTE A CAPITAÇÃO DE REDE DE ÁGUA PLUVIAL, BEM COMO A REFORMA DA RUA CHUVA DE PRATA NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2798/ind_329.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2798/ind_329.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO QUE SEJA FEITA A CAPITAÇÃO DA REDE PLUVIAL NA RUA PROFESSOR GERALDO RODRIGUES,BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2818/ind_330.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2818/ind_330.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE PROVIDENCIE A INSTALAÇÃO DE UM QUEBRA- MOLAS NA RUA MENOTTI PORCARO.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2829/ind_331.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2829/ind_331.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REMARCAÇÃO HORIZONTAL DE ENTRADA/SAÍDA DE PESSOA COM DEFICIÊNCIA, NA PRAÇA CEL TIBÚRCIO,BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2827/ind_332.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2827/ind_332.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA MENOTTI PORCARO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2824/ind_333.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2824/ind_333.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR DE MURIAÉ, SOLICITANDO QUE SEJA FEITA CAPITAÇÃO DA REDE PLUVIAL NA RUA CARLOS DIAS GOES-BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2826/ind_334.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2826/ind_334.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS JÚLIO DA FONSECA E RUA PRIMAVERA,BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2820/ind_335.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2820/ind_335.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A COLOCAÇÃO DAS GRADES DAS BOCAS DE LOBO DA RUA VALDOMIRO INÁCIO RODRIGUES NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2825/ind_336.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2825/ind_336.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DAS LÂMPADAS/LUMINÁRIAS DOS POSTES DAS RUAS DO BAIRRO BOM PASTOR POR LÂMPADAS DE LED OU SIMILAR.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2822/ind_337.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2822/ind_337.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA BURACOS E NIVELAMENTO JUNTO AO TRILHO DE CAPITAÇÃO DE ÁGUA PLUVIAL NA AV. LÚCIO JOSÉ GUSMAN PARALELA COM A RUA PORTUGAL-BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2823/ind_338.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2823/ind_338.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS E NIVELAMENTO JUNTO AO TRILHO DE CAPITAÇÃO DE ÁGUA PLUVIAL NA RUA PRINCESA ISABEL-BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2831/ind_339.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2831/ind_339.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE LÂMPADA LED COM SENSOR EM CADA PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2846/ind_340.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2846/ind_340.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADAS NA RUA CLOBIO RIBEIRO LOPES, SENTANA 3.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2839/ind_341.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2839/ind_341.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO UMA INTERCONEXÃO UBS/ESPECIALISTAS.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2838/ind_342.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2838/ind_342.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE  SOLICITANDO INSPEÇÃO NAS DEPENDÊNCIAS DA ANTIGA FÁBRICA DE CERÂMICA NO BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2852/ind_343.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2852/ind_343.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO NECROTÉRIO DO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2837/ind_345.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2837/ind_345.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NA UBS SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2854/ind_346.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2854/ind_346.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA COM POSSIBILIDADE DE ASFALTAMENTO NA RUA FRANCISCO ANTENOR DE PAULA, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2853/ind_347.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2853/ind_347.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA COM POSSIBILIDADE DE ASFALTAMENTO NA RUA ELÍSIO FIRMINO DA COSTA, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2845/ind_348.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2845/ind_348.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO POSTO DE SAÚDE DA COMUNIDADE SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2848/ind_349.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2848/ind_349.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA PAVIMENTAÇÃO DA AVENIDA PRINCIPAL, NO CONDOMÍNIO NOVA MURIAÉ.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2847/ind_350.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2847/ind_350.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DO CONDOMÍNIO NOVA MURIAÉ.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2843/ind_351.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2843/ind_351.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA RUA HÉLIO TOSTES,BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2844/ind_352.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2844/ind_352.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO AO FINAL DA RUA ISRAEL PINHEIRO DE LACERDA, BAIRRO SANTANA 3.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2851/ind_353.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2851/ind_353.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA ESCOLA MUNICIPAL MARIA AMÉLIA MEIRELES CALAIS.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2850/ind_354.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2850/ind_354.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A REFORMA DA UBS DE BELISÁRIO.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2849/ind_356.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2849/ind_356.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA DO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2840/ind_357.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2840/ind_357.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO PINTURA DE TODAS AS FAIXAS DE PEDESTRES E QUEBRA MOLAS DO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2858/ind_358.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2858/ind_358.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE ÁREA DE CARGA E DESCARGA NA RUA LINCOLN MARINHO, NA BARRA.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2842/ind_359.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2842/ind_359.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA MOLAS EM FRENTE AO BAR MARIA DAS GRAÇAS ATRAVESSANDO PARA PEIXARIA DO PORTO.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2841/ind_360.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2841/ind_360.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA MOLAS NA RUA VICENTE VARGAS DE CASTRO NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/ind_361.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/ind_361.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO SETOR COMPETENTE A TROCA DE LUMINÁRIAS DA RUA PADRE ENIO MARTINS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/ind_362.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/ind_362.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DA RUA PADRE ÊNIO MARTINS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/ind_363.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/ind_363.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO AUTUAÇÃO DO PROPRIETÁRIO DO TERRENO NA RUA FRANCISCO GOMES CAMPOS PARA QUE SE REALIZE LIMPEZA, CAPINA, CONSTRUÇÃO DE MURO E PASSEIO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/ind_364.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/ind_364.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A PARTE DA PACTUAÇÃO DOS PROCEDIMENTOS OFTAMOLÓGICOS PARA PROFISSIONAIS E CLÍNICAS ESPECIALIZADAS NO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2871/ind_365.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2871/ind_365.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO AÇÕES DE MELHORIAS NA ÁREA DA SAÚDE NA COMUNIDADE DA CAPETINGA.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2876/ind_366.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2876/ind_366.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A CONSTRUÇÃO DE REDE DE ESGOTO NA TRAVESSA AEROPORTO, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2870/ind_367.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2870/ind_367.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO PLACAS PROIBINDO A COLOCAÇÃO DE LIXO NA AVENIDA MARECHAL FLORIANO, BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2869/ind_368.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2869/ind_368.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO BOCAS DE LOBO NA ESTENSÃO DA RUA GERTRUDES VEGGI DUVANEL, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2872/ind_369.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2872/ind_369.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA DO CENTRO EDUCACIONAL DE MURIAÉ, NA RUA CECILIA CONCEIÇÃO PINHEIRO, CERÂMICA.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/ind_370.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/ind_370.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UM ABRIGO E A COLOCAÇÃO DE NOVOS ASSENTOS NO PONTO DE ÔNIBUS NA AV. DOUTOR PASSOS.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/ind_371.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/ind_371.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A TROCA DE ILUMINAÇÃO NO ABRIGO DE ÔNIBUS PRÓXIMO Á PRAÇA CORONEL TIBÚRCIO-BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2867/ind_372.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2867/ind_372.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO FECHAR A PASSAGEM QUE EXISTE NO BAIRRO JOÃO VI PARA O DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2866/ind_373.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2866/ind_373.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJAM ASFALTADAS AS RUAS JOSÉ OLEGÁRIO, JOSÉ RODRIGUES BARBOSA E MARIO SIDONE NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2865/ind_374.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2865/ind_374.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE MURO DE ARRIMO NA TRAVESSA CLAUDINEI ANACLETO CHAVES NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2864/ind_375.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2864/ind_375.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REITERAR A INDICAÇÃO Nº 0238 DE 30 DE ABRIL DE 2019, PARA QUE SEJA REALIZADOS REPAROS NA PASSARELA DA RUA QUENTASOL NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/ind_376.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/ind_376.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO E ILUMINAÇÃO DA RUA EURÍDES MOREIRA DO PRADO NO BAIRRO SANTO ANTONIO II.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/ind_377.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/ind_377.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO DA RUA VEREADOR JACY VARGAS E REFORMA DO MURO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2884/ind_378.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2884/ind_378.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO : CALÇAMENTO DA RUA SÃO JOÃO,REFORMA DA CRECHE PROFª ZULEIMA CÉSAR DE ARAÚJO, ACADEMIA AO AR LIVRE, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/ind_379.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/ind_379.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA FRANCISCO ANTUNES DE PAULA NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2875/ind_380.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2875/ind_380.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO REFORMA DOS REDUTORES DE VELOCIDADE NA AVENIDA RIO BAHIA BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2874/ind_381.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2874/ind_381.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO MODELO PRIVATIVO DE AUTO-ESCOLA NA AVENIDA ALFREDO PEDRO CARNEIRO, BAIRRO DA GÁVEA.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2868/ind_382.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2868/ind_382.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DOUTOR OTÁVIO AMARAL BARROSO, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2873/ind_383.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2873/ind_383.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO A INTRODUÇÃO DE MAIS UM ÔNIBUS MODELO MICRO-ÔNIBUS NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/ind_384.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/ind_384.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA SANTA MARIA, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/ind_385.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/ind_385.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO DA RUA MARIA CALAIS NO BAIRRO CASTELO.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/ind_386.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/ind_386.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO E PAVIMENTAÇÃO ASFÁLTICA PRÓXIMO A RUA ADELAIDE GERALDO PINTO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/ind_387.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/ind_387.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NAS RUAS: OLAVO RODRIGUES PEREIRA, ITAMAR MAGALHÃES E CLAUDIO MANOEL DA COSTA.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/ind_388.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/ind_388.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DO VESTIÁRIO DO CAMPO DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/ind_389.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/ind_389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PLAYGROUNDS NA LAGOA DA GÁVEA.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/ind_390.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/ind_390.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE PROGRAMA DE REESTRUTURAÇÃO E ORGANIZAÇÃO DAS NUMERAÇÕES DE IMÓVEIS DA CIDADE E DISTRITOS.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/ind_391.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/ind_391.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO ACRESCENTAR AO PROJETO DE REVITALIZAÇÃO DA FEIRA LIVRE CONDIÇÕES NECESSÁRIAS PARA BRIGAR OS CAMELÔS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/ind_392.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/ind_392.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CANALIZAÇÃO DO CÓRREGO NA RUA ADELAIDE GERALDO PINTO- BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/ind_393.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/ind_393.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA RUA EDUARDO PINTO DA SILVA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/ind_394.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/ind_394.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO DISTRITO DE ITAMURI.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/ind_395.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/ind_395.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO REFORMA OU CONSTRUÇÃO DE UMA NOVA SEDE DA ESCOLA MUNICIPAL PROFESSORA ESMERALDA VIANNA, BAIRRO INCONFIDÊNCIA I.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/ind_396.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/ind_396.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A CONSTRUÇÃO DE OBRAS PARA CONTENÇÃO DE ENCOSTAS NAS RUAS AIMORÉS, RUA GALILEIA, PREFEITO THEODORO FILHO, PEREIRA GALVÃO NOS BAIRROS: SÃO CRISTÓVÃO, MARAMBAIA, SÃO JOAQUIM E ENCOBERTA RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/ind_397.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/ind_397.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE URBANISMO E MEIO AMBIENTE SOLICITANDO REFORMA DA PRAÇA DA LIBERDADE BAIRRO SÃO PEDRO, COM ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/ind_398.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/ind_398.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO REFORMA DA CRECHE PROFª ZULEIMA CÉSAR DE ARAÚJO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/ind_399.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/ind_399.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REPAROS DE PISO E TETO E AMPLIAÇÃO DAS INSTALAÇÕES DA ESCOLA MUNICIPAL IRENE PEREIRA DIAS NUNES NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/ind_400.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/ind_400.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE SEJA REAVIVADA A PINTURA DA FAIXA DE PEDESTRE NA RUA CEL. MARCIANO RODRIGUES CENTRO.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/ind_401.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/ind_401.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO 02 REDUTORES DE VELOCIDADE NA AV. PRESIDENTE KENNEDY, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/ind_402.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/ind_402.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO FAIXA ELEVADA EM FRENTE A PEIXARIA DO PORTO.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/ind_403.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/ind_403.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO DO CAMPO NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/ind_404.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/ind_404.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PROVIDÊNCIAS A RESPEITO DE EMPREITEIRA DE SERVIÇOS NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/ind_405.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/ind_405.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE COBERTURA PARA QUADRA POLIESPORTIVA DA PRAÇA SÃO PAULO, CENTRO.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/ind_406.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/ind_406.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA UBS BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/ind_407.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/ind_407.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA DO CÓRREGO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/ind_408.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/ind_408.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO REFORMA E MANUTENÇÃO DA PRAÇA DORNELAS, BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/ind_409.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/ind_409.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO REFORMA DA PONTE ESTRADA ANASTÁCIA(MURIAÉ/BARÃO).</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/ind_410.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/ind_410.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NAS RUAS DO BAIRRO SÃO JOAQUIM E JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/ind_411.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/ind_411.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NA RUA MURIAÉ, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/ind_412.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/ind_412.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA SILVÉRIO CAMPOS, BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/ind_413.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/ind_413.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO DUAS PLACAS DE ÔNIBUS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/ind_414.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/ind_414.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DE GESTÃO DE VAGAS DA SECRETARIA DE ADMINISTRAÇÃO PRISIONAL.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/ind_415.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/ind_415.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DE TODO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/ind_416.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/ind_416.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER, SOLICITANDO ACADEMIA AO AR LIVRE AO LADO DA QUADRA DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/ind_417.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/ind_417.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA SOLICITANDO INSTALAÇÃO DE PLACAS DE ALERTA NA LAGOA GÁVEA.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/ind_418.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/ind_418.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A INCLUSÃO DO ULTRASOM MORFOLÓGICO DE PRIMEIRO TRIMESTRE NA ROTINA DO PRÉ NATAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/ind_419.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/ind_419.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A INCLUSÃO DO ULTRASOM TRANSVAGINAL NA ROTINA DE ASSISTÊNCIA AS PACIENTES GINECOLÓGICAS.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/ind_421.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/ind_421.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REVITALIZAÇÃO DAS PINTURAS E REDUTORES DE VELOCIDADE NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/ind_422.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/ind_422.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE UM QUEBRA MOLAS NA RUA JÚLIO BRANDÃO NAS PROXIMIDADES DA ESQUINA COM AV. JK.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/ind_423.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/ind_423.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE COM A FAIXA DE PEDESTRE NA AVENIDA DOUTOR PASSOS EM FRENTE A LANCHONETE MAUAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/ind_424.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/ind_424.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS DE IMPEDIMENTO DE ESTACIONAR CARROS NA RUA MURIAÉ,BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/ind_425.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/ind_425.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS COM PARADAS DE CURTO ESPAÇO DE TEMPO.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/ind_426.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/ind_426.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA MUNICIPAL DE EDUCAÇÃO A PINTURA E REFORMA DO PRÉDIO DA ESCOLA MUNICIPAL MARIA ALELUIA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/ind_427.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/ind_427.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES QUE RETORNE COM OS VARREDORES DAS RUAS PALMAS E SANTA LUZIA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/ind_428.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/ind_428.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O ASFALTAMENTO DA RUA RITA CARNEIRO LOPES, VIA DE ACESSO AO BAIRRO INCONFIDÊNCIA PELA BR 356 PRÓXIMO AO POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/ind_429.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/ind_429.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O ASFALTAMENTO DA RUA ALAMEDA DOS ROSEDÁS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/ind_430.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/ind_430.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O ASFALTAMENTO DA RUA ESCOBAR GOMES DE SOUZA NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/ind_431.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/ind_431.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES O ASFALTAMENTO DA RUA EPAMINONDAS DIAS NETO NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/ind_432.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/ind_432.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES ASFALTAMENTO INICIANDO EM FRENTE AO CRAS DO DISTRITO DE VERMELHO ATÉ A SAÍDA NA BR 356, ENTRADA DA FAZENDA SÃO PEDRO.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/ind_433.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/ind_433.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO AUMENTO DA LICENÇA MATERNIDADE PARA FUNCIONÁRIAS DO MUNICÍPIO DE 4 PARA 6 MESES.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/ind_434.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/ind_434.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE CALÇADA NA RUA INDEPENDÊNCIA, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/ind_345.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/ind_345.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CORRIMÃO NA ESCADA QUE LIGA A RUA CARLOS DIAS GÕES, NA ALTURA DO Nº 131, CONHECIDO COMO BECO PASCOAL BERTO NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/ind_436.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/ind_436.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO SÃO CRISTOVÃO, PRINCIPALMENTE NA RUA ETIÓPIA.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2996/ind_437.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2996/ind_437.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA MARGARIDA FERREIRA DO AMARAL, NO BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/ind_438.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/ind_438.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A INSTALAÇÃO DE BRAÇOS LONGOS NOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA EDUARDO BRAGA, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/ind_439.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/ind_439.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA JÚLIO BRANDÃO NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/ind_440.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/ind_440.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NAS RUAS ANA NERI, MELO FRANCO E DOUTOR MILTON CAMPOS NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/ind_441.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/ind_441.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NA RUA DONA RAIMUNDA, BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/ind_442.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/ind_442.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO INSTALAÇÃO DE SEMÁFOROS NO TREVO DORNELAS, ONDE AS VIAS SE CONFLUEM COM A BR 356.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/ind_443.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/ind_443.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A CLIMATIZAÇÃO DAS SALAS DE AULA DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/ind_444.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/ind_444.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INFRAESTRUTURAR REDE DE ESGOTO PARA 10 RESIDÊNCIAS NA RUA FARDELLA NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/ind_445.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/ind_445.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO REPARO NA REDE DE ESGOTO DA RUA JÚLIO BRANDÃO NO CENTRO.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/ind_446.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/ind_446.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A CONTRATAÇÃO DE UM MÉDICO PARA UBS NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3066/ind_447.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3066/ind_447.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CORRIMÃO EM DOIS ESCADÕES NA RUA ELOAR ENNEO STOQUE JUNIOR NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/ind_448.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/ind_448.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. ALTÍNO RODRIGUES PEREIRA, PRÓXIMO AO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/ind_449.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/ind_449.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO POSTE DE ILUMINAÇÃO PÚBLICA NO ESCADÃO QUE LIGA A VILA CAVALIER E A RUA JOSÉ RODRIGUES BARBOSA NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/ind_450.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/ind_450.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE ILUMINAÇÃO FOTOVOLTAICA NOS LOGRADOUROS PÚBLICOS E RODOVIAS.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/ind_451.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/ind_451.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SUBSTITUIÇÃO DAS LÂMPADAS PARA AS LÃMPADAS DE LED, PRINCIPALMENTE NAS ÁREAS DE SEGURANÇA DA CIDADE.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/ind_452.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/ind_452.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA NA RUA JOSÉ OLEGÁRIO,BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3064/ind_453.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3064/ind_453.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INTIMAR OS PRORPIETÁRIOS DE TERRENOS LOCALIZADOS NA RUA DAS HORTÊNCIAS BAIRRO RECANTO VERDE PARA A LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/ind_454.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/ind_454.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO DA RUA JOSÉ TEÓFILO DA ROCHA, NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/ind_455.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/ind_455.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO DA RUA SEBASTIÃO DE OLIVEIRA NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/ind_456.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/ind_456.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DAS RUAS: OLAVO RODRIGUES PEREIRA,, ITAMAR MAGALHÃES E UM TRECHO DA CLAUDIO MANOEL COSTA,RUA MÁRIO SIDONE, JOSÉ OLEGARIO, JOSÉ RUBENS BARBOSA NO BAIRRO AEROPORTO, RUA DAS HORTÊNCIAS NO BAIRRO RECANTO VERDE E RUA ELOAR ENNEO STOQUE JUNIOR NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/ind_457.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/ind_457.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO POSTES DE ILUMINAÇÃO PÚBLICA NA RUA MARIA XAVIER SANTANA,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/ind_458.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/ind_458.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONTENÇÃO DE ENCOSTAS COM MUROS DE ARRIMO NOS LOCAIS LISTADOS.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/ind_459.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/ind_459.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A REVITALIZAÇÃO DA PRAÇA CARLOS DRUMMOND DE ANDRADE, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/ind_460.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/ind_460.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A CONSTRUÇÃO DA PRAÇA DO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/ind_461.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/ind_461.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REVITALIZAÇÃO DA PRAÇA DEPUTADO WALTHON DE ANDRADE GOULART DO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/ind_462.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/ind_462.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REVITALIZAÇÃO DA PRAÇA CEL. PACHECO DE MEDEIROS E SUAS EXTENSÕES.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/ind_463.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/ind_463.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REVITALIZAÇÃO DA RUA DOUTOR ALVES PEQUENO, NO CENTRO.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/ind_464.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/ind_464.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A REVITALIZAÇÃO DA FONTE DA IGREJA CATÓLICA MATRIZ SÃO PAULO,NO CENTRO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/ind_465.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/ind_465.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A REVITALIZAÇÃO DA PRAÇA CORONEL TIBÚRCIO NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/ind_466.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/ind_466.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A REVITALIZAÇÃO DA PRAÇA DOUTOR LISBOA JUNIOR , NO CENTRO.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/ind_467.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/ind_467.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO REVITALIZAÇÃO DA PRAÇA JOÃO PINHEIRO, NO CENTRO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/ind_468.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/ind_468.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO A REVITALIZAÇÃO DA PRAÇA JOSÉ HENRIQUE HASTENREITER NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/ind_469.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/ind_469.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO A REVITALIZAÇÃO DA AVENIDA CONSTANTINO PINTO NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/ind_470.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/ind_470.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO SINALIZAÇÕES HORIZONTAIS INDICANDO VAGAS NA AVENIDA COMENDADOR FREITAS,NO CENTRO.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/ind_471.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/ind_471.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO PLACAS DE ALERTA PARA O MOTORISTA E O PEDESTRE NOS REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3159/ind_472.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3159/ind_472.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO ALTO CASTELO.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3131/ind_473.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3131/ind_473.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA DO MUTIRÃO NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3132/ind_474.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3132/ind_474.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA AGUINALDO DE OLIVEIRA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3133/ind_475.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3133/ind_475.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA DAS ARVORES NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3134/ind_476.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3134/ind_476.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA NELSON ANDRADE DOS SANTOS NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3135/ind_477.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3135/ind_477.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA CANDIDO PORTINARI NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3136/ind_478.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3136/ind_478.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS, A INSTALAÇÃO DE ALAMBRADO AO ENTORNO DO CENTRO SOCIAL URBANO, E A RETIRADA DO MURO EXISTENTE.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3137/ind_479.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3137/ind_479.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA DIAMANTES NO BAIRRO JOANOPOLIS.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3138/ind_480.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3138/ind_480.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA ANTÔNIO TAVARES NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3139/ind_481.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3139/ind_481.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA HERBERT DE SOUZA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3140/ind_482.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3140/ind_482.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA ROBERTA WERNECK NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3141/ind_483.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3141/ind_483.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA ROSA BATISTA DOS SANTOS BALDANZA NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3142/ind_484.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3142/ind_484.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA MARIA APARECIDA DA SILVA MARTINS NO BAIRRO JOSÉ CIRILO.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA PRINCESA DAYANA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3144/ind_486.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3144/ind_486.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA MADRE TEREZA DE CALCUTÁ NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3145/ind_487.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3145/ind_487.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA AIRTON SENNA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3146/ind_488.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3146/ind_488.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA ALTAMIR FERREIRA SANTANA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3147/ind_489.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3147/ind_489.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3148/ind_490.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3148/ind_490.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA SILVANA APARECIDA MEDEIROS MARTINS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3174/ind_491.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3174/ind_491.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONCESSÃO DE AUMENTO SALARIAL DE 5% A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3175/ind_492.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3175/ind_492.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMUTTRAN A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA PAULINO CANDIDO MAGALHÃES NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3176/ind_493.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3176/ind_493.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA RAUL DE LEONI NO BAIRRO COLETY.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3160/ind_494.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3160/ind_494.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA DR. PAULO DE OLIVEIRA GOES NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3161/ind_495.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3161/ind_495.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA SOLDADO JADIRSO FERREIRA NO BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3162/ind_496.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3162/ind_496.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTERO LOPES DE CARVALHO NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3163/ind_497.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3163/ind_497.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA ÂNGELO TOMAZZINE NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3177/ind_498.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3177/ind_498.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS A ILUMINAÇÃO DO ESCADÃO DO BNH.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3178/ind_499.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3178/ind_499.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR A LIMPEZA DO ESCADÃO DO BNH.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3179/ind_500.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3179/ind_500.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMOS Á ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3149/ind_501.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3149/ind_501.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A  SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA DA FRATERNIDADE NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3180/ind_502.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3180/ind_502.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS O ASFALTAMENTO DA RUA JORGE RODRIGUES BARROCA, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3164/ind_503.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3164/ind_503.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO PAULO NUNES NEVES NO BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3165/ind_504.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3165/ind_504.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DA RUA JOSÉ PEDRO DA SILVA NO LOTEAMENTO NOVA BARRA.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3166/ind_505.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3166/ind_505.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO A ATENÇÃO AO ESTACIONAMENTO DE VEÍCULOS NAS RUAS TRANSVERSAIS Á AVENIDA DR. PASSOS AOS DOMINGOS.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3167/ind_506.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3167/ind_506.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO PLACAS INDICATIVAS NAS RUAS DO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3181/ind_507.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3181/ind_507.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMOS A ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3182/ind_508.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3182/ind_508.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO IMPEDIMENTO DE TRÂNSITO DE VEÍCULOS PESADOS NAS RUAS TRANSVERSAIS Á AVENIDA DR. PASSOS .</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3150/ind_509.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3150/ind_509.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MANUTENÇÃO DE REDE DE ÁGUA PLUVIAL DA RUA JERUSALÉM, BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3151/ind_510.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3151/ind_510.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A CONSTRUÇÃO DE REDE DE AGUA PLUVIAL DA RUA DR NILTON RESENDE, CAPITANDO DA RUA PADRE DELFINO, ATINGINDO A COMENDADOR FREITAS.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3168/ind_511.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3168/ind_511.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO MANUTENÇÃO DA REDE DE ESGOTO DA RUA CLAUDINA CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3169/ind_512.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3169/ind_512.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO NA RUA SARGENTO JOAQUIM AZEVEDO, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR PRIORIDADE NA EXECUÇÃODE REDE DE ÁGUA PLUVIAL DAS LOCALIDADES LISTADAS.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3153/ind_514.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3153/ind_514.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇADÃO COM CORRIMÃO DE SEGURANÇA, ÁS MARGENS DA BR 356.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3154/ind_515.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3154/ind_515.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MURO DE CONTENÇÃO ÁS MARGENS DO RIO MURIAÉ.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3155/ind_516.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3155/ind_516.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PÚBLICA ÁS MARGENS DA BR 356.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3170/ind_517.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3170/ind_517.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO EM ALGUMAS RUAS DO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3171/ind_518.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3171/ind_518.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO 25 METROS DE CALÇAMENTO NA RUA IRANI EVA BARBOSA, BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3172/ind_519.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3172/ind_519.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DE DIVERSAS RUAS SITUADAS NOS BAIRROS INCONFIDÊNCIA II,CENTRO, LOTEAMENTO NOVA BARRA E BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3156/ind_520.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3156/ind_520.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTOS EM ALGUMAS RUAS DO BAIRRO SÃO CRISTÓVÃO E JOÃO VI.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3157/ind_521.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3157/ind_521.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA RAUL DE LEONI NO BAIRRO COLETY.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3158/ind_522.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3158/ind_522.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA CLÓBIO RIBEIRO LOPES, BAIRRO SANTANA 3.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3173/ind_523.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3173/ind_523.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3194/ind_524.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3194/ind_524.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO MUDAS FRUTÍFERAS.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3202/ind_525.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3202/ind_525.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO , AO PREFEITO MUNICIPAL E AO DIRETOR GERAL DO DEMSUR  SOLICITANDO ASFALTAMENTO NAS RUAS; FLORINDA DE CARVALHO E EDUARDO PINTO NO BAIRRO PATRIMÔNIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3203/ind_526.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3203/ind_526.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTOS DA RUA ESMERALDA NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3204/ind_527.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3204/ind_527.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DE  RUAS NO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3205/ind_528.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3205/ind_528.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3206/ind_529.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3206/ind_529.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DA RUA ÁLVARO ARAÚJO NO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3207/ind_530.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3207/ind_530.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER PARA QUE REVISE A ILUMINAÇÃO DOS REFLETORES DO CAMPO DO SANTA RITA NO RODRIGÃO.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3208/ind_531.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3208/ind_531.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA RUI BARBOSA NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM, VEREADOR ELVANDRO CHEROSO, VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3209/ind_532.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3209/ind_532.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR AÇÕES PERTINENTES A EXECUÇÃO DE REDE DE ESGOTO PARA PROLONGAMENTO DA RUA BARONESE AUGUSTA, ESPIRITO SANTO E MONTE ALEGRE NO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3210/ind_533.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3210/ind_533.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RUA LINCON MARINHO NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3211/ind_534.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3211/ind_534.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DAS RUAS NO BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3212/ind_535.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3212/ind_535.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO KENNEDY/EDGAR MIRANDA E BAIRRO INCONFIDÊNCIA I.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3213/ind_536.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3213/ind_536.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3214/ind_537.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3214/ind_537.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DA RUA JOAQUIM TEIXEIRA LEITE NO BAIRRO SANTA LÚCIA/ VILA LEITE.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3215/ind_538.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3215/ind_538.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3216/ind_539.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3216/ind_539.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DA RUA ALAMEDA DOS RESEDÁS BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3217/ind_540.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3217/ind_540.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO DA RUA VEREADOR JACI VARGAS EM PIRAPANEMA.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3218/ind_541.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3218/ind_541.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO NAS RUAS DO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3219/ind_542.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3219/ind_542.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO DIRETOR GERAL DO DEMSUR SOLICITANDO ASFALTAMENTO EM RUAS DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3200/ind_543.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3200/ind_543.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO A CONSTRUÇÃO DE BOCAS-DE-LOBO NA AVENIDA PRESIDENTE KENNEDY, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3220/ind_544.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3220/ind_544.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO CHEFE DO DEPARTAMENTO MUNICIPAL DE ESPORTE E LAZER SOLICITANDO ACADEMIA AO AR LIVRE NO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3195/ind_545.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3195/ind_545.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA MARIA CALAIS GOMES-BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3196/ind_546.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3196/ind_546.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO IMPLEMENTAÇÃO DE ILUMINAÇÃO AO RESTANTE DA RUA MARIA CALAIS GOMES -BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3201/ind_547.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3201/ind_547.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA NO ESCADÃO, NA AVENIDA PRESIDENTE KENNEDY, BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3221/ind_548.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3221/ind_548.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NA CALÇADA DA RUA PREFEITO FRANCISCO TEODORO FILHO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3197/ind_549.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3197/ind_549.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO GRADES DE PROTEÇÃO NAS CALÇADAS QUE FORAM ALARGADAS NA R. DR. SILVEIRA BRUM-CENTRO.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3198/ind_550.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3198/ind_550.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJA ASFALTADA A RUA MARIA ZÉLIA DALLA PAULA-CENTRO.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3199/ind_551.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3199/ind_551.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO O RECAPEAMENTO ASFÁLTICO NA RUA JOSINA RODRIGUES DE MELO- BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3260/ind_552.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3260/ind_552.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE 02 ÁRVORES NA RUA PORTUGAL, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3261/ind_553.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3261/ind_553.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CALÇAMENTO NA RUA SERGIO LUCIO AMARAL, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3270/ind_554.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3270/ind_554.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ASFALTAMENTO DA RUA FLORESTA, BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3271/ind_555.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3271/ind_555.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOBRE O ESTACIONAMENTO ROTATIVO.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3262/ind_556.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3262/ind_556.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO ASFALTAMENTO DA RUA DELEONI,BAIRRO COLETY.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3263/ind_557.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3263/ind_557.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A INSTALAÇÃO DE ALAMBRADO NO CAMPO DE FUTEBOL LOCALIZADO NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3264/ind_558.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3264/ind_558.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA FERNANDO FERREIRA DA SILVA SANTOS, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3265/ind_559.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3265/ind_559.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACO NA RUA SARGENTO JOAQUIM AZEVEDO, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3266/ind_560.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3266/ind_560.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MURO DE CONTENÇÃO NA RUA MARIA JOSÉ DA ROCHA BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3267/ind_561.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3267/ind_561.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO CONSTRUÇÃO DE QUEBRA MOLAS NA RUA SERGIO LUCIO AMARAL, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3268/ind_562.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3268/ind_562.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA DOUTOR OTÁVIO AMARAL BARROSO , BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3304/ind_563.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3304/ind_563.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO A CONSTRUÇÃO DE QUEBRA MOLAS NA RUA PREFEITO FRANCISCO THEODORO FILHO, BAIRRO PATRIMÔNIO SÃO JOSÉ</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3269/ind_564.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3269/ind_564.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA IZON DIAS DUARTE , BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3282/ind_565.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3282/ind_565.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO A IMPLANTAÇÃO DA COLETA DE ÁGUA PLUVIAL NA RUA POPULAR NO BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3283/ind_566.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3283/ind_566.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REFORMA DO CAMPO DO AMÉRICA FUTEBOL CLUBE NO BAIRRO JOANÓPOLIS</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3284/ind_567.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3284/ind_567.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A REFORMA DOS VESTIÁRIOS DA QUADRA DO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3285/ind_568.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3285/ind_568.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA QUADRA DE MALHA NO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3286/ind_569.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3286/ind_569.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA EDUCAÇÃO E REITORIA DA UNIVERSIDADE DE VIÇOSA, NO SENTIDO DE ESTENDER UM BRAÇO DA FACULDADE EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3287/ind_570.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3287/ind_570.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, SOLICITANDO O ASFALTAMENTO DA RUA SOLDADO SESSENTA NO BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3288/ind_571.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3288/ind_571.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO A POSSIBILIDADE DE APROVEITAR O MÁXIMO DE FUNCIONÁRIOS DO PRONTO SOCORRO DA CCM-HSP PARA A UPA.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3289/ind_572.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3289/ind_572.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO A UM MÉDICO PARA UBS DO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3290/ind_573.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3290/ind_573.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO REDUTOR DE VELOCIDADE NA RUA HENRIQUE VEGGI BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3291/ind_574.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3291/ind_574.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO A REDUTOR DE VELOCIDADE NA RUA JOÃO BATISTA SOARES, BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3292/ind_575.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3292/ind_575.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A CORREÇÃO DE PROBLEMAS COM AS GRADES DAS BOCAS DE LOBO E CANALETAS DA RUA ZELÍDIA MARAI DA SILVA, BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3293/ind_576.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3293/ind_576.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO O ASFALTAMENTO DA AV. CAPITÃO WILLIAM DA COSTA PEREIRA NO BAIRRO PORTO BELO</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3294/ind_577.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3294/ind_577.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO O ASFALTAMENTO DA RUA ALAMEDA DOS RESEDAS, BAIRRO PRIMAVERA</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3295/ind_578.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3295/ind_578.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO O ASFALTAMENTO DA RUA ASTROGILDO FIGUEIREDO DE BARROS, BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3296/ind_579.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3296/ind_579.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO ASFALTAMENTO NA RUA MARIA ZENITH MADRIAGA DOS SANTOS, BAIRRO SÃO GOTARDO</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3297/ind_580.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3297/ind_580.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA SEBASTIÃO FABIANO FILHO E AV. OLAVO CORVETO NAPOLEÃO, BAIRRO NAPOLEÃO II</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3298/ind_581.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3298/ind_581.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A  COLOCAÇÃO DE CANALETAS E REPARO DO PISO NA LADEIRA SANTO ANTÔNIO E VILA ANTÔNIO LUIZ SOARES, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3312/ind_582.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3312/ind_582.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO EXTENSÃO DA REDE DE DRENAGEM PLUVIAL NA RUA DOS COQUEIROS,BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3313/ind_583.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3313/ind_583.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPAROS NO RESERVATÓRIO DE ÁGUA DO CENTRO SOCIAL URBANO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3314/ind_589.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3314/ind_589.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA WALDEVINO JOAQUIM GARCIA, BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3315/ind_586.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3315/ind_586.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA SOLICITANDO CASCALHOS NA ESTRADA DA GAMELEIRA.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3316/ind_586.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3316/ind_586.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO SECRETÁRIO MUNICIPAL DE OBRAS A PAVIMENTAÇÃO DA ESTRADA QUE LIGA AO HARAS PEDREIRA.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3323/ind_587.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3323/ind_587.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS A INSTALAÇÃO DE GRADES NA LAGOA DA GÁVEA.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3324/ind_588.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3324/ind_588.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMUTTRAN A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA LUCIANO R DE PAULA,CHÁCARA LEBLOM.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3332/ind_590.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3332/ind_590.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3331/ind_591.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3331/ind_591.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DE RUAS NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3330/ind_592.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3330/ind_592.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS NO CALÇAMENTO DA RUA OLAVO CORVETO, NAPOLEÃO II.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3325/ind_593.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3325/ind_593.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA DR. MARCOS TARCÍSIO, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3326/ind_594.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3326/ind_594.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA ALAMEDA DAS QUARESMEIRAS, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3327/ind_595.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3327/ind_595.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. ALTÍNO RODRIGUES PEREIRA, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3328/ind_596.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3328/ind_596.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA ESCOBAR GOMES DE SOUZA, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3329/ind_597.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3329/ind_597.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA NA POLICLINICA DO BAIRRO JOSÉ CIRILO E UBS SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3337/ind_598.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3337/ind_598.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO SALVATO NO BAIRRO INCONFIDÊNCIA 2.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3338/ind_599.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3338/ind_599.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA RUA JOQUIM GERALDO DE ALMEIDA NO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3339/ind_600.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3339/ind_600.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO RECOMPOSIÇÃO DA EQUIPE ASSISTENCIAL DA UBS MARAMBAIA/VALE VERDE.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3340/ind_601.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3340/ind_601.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INVERSÃO DE MÃO NA RUA ANTÔNIO CANEDO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3341/ind_602.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3341/ind_602.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO REDUTOR DE VELOCIDADE NA RUA FLÁVIO FRAGA FRANÇA, BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3342/ind_603.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3342/ind_603.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO TERRENO PÚBLICO LOCALIZADO NA RUA ABÍLIO JOSÉ FRITZ, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3346/ind_604.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3346/ind_604.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR QUE FAÇA RECOMPOSIÇÃO ASFÁLTICA DA RUA DA ENCOBERTA,BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3347/ind_605.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3347/ind_605.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE INSTITUA SERVIÇO DE ARQUITETURA E ENGENHARIA PÚBLICAS.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3350/ind_606.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3350/ind_606.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO SISTEMA DE CLIMATIZAÇÃO NAS SALAS DE AULA E IMPLANTAÇÃO DO PISO NACIONAL DOS PROFESSORES.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3349/ind_607.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3349/ind_607.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A CONSTRUÇÃO DA PRAÇA DE LAZER NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3348/ind_608.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3348/ind_608.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, SOLICITANDO JUNTO AO ROTATIVO INCLUIR A RUA JÚLIO BRANDÃO NO CENTRO.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3351/ind_609.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3351/ind_609.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO TENENTE CORONEL E AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA MOLAS NA RUA ALBERTO JOSÉ FERREIRA, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3366/ind_610.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3366/ind_610.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A ADESÃO DO MUNICÍPIO AO PROGRAMA NACIONAL DAS ESCOLAS CIVICO-MILITARES DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3367/ind_611.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3367/ind_611.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE DESENVOLVIMENTO SOCIAL SOLICITANDO ADESÃO POR PARTE DO MUNICÍPIO AO PROGRAMA FEDERAL "CIDADE AMIGA DO IDOSO".</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3368/ind_612.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3368/ind_612.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. ALTINO RODRIGUES PEREIRA, EM TODA EXTENSÃO QUE COMPREENDE OS BAIRROS FRANCO SUÍÇO E JOSÉ CIRILO.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3369/ind_613.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3369/ind_613.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA JOÃO DORNELAS-BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3370/ind_614.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3370/ind_614.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACA INDICATIVA DE QUEBRA MOLAS NA RUA MURIAÉ, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3371/ind_615.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3371/ind_615.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO REDUTORES DE VELOCIDADE NA RUA JOSÉ ROBERTO CABRAL, BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3372/ind_616.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3372/ind_616.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PINTURA DAS FAIXAS DE PEDESTRES DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3373/ind_617.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3373/ind_617.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CANALIZAÇÃO DE ÁGUA PLUVIAL NA RUA 15 DE NOVEMBRO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3374/ind_618.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3374/ind_618.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO NIVELAMENTO ASFÁLTICO E REPARO DE CALÇADAS NA RUA MARIA CÂNDIDA, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3395/ind_619.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3395/ind_619.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3396/ind_620.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3396/ind_620.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA HELSON HASTENREITER, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3397/ind_621.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3397/ind_621.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJA ASFALTADA A RUA JORGE RODRIGUES BARROCA, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3398/ind_622.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3398/ind_622.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA RUA JORGE RODRIGUES, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3399/ind_623.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3399/ind_623.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO NA ILUMINAÇÃO DA RUA JOSÉ  FRANCISCO BANI,BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3405/ind_624.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3405/ind_624.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE EM RUA PIRAPANEMA,BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3406/ind_625.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3406/ind_625.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A INSTALAÇÃO DO BANCO DE LEITE HUMANO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3420/ind_626.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3420/ind_626.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CORRIMÃO NO ESCADÃO DA RUA DR. RODRIGO DE CASTRO, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3407/ind_627.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3407/ind_627.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA FRANCISCO PIMENTEL NO MUNICIPIO DE ITAMURI.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3408/ind_628.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3408/ind_628.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PÚBLICA NA RUA TV AEROPORTO, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3409/ind_629.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3409/ind_629.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS, BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3410/ind_630.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3410/ind_630.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO LICENÇA MATERNIDADE DE 06 MESES PARA FUNCIONÁRIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3411/ind_631.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3411/ind_631.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CALÇAMENTO NA RUA TV AEROPORTO, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3412/ind_632.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3412/ind_632.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO INSTALAÇÃO DE REDE PLUVIAL NA RUA TV AEROPORTO, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3413/ind_633.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3413/ind_633.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO SERVIÇOS NA REDE DE ESGOTO  DAS ALAMEDAS DOS JAMBEIROS E SIBIPURUNA, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3414/ind_634.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3414/ind_634.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO LOMBADA ASFÁLTICA NA RUA OTÁVIO AMARAL BARROSO, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3425/ind_635.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3425/ind_635.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS, SOLICITANDO DETETIZAÇÃO CONTRA ESCORPIÕES NO BAIRRO JOSÉ EDUARDO, DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3424/ind_636.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3424/ind_636.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCA DE LÂMPADA NA RUA JOÃO XXIII, BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3423/ind_637.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3423/ind_637.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA ESCOBAR GOMES DE SOUZA, SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3422/ind_638_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3422/ind_638_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE CORRIMÃO NA ESCA SITUADA NA DR. NEWTON RESENDE.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3433/ind_639.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3433/ind_639.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO SEVIÇOS DE INFRAESTRUTURA COM RECAPEAMENTO NA RUA AMÂNCIO DE FREITAS, BAIRRO PORTO.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3434/ind_640.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3434/ind_640.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DO DEMSUR  SOLICITANDO LIMPEZA NO CÓRREGO RIBEIRÃO SÃO PAULO, BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3435/ind_641.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3435/ind_641.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA DA ILUMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3436/ind_642.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3436/ind_642.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER E AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO REFORMA NA ACADEMIA AO AR LIVRE NA PRAÇA CRISTIANO VARELLA,BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3437/ind_643.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3437/ind_643.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA QUADRA POLIESPORTIVA DA PRAÇA CRISTIANO VARELLA, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3438/ind_644.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3438/ind_644.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DE ALGUMAS RUAS NOS BAIRROS PATRIMONIO SÃO JOSÉ, DORNELAS II E NAPOLEÃO.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3440/ind_645.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3440/ind_645.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO RECAPEAMENTO NO BAIRRO SÃO GOTARDO E JOAÕ XXIII.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3463/ind_646.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3463/ind_646.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMUTTRAN REDUTORES DE VELOCIDADE NA RUA QUENTA SOL NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3462/ind_647.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3462/ind_647.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA MUNICIPAL DE SAÚDE, INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3461/ind_648.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3461/ind_648.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMUTTRAN A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA HIDEMBURGO VILHENA, PRÓXIMO A ENTRADA NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3460/ind_649.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3460/ind_649.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A CONSTRUÇÃO DE UM MURO NO POSTO DE SAÚDE DO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3459/ind_650.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3459/ind_650.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO SECRETARIO MUNICIPAL DE AGRICULTURA SOLICITANDO PROJETO DE LEI QUE CRIE PROGRAMA DE MELHORAMENTO GENÉTICO EM BOVINOS.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3458/ind_651.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3458/ind_651.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA DAS BOCAS DE LOBO DA CIDADE.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3457/ind_652.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3457/ind_652.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS RUAS DO RESIDENCIAL DORNELAS 2.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3456/ind_653.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3456/ind_653.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CALÇAMENTO NOS BURACOS DAS RECENTES OBRAS NA RUA ARTUR DUARTE,BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3455/ind_654.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3455/ind_654.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA TRAVESSA SANTA ISABEL, NO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3454/ind_655.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3454/ind_655.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO NO CALÇAMENTO DA RUA DEJAIR DIAS DE CARVALHO NO BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3453/ind_656.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3453/ind_656.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MANUTENÇÃO NO ASFALTO DA RUA SÃO SEBASTIÃO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3452/ind_657.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3452/ind_657.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A INSTALAÇÃO DE BANHEIROS PÚBLICOS NAS PROXIMIDADES DO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3451/ind_658.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3451/ind_658.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPARO DO CALÇAMENTO EM FRENTE AO AMBULATÓRIO DA CCM-HSP.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3491/ind_659.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3491/ind_659.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A AMPLIAÇÃO DE CALÇADA EM FRENTE Á PRAÇA PAULO DE OLIVEIRA CARVALHO, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3490/ind_660.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3490/ind_660.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES LIMPEZA DE TODO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3489/ind_661.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3489/ind_661.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA-MOLAS NA RUA AMARO GOULART E RUA MAXIMIANO FRAGA, BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3488/ind_662.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3488/ind_662.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NOS FUNDOS DO CAIC, BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3487/ind_663.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3487/ind_663.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO  DIRETOR DO DEMSUR, SOLICITANDO CAPINA E LIMPEZA NO CAIC, BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3486/ind_664.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3486/ind_664.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A REMOÇÃO DE UM POSTE DE ENERGIA NA RUA PROJETADA, DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3485/ind_665.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3485/ind_665.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA ENÉSIO MACHADO DE OLIVEIRA, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3484/ind_666.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3484/ind_666.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DA RUA EUCLIDES DE ALMEIDA PACHECO, BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3483/ind_667.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3483/ind_667.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DAS RUAS DO BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3482/ind_668.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3482/ind_668.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO DO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3481/ind_669.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3481/ind_669.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA JOAQUIM MERCEDES PEDROSA, BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3480/ind_670.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3480/ind_670.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJAM ASFALTADAS AS RUAS JOÃO BATISTA SOARES E RUA FRANCISCO VICENTE MOREIRA NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3479/ind_671.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3479/ind_671.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJA ASFALTADA A RUA BENJAMIN SOARES AZEVEDO,BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3499/ind_672.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3499/ind_672.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE, SOLICITANDO PODA DE ÁRVORES NA TRAVESSA ANIBAL JOSÉ DIAS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3500/ind_673.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3500/ind_673.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO PODAS DAS ÁRVORES NA BR 356.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3501/ind_674.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3501/ind_674.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3502/ind_675.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3502/ind_675.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3503/ind_676.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3503/ind_676.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS, SOLICITANDO AGENTES DE SAÚDE NO CAIC NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3504/ind_677.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3504/ind_677.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO DAS RUAS DA COMUNIDADE DE SÃO DOMINGOS, NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3519/ind_678.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3519/ind_678.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A COORDENADORA DE ENDEMIAS, SOLICITANDO SERVIÇOS DE DESRATIZAÇÃO NA RUA PRINCIPAL, NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3520/ind_679.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3520/ind_679.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ALBERTO JOSÉ FERREIRA, BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3521/ind_680.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3521/ind_680.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL  SOLICITANDO QUE SEJA REAJUSTADO O VALOR PAGO MENSALMENTE AOS SERVIDORES EFETIVOS DA FUNDARTE A TÍTULO DE VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3522/ind_681.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3522/ind_681.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA DE SAÚDE E VIGILÂNCIA SANITÁRIA VISITA EM TERRENO BALDIO NA RUA MARCIANA FERREIRA .</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3523/ind__682.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3523/ind__682.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO RECAPEAMENTO ASFÁLTICO NA RUA CELINO EVARISTO DE ANDRADE, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3524/ind_683.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3524/ind_683.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA GERAL E RECAPEAMENTO DAS RUAS DO LOTEAMENTO ZÉ BRAZ, LOCALIZADO NO BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3525/ind_684.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3525/ind_684.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO SOLUCIONAR A SITUAÇÃO REFERENTE A REDE ESGOTO E PLUVIAL NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3526/ind_685.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3526/ind_685.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO BOCAS-DE-LOBO E LIMPEZA NAS EXISTENTES NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3527/ind_686.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3527/ind_686.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO MURO DE ARRIMO NA RUA SEBASTIÃO JOSINO DA COSTA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3528/ind_687.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3528/ind_687.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO UMA PRAÇA COM ACADEMIA AO AR LIVRE NA RUA ABÍLIO JOSÉ FRITZ,BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3529/ind_688.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3529/ind_688.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO UM POSTE NA RUA ABÍLIO JOSÉ FRITZ, BOM PASTOR.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3530/ind_689.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3530/ind_689.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA ABÍLIO FRITZ E CERCANIAS NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3531/ind_690.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3531/ind_690.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA DAIR DE SOUZA LOPES E RAPHAEL FADUL FERNANDES NO BAIRRO BOM PASTOR ATÉ O CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3546/ind_691.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3546/ind_691.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACO NA RUA BRUNO SALES ABREU, BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/moc_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/moc_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ANTÔNIA MARIA DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2285/moc_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2285/moc_5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE ISAC FRANCISCO DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/moc_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/moc_6.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO VEREADOR SERGIO DOS SANTOS VIEIRA PRESIDENTE DA CÂMARA MUNCIPAL DE BRUMADINHO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/moc_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/moc_7.pdf</t>
   </si>
   <si>
     <t>MUÇÃO DE PESAR AO PREFEITO DO MUNICÍPIO DE BRUMADINHO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/moc_8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/moc_8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E PLAUSOS AO CORPO DE BOMBEIROS DE MINAS GERAIS PELAS BUSCAS EM BRUMADINHO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/moc_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/moc_9.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CORPO DE BOMBEIROS MILITAR DE MINAS GERAIS QUE ATUARAM EM BRUMADINHO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/moc_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/moc_10.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. VEREADOR ANTÔNIO SERGIO DOS SANTOS VIEIRA-(PV), PRESIDENTE DA CÂMARA MUNICIPAL DE BRUMADINHO-MG.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/moc_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/moc_11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DR. ALESSANDRO AMARO DA MATTA, POR REASSUMIR A 4º DELEGACIA REGIONAL DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/moc_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/moc_12.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á DIREÇÃO DO POSTO ANACLETO MURIAÉ, PELA INSTALAÇÃO E INAUGURAÇÃO DO POSTO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/moc_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/moc_14.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DOS JOVENS ATLETAS DO CLUBE DE REGATAS DO FLAMENGO PELOS SEUS FALECIMENTOS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/moc_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/moc_15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES PELO FALECIMENTO DE JOSÉ MONTEIRO DE BARROS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/moc_16.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/moc_16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ESTELINA VITOR MENDES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/moc_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/moc_17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. TEREZINHA MARIA MARTINS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/moc_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/moc_18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. SOLANGE MONTESANO, POR TER ASSUMIDO O CARGO DE SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E RELAÇÕES INSTITUCIONAIS DE MURIAÉ.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/moc_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/moc_19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. CARLOS MAGNO DE OLIVEIRA, POR TER ASSUMIDO O CARGO DE SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS DE MURIAÉ.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/moc_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/moc_20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JORGE FERES, POR TER ASSUMIDO O CARGO DE SECRETÁRIO MUNICIPAL DE URBANISMO E MEIO AMBIENTE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/moc_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/moc_21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ALEX PEDROSA, POR TER ASSUMIDO O CARGO DE SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL DE MURIAÉ.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/moc_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/moc_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/moc_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/moc_24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO OPERÁRIO FUTEBOL CLUBE PELOS SEUS 75 ANOS.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/moc_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/moc_25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PEDRO JOSÉ COELHO PRESIDENTE DE DESENVOLVIMENTO SÓCIO ECONÔMICO DO DISTRITO DE MACUCO  E DE TODOS OS MEMBROS DA DIRETORIA REELEITA.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/moc_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/moc_26.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ROTARY CLUB MURIAÉ NORTE.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/moc_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/moc_28.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE MARIA MAGALHÃES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/moc_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/moc_29.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À NOVA DIRETORIA DO CONSELHO COMUNITÁRIO DE MACUCO.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/moc_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/moc_30.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO  PREFEITO MUNICIPAL DE COLATINA -ES.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/moc_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/moc_32.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MARIA ELZA FALCO CARNEIRO, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/moc_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/moc_27.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE DELFINA TEIXEIRA DE OLIVEIRA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/moc_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/moc_34.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GENERAL DA RESERVA, FLORIANO PEIXOTO VIEIRA NETO, PELA SUA NOMEAÇÃO A MINISTRO DA SECRETARIA - GERAL DA PRESIDÊNCIA DA REPÚBLICA.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/moc_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/moc_35.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE DELFINA TEIXEIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/ind_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/ind_36.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTÔNIO ALVES VIEIRA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/moc_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/moc_37.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DEPUTADA ESTADUAL BEATRIZ CERQUEIRA, ELEITA PRESIDENTE DA COMISSÃO PERMANENTE DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/moc_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/moc_38.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RONALDO WILSON THOMAZ PEIXOTO, FUNCIONÁRIO DO DEMSUR.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/moc_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/moc_39.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO LÍDER COMUNITÁRIO WILSON LUCINDO DE CASTRO, PELOS RELEVANTES SERVIÇOS PRESTADOS A SOCIEDADE MURIAEENSE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/moc_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/moc_40.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTÔNIO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/moc_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/moc_41.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SRA. FLORISBINA CORREA DE ARAUJO.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/moc_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/moc_42.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCOLA PINGUINHO DE GENTE.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/moc_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/moc_43.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CLEBER DE OLIVEIRA PARADELA.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/moc_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/moc_44.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LEONARDO CARLOS DA FONSECA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2494/moc_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2494/moc_45.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA TERESA PATRUS ANANIAS</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2495/moc_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2495/moc_46.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JOSÉ GERALDO DE FREITAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/moc_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/moc_47.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE PAULO HELVÉCIO GAUDIOSO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2502/moc_48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2502/moc_48.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A UTI NEO NATAL DA CASA DE CARIDADE DE MURIAÉ- HSP</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/moc_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/moc_49.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SECRETARIA MUNICIPAL DE SAÚDE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2539/moc_50_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2539/moc_50_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE APARECIDA QUEIROZ PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2569/moc_51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2569/moc_51.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. BEJAMIM MOREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/moc_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/moc_52.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE WALDIR GOMES LEVATE.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2585/moc_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2585/moc_53.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE MARIA APARECIDA DUARTE MENDONÇA</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2589/moc_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2589/moc_54.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ LUIZ MENDES</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2584/moc_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2584/moc_55.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RONI JOSÉ DE SOUZA</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2627/moc_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2627/moc_56.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ MONTEIRO DE BARROS E CARMEM LÚCIA MEDEIROS DE BARROS.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2614/moc_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2614/moc_57.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA DOLORES DE PAULA OLIVEIRA RODRIGUES.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2615/moc_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2615/moc_58.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE HILDA SILVA CORRÊA.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2634/moc_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2634/moc_59.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ CARLOS LEITE.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2637/moc_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2637/moc_60.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MATERNIDADE DA CASA DE CARIDADE DE MURIAÉ- HSP E AOS OBSTETRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2648/moc_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2648/moc_61.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS MILITARES DO 47º BATALHÃO DA POLÍCIA MILITAR DE MURIAÉ PELA OPERAÇÃO " 12 ANOS DE GUARDIÃO DA DIVISA".</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2667/moc_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2667/moc_62.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MEIRIELE DE CASTRO VIANA.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2679/moc_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2679/moc_63.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA DA GLÓRIA MARTINO DE OLIVEIRA PAIVA.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2689/moc_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2689/moc_64.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LOURDES CAMILA NERES COELHO PELA APROVAÇÃO NO CONCURSO DA POLÍCIA FEDERAL.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2690/moc_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2690/moc_65.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CÁSSIA MARIA NERES COELHO PELA APROVAÇÃO NO CONCRUSO DA POLÍCIA FEDERAL.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2676/moc_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2676/moc_66.pdf</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2684/moc_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2684/moc_67.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE NATHÁLIA BRAGA LOPES.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2708/moc_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2708/moc_68.pdf</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2688/moc_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2688/moc_69.pdf</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2685/moc_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2685/moc_70.pdf</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2686/moc_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2686/moc_71.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SEBASTIÃO VEGGI.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2681/moc_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2681/moc_72.pdf</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2682/moc_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2682/moc_73.pdf</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2687/moc_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2687/moc_74.pdf</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2678/moc_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2678/moc_75.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ALIÉCIO SEBASTIÃO DE PAULA.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2738/moc_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2738/moc_76.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ASSOCIAÇÃO DE MORADORES DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2737/moc_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2737/moc_77.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DIRETORIA E ATLETAS DO OPERÁRIO FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2735/moc_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2735/moc_78.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ENFERMAGEM DE MURIAÉ.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2734/moc_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2734/moc_79.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ANA DE FÁTIMA MARTINS PINHEIRO GREGÓRIO.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2736/moc_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2736/moc_80.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCOLA ESTADUAL PROFESSOR ORLANDO DE LIMA FARIA.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2740/moc_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2740/moc_82.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A VANDERLEI LUIZ LOPES E Á COMISSÃO ORGANIZADORA DA 20º CAVALGADA DO DISTRITO DE BELISÁRIO OCORRIDA NOS DIAS 4 E 5 DE MAIO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2773/moc_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2773/moc_83.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ARTHUR COSTA.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2774/moc_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2774/moc_84.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE DR NEWTON FREITAS SILVA RESENDE.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2775/moc_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2775/moc_85.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PAULO EMILIO MOREIRA FILHO.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2776/moc_86.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2776/moc_86.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RICARDO COSTA REIS FAJARDO.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2777/moc_87.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2777/moc_87.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MIGUEL LAMOGLIA LOPES JUNIOR.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2778/moc_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2778/moc_88.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A OSNILDO MOREIRA COSTA ( MIUDO).</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2779/moc_89.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2779/moc_89.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. NEWTON FREITAS SILVA DE REZENDE.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2805/moc_90.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2805/moc_90.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE DR. NEWTON FREITAS SILVA DE RESENDE.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2806/moc_91.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2806/moc_91.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A IVANIN PIMENTEL DE PAIVA, DIRETOR DO DEMUTTRAN E EQUIPE,PELOS RELEVANTES SERVIÇOS PRESTADOS Á MURIAÉ.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2807/moc_92.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2807/moc_92.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA FRANCISCA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2808/moc_93.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2808/moc_93.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SRA. MÁRCIA SUELY OLIVEIRA DO CARMO.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2809/moc_94.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2809/moc_94.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO POLICIAL MAGNO DO CARMO GUEDES PELA NOMEAÇÃO COMO CHEFE DA 7º DELEGACIA DE POLÍCIA RODOVIÁRIA FEDERAL.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2810/moc_95.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2810/moc_95.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO POLICIAL RODOVIÁRIO FEDERAL RODRIGO ALVES LADEIRA PELOS SERVIÇOS PRESTADOS COMO CHEFE DA 7º DELEGACIA DE POLÍCIA RODOVIÁRIA FEDERAL.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2828/moc_97.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2828/moc_97.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GEISLAINE ESTEFÂNIA REGAZE RAMOS, PELA CONCLUSÃO DO MESTRADO EM DIREÇÃO ESTRATÉGICA COM FOCO EM GESTÃO PÚBLICA EFICIENTE ATRAVÉS DE UMA MUDANÇA ORGANIZACIONAL.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2821/moc_98.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2821/moc_98.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. MARCOS VIEIRA.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2819/moc_99.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2819/moc_99.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PRIMEIRO GRUPO DE MTB DE MURIAÉ.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2830/moc_100.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2830/moc_100.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A EMPRESA ELETRO PRIMUS, PELA COMEMORAÇÃO DOS SEUS 40 ANOS DE INAUGURAÇÃO.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2832/moc_101.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2832/moc_101.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE OSMAR DA SILVA MEDEIROS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2855/moc_102.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2855/moc_102.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SENHORA ROZIMAIRI PEREIRA FERREIRA.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2857/moc_104.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2857/moc_104.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE PEDRO ANTONIO FRANCISCO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2856/moc_105.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2856/moc_105.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ILDA LUCIA FERREIRA.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2863/moc_106.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2863/moc_106.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DIRETORA DA ESCOLA ESTADUAL MARIA AUGUSTA SILVA ARAUJO, SRA. LENY ANGELICA DE OLIVEIRA NASCIMENTO.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/moc_107.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/moc_107.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á CASA DE CARIDADE DE MURIAÉ-HOSPITAL SÃO PAULO PELA COMEMORAÇÃO DOS 92 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/moc_108.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/moc_108.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FUNCIONÁRIA PÚBLICA LAIZA APARECIDA AGUIAR ABREU LIMA DE PAULA.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/moc_109.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/moc_109.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A AILTON LOPES DE ÁVILA.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/moc_110.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/moc_110.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO FUNCIONÁRIO PÚBLICO EMERSON TOMÉ E AMARANTE.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/moc_111.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/moc_111.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO FUNCIONÁRIO PÚBLICO ALEXANDRE MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/moc_112.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/moc_112.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CRISTÓVÃO COLOMBO GODINHO FILHO.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/moc_113.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/moc_113.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE TAXISTA JOSÉ REINALDO DE OLIVEIRA MACEDO.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/moc_114.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/moc_114.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA DA CONCEIÇÃO SILVA.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/moc_115.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/moc_115.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FUNCIONÁRIA PÚBLICA VIVIANE GOULART PEREIRA.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR PROF. JULIO SIMBRA, VEREADOR REGINALDO RORIZ, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/moc_116.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/moc_116.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE CARLOS HENRIQUE DE OLIVEIRA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/moc_117.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/moc_117.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A BRUNO GUIMARÃES PRESIDENTE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO CERÃMICA.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/moc_118.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/moc_118.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ULISSES GONÇALVES DIAS.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/moc_119.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/moc_119.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CAIO GARCIA PEREIRA CASCARDO.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/moc_120.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/moc_120.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SEBASTIÃO TOMÉ.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/moc_121.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/moc_121.pdf</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/moc_122.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/moc_122.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ ANTÔNIO FEIRE.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/moc_123.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/moc_123.pdf</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/moc_124.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/moc_124.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SUBTENENTE JOSEMAR GREGORIO GUIMARAES PELO TRABALHO REALIZADO EM MURIAÉ.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/moc_125.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/moc_125.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SUBTENENTE BENEDITO VICENTE FIRMINO TEODORO PELOS RELEVANTES SERVIÇOS PRESTADO Á MURIAÉ.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/moc_126.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/moc_126.pdf</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/moc_127.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/moc_127.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTÔNIO NETO VALENTIM.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/moc_128.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/moc_128.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARGARIDA MARIA PEREIRA.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/moc_129.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/moc_129.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LAURA ISALTINA DE FARIA.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/moc_130.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/moc_130.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROFESSOR AFONSO MOREIRA CABRAL.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/moc_131.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/moc_131.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SAMUEL OTÁVIO DA SILVA TAVARES.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/moc_132.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/moc_132.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. TAYSON RODRIGO DA SILVA.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3031/moc_133.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3031/moc_133.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DANIELA TAVARES BARROS.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/moc_134.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/moc_134.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RIQUELME TAVARES DE PAULA.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/moc_135.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/moc_135.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ANA ELIZA TAVARES SILVA.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/moc_136.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/moc_136.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LLOYD CORTES ELIZEU.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/moc_137.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/moc_137.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SEBASTIÃO FRANCISCO GAZIM.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/moc_138.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/moc_138.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE NILZA MARIA CERQUEIRA.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/moc_139.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/moc_139.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE IONICE DA SILVA GOMES DE SOUZA.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/moc_140.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/moc_140.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ALVINA DA ROCHA CERQUEIRA.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/moc_141.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/moc_141.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. PAULO JOSÉ NAZIOZENO.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/moc_142.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/moc_142.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. JOSÉ PAULO DA SILVA.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/moc_143.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/moc_143.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO SOLIDÁRIO R AO PROJETO MORADORES DE RUA.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/moc_144.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/moc_144.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A HUMBERTO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/moc_145.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/moc_145.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A  JOSÉ CARLOS DA CONCEIÇÃO CHAGAS.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3114/moc_146.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3114/moc_146.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3115/moc_147.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3115/moc_147.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A NOVA DIRETORIA E AO PRESIDENTE ELEITO DA ASSOCIAÇÃO DE MORADORES DO BAIRRO SÃO FRANCISCO, SR. ALTAIR SIMÃO FERREIRA.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3116/moc_148.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3116/moc_148.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SR. JOSÉ ANTONIO MENEZES CAVALCANTE.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3117/moc_149.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3117/moc_149.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EDEVINO DE ASSIS DO REIS.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3118/moc_150.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3118/moc_150.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE GILSON DE SOUZA RODRIGUES.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3119/moc_151.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3119/moc_151.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EDEVINO DE ASSIS REIS.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3120/moc_152.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3120/moc_152.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ ANTONIO DE MENEZES CAVALCANTI.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3121/moc_153.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3121/moc_153.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3122/moc_154.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3122/moc_154.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SARGENTO IVANEI BARRETO DE SOUZA.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3123/moc_155.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3123/moc_155.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SARGENTO ELI DE FÁTIMA SANTOS.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3124/moc_156.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3124/moc_156.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO SOLIDÁRIO.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3125/moc_157.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3125/moc_157.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. VALDIR GOMES PRESIDENTE SO SINTTROMÉ.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3126/moc_158.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3126/moc_158.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RONALDO GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3127/moc_159.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3127/moc_159.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROJETO MORADORES DE RUA.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3128/moc_160.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3128/moc_160.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE GILSON DE SOUZA RODRIGUEZ.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3129/moc_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3129/moc_161.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. MARIA SEBASTIANA SALES.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3130/moc_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3130/moc_162.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A TIAGO HENRIQUE DOS REIS PELO PROJETO SHOTOKAN KARATÊ- DO MURIAÉ.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3183/moc_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3183/moc_163.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A WANDERSON DILY PELO PROJETO SHOTOKAN KARATÊ-DO MURIAÉ.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3222/moc_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3222/moc_164.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS FUNCIONÁRIOS DO LAR OZANAM.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3223/moc_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3223/moc_165.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS FUNCIONÁRIOS DA CASA LAR.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3224/moc_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3224/moc_166.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ERON CARLOS PEREIRA CAMPOS.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3225/moc_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3225/moc_167.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A EDUARDO GOULART GOMES.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3303/moc_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3303/moc_168.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GUILHERME DE ASSIS FERREIRA</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3226/moc_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3226/moc_169.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JOÃO PEDRO ALVES PORTILHO DORNELAS.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3227/moc_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3227/moc_170.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCOLA MUNICIPAL CÂNDIDO PORTINARI.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3228/moc_171.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3228/moc_171.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERGIO DIAS HENRIQUES.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3229/moc_172.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3229/moc_172.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A A GABRIELA MARIA MAYRINK MAZINI.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3230/moc_173.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3230/moc_173.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SERGIO GOMES DA SILVA</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3231/moc_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3231/moc_174.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ TADEU DA MATA.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3232/moc_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3232/moc_175.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LUIZA CAROLINE BERTO.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3233/moc_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3233/moc_176.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PROFESSORA SANDRA BERTO.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3234/moc_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3234/moc_177.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROFESSOR WAGNER CORRÊA DA ROCHA.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3235/moc_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3235/moc_178.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RUAN CARLOS.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3236/moc_179.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3236/moc_179.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A NICOLY ANDRADE.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3237/moc_180.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3237/moc_180.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A EDUARDO ALEXANDRIAS.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3238/moc_181.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3238/moc_181.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LUIZ GUILHERME BERTO.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3244/moc_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3244/moc_182.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ANDRÉIA APARECIDA CARVALHO PAULA.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3245/moc_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3245/moc_183.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JESIEL ELIAS FREITAS.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3246/moc_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3246/moc_184.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ROSALINA SOARES DA COSTA.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3247/moc_185.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3247/moc_185.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DRA. RAQUEL MONTESANO DE CARVALHO.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3248/moc_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3248/moc_186.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DR. JOSÉ CASCELLI NOGUEIRA DA CUNHA .</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3249/moc_187.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3249/moc_187.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. NILZA MARIA SUHETT.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3250/moc_188.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3250/moc_188.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SR. ADELSON SCALLA TAVARES.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3251/moc_189.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3251/moc_189.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. MARIA JOSÉ TRUNQUIM MARCHESE.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3252/moc_190.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3252/moc_190.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. LENI MARIA DA SILVA.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3253/moc_191.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3253/moc_191.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SRA. ANA ELISA FLORIANO CORREA.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3254/moc_192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3254/moc_192.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOVENTINO RIZZO.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3301/moc_193.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3301/moc_193.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PROFESSORA MARLUCE DA CONCEIÇÃO SOARES LIMA</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3302/moc_194.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3302/moc_194.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PROFESSORA EDMEN DIAS DUTRA OLIVEIRA</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3278/moc_195.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3278/moc_195.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A UNION CENTER PARK</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3279/moc_196.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3279/moc_196.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PARK FILADÉLFIA</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3280/moc_197.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3280/moc_197.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CENTRO ESTADUAL DE ATENÇÃO ESPECIALIZADA (CEAE)</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3281/moc_198.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3281/moc_198.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRª. CLAUDETE APARECIDA DE OLIVEIRA PELO SEU FALECIMENTO</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3317/moc_199.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3317/moc_199.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EVELINA MARIA DE JESUS.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3318/moc_200.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3318/moc_200.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE FRANCISCA LUIZA DA SILVA DIAS.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3319/moc_201.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3319/moc_201.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE AGOSTINHO SEVERINO DA SILVA.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3320/mocao_202.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3320/mocao_202.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARIA JOSIMAR RABELO.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3343/moc_203.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3343/moc_203.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO FOLCLÓRICO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3344/moc_204.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3344/moc_204.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EUGÊNIO RODRIGUES CAMPOS PAULO.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3345/moc_205.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3345/moc_205.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE RODRIGO VICENTE.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3352/moc_206.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3352/moc_206.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LAR OZANAM.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3353/moc_207.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3353/moc_207.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JULIANA LAVIOLA.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3354/moc_208.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3354/moc_208.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANA DA PAZ APOLINÁRIO.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3355/moc_209_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3355/moc_209_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ASSOCIAÇÃO DE SURDOS DE MURIAÉ.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3356/moc_210.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3356/moc_210.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ASSOCIAÇÃO DE CORREDORES ACAM.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/moc_211.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/moc_211.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO VIGIANDO O FUTURO.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3375/moc_212.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3375/moc_212.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE SILVINO PEDRO ANGELO.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3376/moc_213.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3376/moc_213.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A UNIMED MURIAÉ.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3377/moc_214.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3377/moc_214.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EURIDES LAIA RIBAS.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3378/moc_215.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3378/moc_215.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CANDIDATAS HABILITADASA CONSELHEIRA TUTELAR.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3379/moc_216.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3379/moc_216.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FLÁVIA DE MELLO NEVES-FUNDARTE.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3380/moc_217.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3380/moc_217.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ELISE FERNANDA ALVES FERREIRA -FUNDARTE.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/moc_218.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/moc_218.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SOCIEDADE MÉDICA DE MURIAÉ E MÉDICOS DA REGIÃO.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3382/moc_219.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3382/moc_219.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE APARECIDA SOARES PEIXOTO.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3391/moc_220.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3391/moc_220.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE VICENTE ANTÔNIO.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3392/moc_221.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3392/moc_221.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE PEDRO INÁCIO DE MEDEIROS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3393/moc_222.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3393/moc_222.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A EQUIPE DE MISSIONÁRIOS LIVE HIM MINISTRIES-EUA E MISSIONÁRIA KANEESHA THOMAS.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3415/moc_223.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3415/moc_223.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE GERALDO MAGELA MOTA.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3416/moc_224.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3416/moc_224.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CARLA BARROSO MORCEF.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3417/moc_225.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3417/moc_225.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PROJETO FUSQUINHA SOLIDÁRIO.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3418/moc_226.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3418/moc_226.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTONIO RODOLFO MACEDO.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3419/moc_227.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3419/moc_227.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE LÍDIA CRISTINA DA SILVA CARNEIRO.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3426/moc_228.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3426/moc_228.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE BRAZ-LA-GATTA.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3441/moc_229.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3441/moc_229.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE RHODE CARNEIRO DA ROCHA.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3442/moc_230.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3442/moc_230.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SR. MANOEL ANTÔNIO LAZARONE.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3443/moc_231.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3443/moc_231.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ GUSTAVO SERRA.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3444/moc_232.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3444/moc_232.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MESSIAS NASCIMENTO COSTA.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3445/moc_233.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3445/moc_233.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DR. IVAN MORGAN DA COSTA JÚNIOR.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3468/moc_234.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3468/moc_234.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO JORNAL FOLHA DO SUDESTE.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3469/moc_235.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3469/moc_235.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FERNANDO NASSAR ROCHA.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3470/moc_236.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3470/moc_236.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE WILKINSON LOURENÇO.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3471/moc_237.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3471/moc_237.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EVEGILDA JOSEFINA ALVES LOURENÇO.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3472/moc_238.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3472/moc_238.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSÉ DA SILVA MARIANO.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3498/moc_239.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3498/moc_239.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ALMIRO AMARAL DA SILVA.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3497/moc_240.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3497/moc_240.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DRª JAQUELINE DE FREITAS OLIVEIRA RIBEIRO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3496/moc_241.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3496/moc_241.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ARQUITETO EVANDRO MELATO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3495/moc_242.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3495/moc_242.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ARQUITETO PABRÍCIO AMARAL DE CARVALHO.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3494/moc_243.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3494/moc_243.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CÉSAR MANSUR BIZZO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3511/moc_244.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3511/moc_244.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CARLOS WILSON ABDALA DO AMARAL.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3510/moc_245.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3510/moc_245.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CARLOS WILSON ABDALLA DO AMARAL.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3509/moc_246.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3509/moc_246.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE CAPITÃO ANDRÉ CARVALHO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3508/moc_247.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3508/moc_247.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOÃO PAULO DE OLIVEIRA RAMOS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3507/moc_248_OAR9YZU.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3507/moc_248_OAR9YZU.pdf</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3506/moc_249.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3506/moc_249.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANDRÉ CARVALHO DA SILVA, CAPITÃO PM MURIAÉ.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3505/moc_250.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3505/moc_250.pdf</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3535/moc_251.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3535/moc_251.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE JOSENE GARCIA PEREIRA CASCARDO.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3536/moc_252.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3536/moc_252.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RONDINELI FRANCISCO DA SILVA.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3544/moc_253.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3544/moc_253.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CLUBE DE REGATAS DO FLAMENGO.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3543/moc_254.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3543/moc_254.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JORGE FERNANDO PINHEIRO DE JESUS.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3542/moc_255.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3542/moc_255.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JUBERT CAMERINI DE ANDRADE.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3541/moc_256.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3541/moc_256.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JOSÉ PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3540/moc_257.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3540/moc_257.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LEANDRO COELHO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3539/moc_258.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3539/moc_258.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JOSÉ LUIZ COSTA.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3538/moc_259.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3538/moc_259.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MATEUS SEVENINI COURI.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3537/moc_260.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3537/moc_260.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GEAN CARLO DE MORAES QUINTÃO.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3548/moc_261.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3548/moc_261.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE  JESUS FRANCISCO DE ARAÚJO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFORMAÇÕES REFERENTE A OBRA DA RUA LICA MUGLIA, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFORMAÇÕES REFERENTE A OBRA DO COMPLEXO ESPORTIVO DOM DELFIM, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req_3.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFORMAÇÕES QUANTO A EXECUÇÃO DA OBRA LAGOA DA GÁVEA.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req_4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA CÉLIO CARLOS ROSA DE PAULA A PRESTAR INFORMAÇÕES A ESTA CASA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req_5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO SOLICITANDO CÓPIAS DE CONVÊNIOS DO ANO 2017 E 2018 E ATA DA REUNIÃO COM A CAIXA ECONÔMICA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req_6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ASSESSOR JURÍDICO DE LICITAÇÃO E CONTRATO ADMINISTRATIVO, SOLICITANDO CÓPIAS REFERENTE CONVÊNIO DE REFORMA DA PRAÇA DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/req_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/req_7.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COLETIVOS UNIÃO SOLICITANDO POSICIONAMENTO DOS CANOS DE DESCARGA DOS GASES TÓXICOS DE ALGUNS DE SEUS ÔNIBUS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/req_9.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/req_9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPUTADO ESTADUAL DR. WILSON BATISTA (PSD) AFIM DE QUE O PARLAMENTAR ENVIDE ESFORÇOS PARA QUE A SECRETARIA DE ESTADO DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL E A COMPANHIA BRASILEIRA DE ALUMÍNIO(CBA) PRESTEM ESCLARECIMENTOS A ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/req_10.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/req_10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Á COMPANHIA BRASILEIRA DE ALUMÍNIO (CBA) SOLICITANDO INFORMAÇÕES RELATIVAS Á BARRAGEM DE MINÉRIO DA UNIDADE DE MIRAÍ E PROVÁVEIS BARRAGENS NESTA REGIÃO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/req_11.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/req_11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ESTADO DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL DE MINAS GERAIS SOLICITANDO INFORMAÇÕES RELATIVAS Á BARRAGEM DE MINÉRIO DA UNIDADE DE MIRAÍ E PROVÁVEIS BARRAGENS NESTA REGIÃO.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/req_13.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/req_13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMUTTRAN SOLICITANDO RESPOSTAS SOBRE FISCALIZAÇÃO DE TACÓGRAFOS PELA EMPRESA COLETIVOS UNIÃO E OUTRAS, E VEÍCULOS DA PREFEITURA QUE FAZEM  TRANSPORTES DE ALUNOS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/req_14.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/req_14.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEPUTADO FEDERAL CHARLES EVANGELISTA, AFIM DE QUE ENVIDE ESFORÇOS PARA QUE A SECRETARIA DE ESTADO DE MEIO E DESENVOLVIMENTO SUSTENTÁVEL E A COMPANHIA BRASILEIRA DE ALUMÍNIO PRESTEM ESCLARECIMENTOS SOBRE OS REQUERIMENTOS 10/2019 E 11/2019.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/req_15.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/req_15.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DA CÂMARA SOLICITANDO REALIZAÇÃO DE CONVÊNIO COM O SESC.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/req_17.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/req_17.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO ADJUNTO DE SAÚDE A PRESTAR A ESTA CASA INFORMAÇÕES QUANTO A COMUNICAÇÃO INSTITUCIONAL PORTARIA Nº 06, DE 08 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/req_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/req_18.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA, NO SENTIDO DE PRESTAR A ESTA CASA, INFORMAÇÕES SOBRE CONTRATO LICITATÓRIO DE COMBUSTÍVEIS E NOTAS FISCAIS DE PAGAMENTOS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/req_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/req_19.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO PRESIDENTE DA COMISSÃO PERMANENTE DE LICITAÇÃO PARA QUE ENVIE RESPOSTAS REFERENTE AO PROCESSO DE LICITAÇÃO 89/2018 POR TOMADA DE PREÇOS 007/2018.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/req_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/req_21.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO GERAL DO DEMSUR PARA QUE PRESTE INFORMAÇÕES REFERENTES AO ABASTECIMENTO DE ÁGUA NA RUA FRANCISCA LAZARONI, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/req_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/req_22.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE DE DESENVOLVIMENTO SOCIAL A PRESTAR INFORMAÇÕES DE PESSOAS CADASTRADAS E OU OBTIVERAM CREDENCIAL DE GRATUIDADE NO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/req_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/req_23.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE SOLICITE AOS SEUS SECRETÁRIOS RESPOSTAS DE REQUERIMENTOS PENDENTES DE 2017 E 2018.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/req_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/req_24.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SR. LEANDRO CUNHA, DIRETOR DA COORDENADORIA DO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) A PRESTAR INFORMAÇÕES .</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/req_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/req_25.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE SOLICITE AOS SECRETÁRIOS RESPOSTAS DE REQUERIMENTOS PENDENTES DE 2017 E 2018.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/req_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/req_26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE DESENVOLVIMENTO SOCIAL A PRESTAR INFORMAÇÕES REFERENTE A CADASTRO DE PESSOAS QUE OBTIVERAM GRATUIDADE NO TRANSPORTE PÚBLICO E DEMAIS A SEGUIR.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/req_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/req_27.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE MURIAÉ A PRESTAR INFORMAÇÕES REFERENTE AS VACINAS DE COMBATE Á MENINGITE.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/req_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/req_28.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE FAZENDA PARA QUE FORNEÇA ATRAVÉS DO CADASTRO IMOBILIÁRIO O NÚMERO DE IMÓVEIS URBANOS CADASTRADOS PARA EFEITO DE IPTU.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2547/req_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2547/req_29.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO A PRESTAR INFORMAÇÕES SOBRE O CONTRATO LICITATÓRIO DE COMBUSTÍVEIS E NOTAS FISCAIS DE PAGAMENTOS.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2542/req_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2542/req_30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORA GERAL DA FUNDARTE A PRESTAR INFORMAÇÕES REFERENTE A LICITAÇÃO 001/2019 COM A EMPRESA CONSULTORIA CULTURAL LTDA.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2588/req_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2588/req_31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SR. GERALDO VERGILINO DIRETOR DO DEMSUR, NO SENTIDO DE PRESTAR A ESTA CASA, INFORMAÇÕES SOBRE: FUNCIONAMENTO DAS ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2591/req_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2591/req_32.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMSUR PARA PRESTAR INFORMAÇÕES A ESTA CASA QUANTO AO CADASTRO DE IMÓVEIS PARA EMISSÃO DE TARIFA  DE ÁGUA</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2590/req_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2590/req_33.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTTRAN, PARA PRESTAR INFORMAÇÕES QUANTO À ROTA DOS ÔNIBUS COLETIVOS NA RUA GENUÍNO SCOPARO, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2618/req_34_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2618/req_34_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E RELAÇÕES INSTITUCIONAIS SOLICITANDO CÓPIA DE RALATORIO DA CONTROLADORIA GERAL DA UNIÃO RELATIVO AS OBRAS DE CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO PRINCIPAL.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2629/req_35.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2629/req_35.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO NO SENTIDO DE PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO CELEBRADO COM EMPRESA DE TRASNPORTE UNIÃO.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2617/req_36_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2617/req_36_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNCIICPAL DE URBANISMO E MEIO AMBIENTE SOLICITANDO CÓPIA DO PROCESSO DE APROVAÇÃO DO LOTEAMENTO SANTA LAURA.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2616/req_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2616/req_37.pdf</t>
   </si>
   <si>
     <t>REUQERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CÓPIA DO PROCESSO DE APROVAÇÃO DO LOTEAMENTO SANTA LAURA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2645/req_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2645/req_38.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO RELAÇÃO DE NOMES DE SERVIDORES DE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2644/req_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2644/req_39.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL SOLICITANDO RELAÇÃO DE TÉCNICOS CONTRATADOS NOS PROCESSOS SELETIVOS DE 2017 A 2019.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2642/req_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2642/req_40.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE SOLICITANDO RESOLUÇÕES, ATAS, ÁUDIO E LISTA DE PRESENÇA DAS REUNIÕES DESTE CONSELHO A PARTIR DE 2017.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2643/req_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2643/req_41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO LISTA RELATIVA A CIRURGIAS ELETIVAS REALIZADAS PELO SUS NOS ANOS DE 2016 A 2019.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2649/req_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2649/req_42.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO COMUPLAN SOLICITANDO CÓPIA DA ATA DO PARECER PRÉVIO SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2668/req_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2668/req_43.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE A PRESTAR INFORMAÇÕES REFERENTE A EXAMES REALIZADOS NO LABORATÓRIO MUNICIPAL DE MURIAÉ.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2770/req_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2770/req_44.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Á SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E RELAÇÕES INSTITUCIONAIS SOLICITANDO CONTRATO DE REPASSE Nº 0237.785-92/2007 CORRESPONDENTE Á EXECUÇÃO DE ESGOTAMENTO SANITÁRIO-ETE PRINCIPAL E INTECEPTORES.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2771/req_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2771/req_45.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO QUE SEJA FORNECIDA CONCORRÊNCIA PÚBLICA Nº 19/2008.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2772/req_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2772/req_46.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO QUE SEJA FORNECIDO CONTRATO Nº 205/2008.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2803/req_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2803/req_47.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE GOVERNO, SENHOR SÉRGIO SOARES DUARTE, PARA QUE ENVIE CÓPIA DE DECRETO MUNICIPAL DE COMPOSIÇÃO DO CONSELHO MUNICIPAL DA CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2804/req_48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2804/req_48.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO DOCUMENTOS REFERENTES ÁS OBRAS DE REFORMA E REVITALIZAÇÃO DA ESCOLA MUNICIPAL PROFª TEREZINHA MARIA OLIVEIRA RIBEIRO, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2816/req_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2816/req_49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES RELATIVOS AO TERMO DE AJUSTAMENTO DE CONDUTA REFERENTE AO CONTRATO 14/2014.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2817/req_50.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2817/req_50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES AO PROCEDIMENTO ADMINISTRATIVO DE Nº 027041/2019.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2862/req_51.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2862/req_51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORA DA FUNDAÇÃO DE CULTURA, ARTES E TURISMO (FUNDARTE) A PRESTAR INFORMAÇÕES REFERENTES AS ATIVIDADES DO ESTÚDIO MUNICIPAL DE AUDIO VISUAL DE MURIAÉ.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/req_52.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/req_52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO DOCUMENTOS AFIM DE QUE SEJAM APURADOS INDÍCIOS DE IRREGULARIDADES APONTADAS NO RELATÓRIO DO CGU.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/req_53.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/req_53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INFORMAÇÕES REFERENTE A EXECUÇÃO DAS OBRAS DO CRONOGRAMA DIVULGADO POR ESTA SECRETARIA.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/req_54.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/req_54.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE E AO PREFEITO MUNICIPAL INFORMAÇÕES REFERENTES AO CONSÓRCIO CILESTE.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/req_55.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/req_55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 44/2019 PROCESSO Nº 50.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/req_56.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/req_56.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 05/2019 PROCESSO Nº 05.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/req_57.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/req_57.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 60/2019 PROCESSO Nº 51.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/req_58.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/req_58.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 001/2019 PROCESSO Nº 277.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/req_59.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/req_59.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 79/2019 PROCESSO Nº 35.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2937/req_60.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2937/req_60.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A PRESTAR INFORMAÇÕES REFERENTE AO CONTRATO 15/2019 PROCESSO Nº 04.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/req_61.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/req_61.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A PRESTAR INFORMAÇÕES QUANTO AO PROCESSO DE LICITAÇÃO 28/2019, PROCESSO LICITATÓRIO 274.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/req_62.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/req_62.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES ÁS DÍVIDAS DO ESTADO COM O MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/req_63.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/req_63.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES QUANTO ÁS EMPRESAS PRESTADORAS DE SERVIÇOS AO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/req_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/req_64.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES ÁS ILUMINAÇÕES DOS ESTÁDIOS/CAMPO DE FUTEBOL PERTENCENTES AO MUNICÍPIO DE MURIAÉ E DISTRITOS DESCRITOS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/req_65.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/req_65.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO SETOR COMPETENTE A PRESTAR INFORMAÇÕES CONCERNENTES ÁS NOTIFICAÇÕES E MULTAS APLICADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/req_66.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/req_66.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETARIO DE ADMINISTRAÇÃO PARA QUE INFORME A ESTA CASA LEGISLATIVA INFORMAÇÕES REFERENTE AO CONVENIO ENTRE A PREFEITURA E A EMPRESA ENERGISA.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/req_67.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/req_67.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO DE LOCAÇÃO RESIDENCIAL DO POSTO DE SAÚDE DE CAPETINGA.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3106/req_68.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3106/req_68.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES REFERENTES AS DÍVIDAS DO GOVERNO DO ESTADO DE MINAS GERAIS COM O MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3107/req_69.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3107/req_69.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORA GERAL DA FUNDARTE SOLICITANDO INFORMAÇÕES REFERENTES AO FESTIVAL DE GASTRONOMIA NA SERRA DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3108/req_70.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3108/req_70.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO DOCUMENTAÇÃO REFERENTE A DÍVIDA DO ESTADO DE MINAS GERAIS COM O MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3109/req_71.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3109/req_71.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ADMINISTRAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES AS FÉRIAS DOS SECRETÁRIOS MUNICIPAIS DE CARGOS EFETIVOS E COMISSIONADOS.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3239/req_72.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3239/req_72.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES REFERENTES AS OBRAS NO BAIRRO AUGUSTO DE ABREU.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3240/req_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3240/req_73.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO CÓPIA ASSINADA PELO ENGENHEIRO RESPONSÁVEL REFERENTE A ESTUDOS DAS ONDULAÇÕES TRANSVERSAIS CONFORME RESPOSTA NO OFICIO 365/2017 DEMUTTRAN.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3321/req_74.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3321/req_74.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA SINART ORGANIZAÇÃO SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO LICITATÓTIO ENTRE A PREFEITURA E A EMPRESA.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3322/req_75.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3322/req_75.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTTRAN SOLICITANDO INFORMAÇÕES REFERENTES AO CONTRATO LICITATÓRIO FIRMADO ENTRE A PREFEITURA E A EMPRESA SINART.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3394/req_76.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3394/req_76.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMSUR E COMSUR SOLICITANDO CÓPIAS DAS ATAS DE REUNIÕES.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3427/req_77.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3427/req_77.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES DAS DÍVIDAS DO GOVERNO DO ESTADO COM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3446/req_78.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3446/req_78.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE ADMINISTRAÇÃO DE MURIAÉ E AO SECRETÁRIO DE FAZENDO DO MUNICÍPIO SOLICITANDO INFORMAÇÕES REFERENTE A CARGOS EFETIVOS E EM COMISSÕES DA ADMINISTRAÇÃO ATUAL E ANTERIOR.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3464/req_79.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3464/req_79.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO SOLICITANDO CÓPIA DE CONTRATO REFERENTE AS INSTALAÇÕES DO SESI.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3465/req_80.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3465/req_80.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COLETIVOS MURIAEENSE SOLICITANDO INFORMAÇÕES.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3493/req_81.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3493/req_81.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL , AO SECRETÁRIO DE OBRAS E AO SECRETÁRIO DE MEIO AMBIENTE, SOLICITANDO INFORMAÇÕES REFERENTES ÀS OBRAS NA BR 116.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3492/req_82.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3492/req_82.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE FAZENDA SOLICITANDO COPIAS DE ESTUDOS DO IMPACTO FINANCEIRO PARA O PROJETO DE LEI 196/2019.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3532/req_83.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3532/req_83.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMUTTRAN SOLICITANDO INFORMAÇÕES REFERENTES A MUDANÇAS DE HORÁRIOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3533/req_84.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3533/req_84.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO  GESTÃO E CONTROLE INTERNO, SOLICITANDO INFORMAÇÕES REFERENTES AO PL 196/2019.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3547/req_85.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3547/req_85.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  A DIRETORA GERAL DA FUNDARTE SOLICITANDO INFORMAÇÕES REFERENTE AO PREGÃO PRESENCIAL.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>REPR</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2313/rep_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2313/rep_1.pdf</t>
   </si>
   <si>
     <t>´REPRESENTAÇÃO Á COMISSÃO PERMANENTE MINAS E ENERGIA DA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS ( ALMG) PARA QUE PROMOVA AUDIÊNCIA PÚBLICA E PLEBISCITO EM NOSSA CIDADE PARA DISCUSSÃO REFERENTE AO EXERCÍCIO DE MINERAÇÃO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/rep_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/rep_2.pdf</t>
   </si>
   <si>
     <t>´REPRESENTAÇÃO AO GOVERNADOR DO ESTADO DE MINAS GERAIS ROMEU ZEMA, REIVINDICANDO JUNTO A SECRETARIA DE ESTADO E DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL A SUA ATENÇÃO QUANTO AO PRÉVIO LICENCIAMENTO AMBIENTAL.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/rep_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/rep_4.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL BRÁULIO BRAZ SOLICITANDO ATENÇÃO E APOIO JUNTO A SEMAD COM RELAÇÃO A LICENÇA AMBIENTAL PARA EXERCÍCIO DA MINERAÇÃO.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/rep_5.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/rep_5.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL BRÁULIO BRAZ, PARA QUE SOLICITE JUNTO AOS ÓRGÃO COMPETENTES AQUISIÇÃO DE VEÍCULO PARA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/rep_6.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/rep_6.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL JOÃO VITOR XAVIER PARA QUE SOLICITE JUNTO AOS ÓRGÃOS PÚBLICOS AQUISIÇÃO DE VEÍCULOS PARA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/rep_7.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/rep_7.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL JOÃO VITOR XAVIER SOLICITANDO ATENÇÃO E APOIO JUNTO A SEMAD COM RELAÇÃO A LICENÇAS AMBIENTAIS PARA EXERCÍCIO DA MINERAÇÃO.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/rep_18.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/rep_18.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO COMANDANTE DO 47º BPM - TENENTE CORONEL JOEDSON FLAVIANO GOMES, AFIM DE QUE SEJA REATIVADO O POSTO POLICIAL NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/rep_19.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/rep_19.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A UNIFAMINAS A SUGESTÃO QUE ABRA EM SUA INSTITUIÇÃO O CURSO SUPERIOR DE MEDICINA VETERINÁRIA.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/rep_20.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/rep_20.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA SOLICITANDO ACADEMIA AO AR LIVRE NA PRAÇA CRISTIANO VARELLA, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/rep_21.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/rep_21.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL DR. WILSON BATISTA, COM A SOLICITAÇÃO DE QUE VIABILIZE UM APARELHO DE ACADEMIA AO AR LIVRE PARA A PRACINHA DO DISTRITO DE PIRAPANEMA EM MURIAÉ.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2546/rep_22.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2546/rep_22.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DIRETOR EDUCACIONAL DA SUPERINTENDÊNCIA REGIONAL DE ENSINO DE MURIAÉ, SOLICITANDO INFORMAÇÕES REFERENTE A REFORMA DA ESCOLA SILVEIRA BRUM.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2566/rep_23.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2566/rep_23.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO  AO GOVERNADOR DE MINAS GERAIS PARA QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE EDUCAÇÃO DE MINAS GERAIS PARA AGILIZAR A REFORMA DA ESCOLA ESTADUAL DR. SILVEIRA BRUM.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2568/rep_24.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2568/rep_24.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DIRETOR DA ENERGISA OU SEU REPRESENTANTE LEGAL PARA QUE TOME PROVIDÊNCIA DO PROTOCOLO 20218263 DE 28/11/2018.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2583/rep_25.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2583/rep_25.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A EMPRESA DE ÔNIBUS COLETIVOS MURIAEENSE, PARA QUE CUMPRA O HÓRARIO DA LINHA DE QUE INICIA NO BAIRRO AEROPORTO E NO BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2638/rep_26.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2638/rep_26.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTRO DA SAÚDE SOLICITANDO QUE REINTRODUZA A MAMOGRAFIA NA REDE PÚBLICA DE SAÚDE A PARTIR DOS 40 ANOS.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2815/rep_27.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2815/rep_27.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DENITT NO SENTIDO DE ANALISAR A VIABILIDADE DE INSTALAR REDUTOR DE VELOCIDADE, SINAL LUMINOSO OU PLACAS DE ALERTA NO TREVO DA BR 101.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3110/rep_28.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3110/rep_28.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL ROGÉRIO CORREIA DE MOURA BAPTISTA SOLICITANDO REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMO A ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3111/rep_29.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3111/rep_29.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO  DEPUTADO FEDERAL PATRUS ANANIAS DE SOUSA, SOLICITANDO REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMOS Á ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3112/rep_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3112/rep_30.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO CHEFE DE SERVIÇOS DO DNIT LEOPOLDINA, SOLICITANDO QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMOS A ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3113/rep_31.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3113/rep_31.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MISAEL ARTUR FERREIRA VARELLA,  SOLICITANDO QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE NA BR 356, PRÓXIMOS A ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3255/rep_32.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3255/rep_32.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MISAEL ARTUR FERREIRA VARELLA, SOLICITANDO URGÊNCIA, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU RADAR ELETRÔNICO NA ÁREA URBANA DA BR 356, ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3256/rep_33.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3256/rep_33.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SENADOR FEDERAL SOLICITANDO REDUTORES DE VELOCIDADE OU RADAR ELETRONICO NA ÁREA URBANA DA BR 356, ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3257/rep_34.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3257/rep_34.pdf</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO CHEFE DE SERVIÇO DO DNIT ,SOLICITANDO REDUTORES DE VELOCIDADE OU RADAR ELETRONICO NA ÁREA URBANA DA BR 356, ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3259/rep_36.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3259/rep_36.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL  SOLICITANDO REDUTORES DE VELOCIDADE OU RADAR ELETRONICO NA ÁREA URBANA DA BR 356, ENTRADA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3272/rep_37.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3272/rep_37.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO PAULO ABIACKEL SOLICITANDO JUNTO AO DNIT QUE VIABILIZE A IMPLANTAÇÃO DE VIADUTO ENTRE AS INTERSEÇÕES DAS BR 116 E 356 TREVO DA CHEVROLET E NAS INTERSEÇÕES DA BR 116 PRÓXIMO A PASSARELA, ACESSOS AOS BAIRROS AEROPORTO, PATRIMÔNIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3273/rep_38.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3273/rep_38.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SENADOR RODRIGO PACHECO SOLICITANDO JUNTO AO DNIT QUE VIABILIZE A IMPLANTAÇÃO DE VIADUTO ENTRE AS INTERSEÇÕES DAS BR 116 E 356 TREVO DA CHEVROLET E NAS INTERSEÇÕES DA BR 116 PRÓXIMO A PASSARELA, ACESSOS AOS BAIRROS AEROPORTO, PATRIMÔNIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3274/rep_39.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3274/rep_39.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SR. MÁRCIO GUSMÃO CHEFE DE SERVIÇOS DO DNIT LEOPOLDINA, SOLICITANDO A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO NO TREVO NA BR 356 NO KM 262.5 QUE DÁ ACESSO AO BAIRRO NAPOLEÃO, CARDOSO DE MELO E SANTANA.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3275/rep_40.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3275/rep_40.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SR DEMETRIUS DAVID DA SILVA, REITOR DA UNIVERSIDADE FEDERAL DE VIÇOSA NO SENTIDO DE ESTUDAR A VIABILIDADE DE ESTENDER  UM BRAÇO DESTA UNIVERSIDADE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3276/rep_41.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3276/rep_41.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTRO DA EDUCAÇÃO SR. ABRAHAM WEINTRAUB, NO SENTIDO DE ESTUDAR A VIABILIDADE DE ESTENDER UM BRAÇO DA UNIVERSIDADE FEDERAL DE VIÇOSA PARA O MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3277/rep_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3277/rep_42.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GENERAL SANTOS FILHO, DIRETOR GERAL DO DNIT PARA QUE VIABILIZE A IMPLANTAÇÃO DE VIADUTO ENTRE AS INTERSEÇÕES DAS BR 116 E 356 TREVO DA CHEVROLET E NAS INTERSEÇÕES DA BR 116 PRÓXIMO A PASSARELA, ACESSOS AOS BAIRROS AEROPORTO, PATRIMÔNIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3383/rep_43.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3383/rep_43.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ, SOLICITANDO ADESÃO AO PROGRAMA " CIDADE AMIGA DO IDOSO".</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3388/rep_44.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3388/rep_44.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROJETO DE LEI PARA REGULAMENTAR O PISO SALARIAL DOS FISIOTERAPEUTAS E TERAPEUTAS OCUPACIONAIS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3389/rep_45.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3389/rep_45.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CRIAR BANCO DE ÓRTESES, PRÓTESES PARA ATENDIMENTO A DEFICIENTES FISICOS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3390/rep_46.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3390/rep_46.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PARTICIPAÇÃO DE TERAPEUTAS OCUPACIONAIS NAS POLÍTICAS DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3466/rep_47.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3466/rep_47.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SENADOR-MG AUGUSTO JUNHO ANASTASIA, SOLICITANDO MANUTENÇÃO DO SESC.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3467/rep_48.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3467/rep_48.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SENADOR-MG RODRIGO OTAVIO SOARES PACHECO, SOLICITANDO MANUTENÇÃO DO SESC.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3534/rep_49.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3534/rep_49.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO A EMPRESA COLETIVO UNIÃO, SOLICITANDO INFORMAÇÕES REFERENTES A MUDANÇA NOS HORÁRIOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/pls_30.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/pls_30.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 5.441, DE 21 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2572/pls_42.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2572/pls_42.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.275/2006, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2671/pls_64.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2671/pls_64.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 2.165/97, QUE CRIA O DEPARTAMENTO MUNICIPAL DE SANEAMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2743/pls_73.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2743/pls_73.pdf</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3363/pls_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3363/pls_175.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS DISPOSTA NA LEI 5772 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3362/pls_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3362/pls_176.pdf</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3401/pls_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3401/pls_183.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1954/1995 QUE ' DISPÕE SOBRE A INSTITUIÇÃO E COMEMORAÇÃO DO DIA MUNICIPAL DA CONSCIÊNCIA NEGRA E DÁ OUTRAS PROVIDENCIAS'.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3404/pls_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3404/pls_186.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DECENAL MUNICIPAL DE EDUCAÇÃO -PDME APROVADO PELA LEI Nº 4.990/2015.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3432/pls_192.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3432/pls_192.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -13770,67 +13770,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/pl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/pl_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/pl_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/pl_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/pl_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/pl_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/pl_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/pl__8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/pl_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/pl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/pl_20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/pl_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2541/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/pl_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/pl_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/pl_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/pl_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/pl_36-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/pl_37-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2537/pl__38-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2538/pl_39-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2540/pl_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2573/pl_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2574/pl_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2575/pl_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2576/pl_46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2579/pl_48-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2608/pl_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2609/pl_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2610/pl_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2611/pl_52-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2612/pl_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2613/pl_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2635/pl_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2636/pl_56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2654/pl_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2655/pl_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2656/pl_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2657/pl_60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2659/pl_61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2670/pl_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2669/pl_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2672/pl_65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2673/pl_66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2674/pl_67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2709/pl_68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2710/pl_69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2739/pl_70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2741/pl_71.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2742/pl_72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2859/pl_74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2780/pl_75.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2813/pl_76.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2811/pl_77.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2814/pl_78.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2833/pl_79.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2834/pl_80.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2835/pl_81.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2836/pl_82.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2860/pl_83.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2861/pl_84.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/pl_85.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/pl_86.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/pl_87.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/pl_88.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/pl_89.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/pl_90.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/pl_91.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2926/pl_92.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/pl_93.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/pl_94.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/pl_95.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/pl_96.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/pl_97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/pl_098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/pl_99.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/pl_100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/pl_101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/pl_102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/pl_103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/pl_104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/pl_105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/pl_106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/pl_107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/pl_109-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/pl_110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/pl_111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/pl_112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3186/pl_113-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3185/pl_114-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/pl_115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/pl_116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3077/pl_117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3078/pl_118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3079/pl_119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3080/pl_120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3081/pl_121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/pl_122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/pl_123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3084/pl_124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/pl_125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/pl_126.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/pl_127.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/pl_128.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/pl_129.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/pl_130.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/pl_131.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/pl_132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/pl_133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/pl_134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3095/pl_135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3096/pl_136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3097/pl_137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3098/pl_138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3099/pl_139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3100/pl_140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3101/pl_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3102/pl_142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3189/pl_143-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3190/pl_144-2019_b874M0T.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3103/pl_145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3104/pl_146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/pl_147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/pl_148-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/pl_149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3105/pl_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3184/pl_151-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3187/pl_152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3188/pl_153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3191/pl_154-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3192/pl_155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3243/pl_156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3241/pl_157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3242/pl_158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3299/pl_159-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3300/pl_160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3305/pl_161.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3306/pl_162.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3307/pl_163.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3308/pl_164.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3310/pl_165.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3311/pl_166.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3333/pl_167.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3334/pl_168.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3335/pl_169.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3336/pl_170.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3359/pl_171.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3358/pl_172.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3360/pl_173.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3361/pl_174.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3364/pl_177.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3365/pl_178.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3385/pl_179.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3386/pl_180_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3387/pl_181.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3400/pl_182.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3402/pl_184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3403/pl_185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3421/pl_187_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3428/pl_188.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3429/pl_189.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3430/pl_190.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3431/pl_191.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3439/pl_193.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3450/pl_194.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3447/pl_195.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3448/pl_196.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3449/pl_197.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3475/pl_198.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3474/pl_199.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3476/pl_200.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3477/pl_201.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3478/pl_202.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3512/pls_203.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3513/pls_204.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3514/pl_205.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3516/pl_0267.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3517/pl_207.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3518/pl_208.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3545/pl_209.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3549/pl_210.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3550/pl_211.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3551/pl_212.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3552/pl_213.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3553/projeto_de_lei_244-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/pro_res_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3309/pr_02-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3473/pr_03.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3515/pr_04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3193/emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/ind_2.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/ind_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/ind_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/ind_5.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/ind_6.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/ind_7.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/ind_8.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/ind_9.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/ind_10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2283/ind_11.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/ind_13.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/ind_14.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/ind_15.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/ind_16.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/ind_17.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/ind_19.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/ind_20.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/ind_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/ind_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/ind_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/ind_24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/ind_25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/ind_26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/ind_27.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/ind_28.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/ind_29.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/ind_30.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/ind_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/ind_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/ind_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/ind_34.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/ind_35.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/ind_36.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/ind_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/ind_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/ind_39.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/ind_40.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/ind_41.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/ind_42.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/ind_43.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/ind_44.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/ind_45.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/ind_46.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/ind_50.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/ind_52.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/ind_53.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/ind_54.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/ind_55.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/ind_56.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/ind_57.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/ind_58.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/ind_59.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/ind_60.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/ind_61_3.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/ind_62.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/ind_63.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/ind_64.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/ind_65.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/ind_66.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/ind_67.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/ind_68.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/ind_70.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/ind_71.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/ind_72.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/ind_73.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/ind_74.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/ind_75.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/ind_76.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/ind_77.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/ind_78.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/ind_79.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/ind_81.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/ind_82.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/ind_83.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/ind_84.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/ind_85.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/ind_86.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/ind_87.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/ind_88.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/ind_89.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/ind_90.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/ind_91.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/ind_92.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/ind_93.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/ind_94.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/ind_95.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/ind_96.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/ind_97.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/ind_98.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/ind_99.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/ind_100.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/ind_101.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/ind_102.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/ind_103.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/ind_104.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/ind_105.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/ind_106.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/ind_107.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/ind_108.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/ind_109.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/ind_110.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/ind_111.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/ind_112.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/ind_113.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/ind_114.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/ind_115.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2458/ind_116.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/ind_117.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/ind_118.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/ind_119.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/ind_120.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/ind_121.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/ind_122.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/ind_123.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_124.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/ind_125.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/ind_126.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_127.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_129.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_130.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/ind_131.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_132.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_133.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_134.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_135.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_136.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_137.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_138.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_139.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/ind_140.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_141.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_142.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_143.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_144.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_145.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_146.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_147.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_148.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_149.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_150.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_151.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_152.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2496/ind_153.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/ind_154.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_155.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/ind_156.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_157.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_158.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_159.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/ind_160.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2567/ind_161.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/ind_162.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/ind_163.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_164.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_165.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_166.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_167.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/ind_168.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2570/ind_169.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2571/ind_170.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_171.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_172.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_173.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_174.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/ind_175.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/ind_176.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/ind_177.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/ind_178.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/ind_179.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2565/ind_180.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2606/ind_181.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2605/ind_182.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2604/ind_183.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2603/ind_184.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2602/ind_185.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2580/ind_186.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2600/ind_187.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2601/ind_188.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2599/ind_189.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2598/ind_190.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2597/ind_191.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2595/ind_192.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2586/ind_195.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2581/ind_196.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2587/ind_198.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2582/ind_199.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2594/ind_200.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2593/ind_201.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2592/ind_202.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2577/ind_203.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2620/ind_204.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2622/ind_205.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2619/ind_206.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2628/ind_207.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2626/ind_208.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2621/ind_209.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2625/ind_210.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2624/ind_211.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2633/ind_212.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2632/ind_213.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2631/ind_214.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2623/ind_215.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2630/ind_216.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2647/ind_217.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2641/ind_218.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2653/ind_219.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2652/ind_220.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2640/ind_221.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2651/ind_222.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2639/ind_223.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2650/ind_224.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2646/ind_225.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2666/ind_226.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2662/ind_227.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2661/ind_228.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2663/ind_229.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2665/ind_230.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2660/ind_231.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2664/ind_232.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2691/ind_233.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2701/ind_235.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2702/ind_236.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2703/ind_237.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2704/ind_238.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2693/ind_239.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2694/ind_240.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2695/ind_241.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2696/ind_243.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2697/ind_244.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2680/ind_245.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2705/ind_246.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2706/ind_247.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2707/ind_248.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2677/ind_249.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2699/ind_250.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2698/ind_251.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2700/ind_252.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2675/ind_253.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2683/ind_254.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2712/ind_255.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2722/ind_256.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2724/ind_257.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2723/ind_258.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2727/ind_259.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2728/ind_260.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2729/ind_261.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2730/ind_262.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2713/ind_263.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2714/ind_264.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2715/ind_265.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2716/ind_266.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2717/ind_267.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2718/ind_268.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2719/ind_269.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2720/ind_270.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2733/ind_271.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2711/ind_272.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2721/ind_273.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2731/ind_274.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2732/ind_275.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2725/ind_276.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2726/ind_277.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2769/ind_278.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2753/ind_279.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2760/ind_281.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2761/ind_282.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2768/ind_283.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2756/ind_284.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2757/ind_285.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2766/ind_286.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2765/ind_287.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2745/ind_288.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2746/ind_289.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2747/ind_290.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2748/ind_291.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2754/ind_292.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2755/ind_293.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2749/ind_294.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2764/ind_295.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2750/ind_297.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2762/ind_298.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2763/ind_299.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2767/ind_300.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2751/ind_301.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2752/ind_302.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2744/ind_303.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2758/ind_304.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2759/ind_305.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2787/ind_306.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2781/ind_307.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2782/ind_308.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2783/ind_309.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2784/ind_310.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2785/ind_311.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2786/ind_312.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2801/ind_314.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2802/ind_315.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2788/ind_316.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2789/ind_317.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2790/ind_318.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2791/ind_319.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2792/ind_320.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2793/ind_321.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2799/ind_322.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2794/ind_323.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2795/ind_324.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2796/ind_325.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/4360/ind_326.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2800/ind_327.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2797/ind_328.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2798/ind_329.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2818/ind_330.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2829/ind_331.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2827/ind_332.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2824/ind_333.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2826/ind_334.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2820/ind_335.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2825/ind_336.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2822/ind_337.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2823/ind_338.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2831/ind_339.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2846/ind_340.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2839/ind_341.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2838/ind_342.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2852/ind_343.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2837/ind_345.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2854/ind_346.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2853/ind_347.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2845/ind_348.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2848/ind_349.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2847/ind_350.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2843/ind_351.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2844/ind_352.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2851/ind_353.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2850/ind_354.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2849/ind_356.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2840/ind_357.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2858/ind_358.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2842/ind_359.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2841/ind_360.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/ind_361.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/ind_362.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/ind_363.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/ind_364.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2871/ind_365.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2876/ind_366.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2870/ind_367.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2869/ind_368.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2872/ind_369.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/ind_370.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/ind_371.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2867/ind_372.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2866/ind_373.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2865/ind_374.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2864/ind_375.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/ind_376.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/ind_377.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2884/ind_378.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/ind_379.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2875/ind_380.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2874/ind_381.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2868/ind_382.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2873/ind_383.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/ind_384.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/ind_385.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/ind_386.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/ind_387.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/ind_388.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/ind_389.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/ind_390.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/ind_391.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/ind_392.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/ind_393.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/ind_394.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/ind_395.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/ind_396.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/ind_397.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/ind_398.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/ind_399.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/ind_400.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/ind_401.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/ind_402.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/ind_403.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/ind_404.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/ind_405.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/ind_406.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/ind_407.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/ind_408.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/ind_409.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/ind_410.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/ind_411.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/ind_412.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/ind_413.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/ind_414.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/ind_415.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/ind_416.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/ind_417.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/ind_418.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/ind_419.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/ind_421.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/ind_422.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/ind_423.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/ind_424.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/ind_425.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/ind_426.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/ind_427.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/ind_428.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/ind_429.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/ind_430.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/ind_431.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/ind_432.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/ind_433.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/ind_434.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/ind_345.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/ind_436.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2996/ind_437.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/ind_438.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/ind_439.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/ind_440.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/ind_441.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/ind_442.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/ind_443.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/ind_444.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/ind_445.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/ind_446.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3066/ind_447.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/ind_448.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/ind_449.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/ind_450.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/ind_451.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/ind_452.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3064/ind_453.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/ind_454.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/ind_455.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/ind_456.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/ind_457.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/ind_458.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/ind_459.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/ind_460.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/ind_461.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/ind_462.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/ind_463.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/ind_464.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/ind_465.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/ind_466.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/ind_467.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/ind_468.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/ind_469.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/ind_470.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/ind_471.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3159/ind_472.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3131/ind_473.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3132/ind_474.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3133/ind_475.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3134/ind_476.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3135/ind_477.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3136/ind_478.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3137/ind_479.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3138/ind_480.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3139/ind_481.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3140/ind_482.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3141/ind_483.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3142/ind_484.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3144/ind_486.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3145/ind_487.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3146/ind_488.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3147/ind_489.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3148/ind_490.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3174/ind_491.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3175/ind_492.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3176/ind_493.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3160/ind_494.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3161/ind_495.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3162/ind_496.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3163/ind_497.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3177/ind_498.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3178/ind_499.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3179/ind_500.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3149/ind_501.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3180/ind_502.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3164/ind_503.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3165/ind_504.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3166/ind_505.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3167/ind_506.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3181/ind_507.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3182/ind_508.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3150/ind_509.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3151/ind_510.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3168/ind_511.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3169/ind_512.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3153/ind_514.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3154/ind_515.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3155/ind_516.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3170/ind_517.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3171/ind_518.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3172/ind_519.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3156/ind_520.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3157/ind_521.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3158/ind_522.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3173/ind_523.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3194/ind_524.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3202/ind_525.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3203/ind_526.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3204/ind_527.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3205/ind_528.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3206/ind_529.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3207/ind_530.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3208/ind_531.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3209/ind_532.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3210/ind_533.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3211/ind_534.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3212/ind_535.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3213/ind_536.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3214/ind_537.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3215/ind_538.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3216/ind_539.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3217/ind_540.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3218/ind_541.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3219/ind_542.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3200/ind_543.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3220/ind_544.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3195/ind_545.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3196/ind_546.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3201/ind_547.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3221/ind_548.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3197/ind_549.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3198/ind_550.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3199/ind_551.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3260/ind_552.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3261/ind_553.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3270/ind_554.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3271/ind_555.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3262/ind_556.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3263/ind_557.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3264/ind_558.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3265/ind_559.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3266/ind_560.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3267/ind_561.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3268/ind_562.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3304/ind_563.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3269/ind_564.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3282/ind_565.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3283/ind_566.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3284/ind_567.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3285/ind_568.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3286/ind_569.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3287/ind_570.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3288/ind_571.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3289/ind_572.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3290/ind_573.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3291/ind_574.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3292/ind_575.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3293/ind_576.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3294/ind_577.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3295/ind_578.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3296/ind_579.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3297/ind_580.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3298/ind_581.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3312/ind_582.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3313/ind_583.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3314/ind_589.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3315/ind_586.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3316/ind_586.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3323/ind_587.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3324/ind_588.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3332/ind_590.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3331/ind_591.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3330/ind_592.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3325/ind_593.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3326/ind_594.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3327/ind_595.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3328/ind_596.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3329/ind_597.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3337/ind_598.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3338/ind_599.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3339/ind_600.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3340/ind_601.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3341/ind_602.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3342/ind_603.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3346/ind_604.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3347/ind_605.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3350/ind_606.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3349/ind_607.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3348/ind_608.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3351/ind_609.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3366/ind_610.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3367/ind_611.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3368/ind_612.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3369/ind_613.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3370/ind_614.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3371/ind_615.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3372/ind_616.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3373/ind_617.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3374/ind_618.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3395/ind_619.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3396/ind_620.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3397/ind_621.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3398/ind_622.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3399/ind_623.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3405/ind_624.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3406/ind_625.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3420/ind_626.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3407/ind_627.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3408/ind_628.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3409/ind_629.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3410/ind_630.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3411/ind_631.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3412/ind_632.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3413/ind_633.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3414/ind_634.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3425/ind_635.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3424/ind_636.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3423/ind_637.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3422/ind_638_2.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3433/ind_639.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3434/ind_640.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3435/ind_641.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3436/ind_642.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3437/ind_643.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3438/ind_644.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3440/ind_645.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3463/ind_646.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3462/ind_647.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3461/ind_648.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3460/ind_649.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3459/ind_650.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3458/ind_651.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3457/ind_652.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3456/ind_653.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3455/ind_654.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3454/ind_655.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3453/ind_656.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3452/ind_657.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3451/ind_658.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3491/ind_659.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3490/ind_660.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3489/ind_661.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3488/ind_662.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3487/ind_663.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3486/ind_664.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3485/ind_665.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3484/ind_666.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3483/ind_667.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3482/ind_668.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3481/ind_669.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3480/ind_670.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3479/ind_671.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3499/ind_672.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3500/ind_673.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3501/ind_674.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3502/ind_675.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3503/ind_676.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3504/ind_677.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3519/ind_678.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3520/ind_679.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3521/ind_680.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3522/ind_681.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3523/ind__682.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3524/ind_683.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3525/ind_684.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3526/ind_685.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3527/ind_686.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3528/ind_687.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3529/ind_688.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3530/ind_689.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3531/ind_690.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3546/ind_691.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/moc_1.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2285/moc_5.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/moc_6.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/moc_7.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/moc_8.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/moc_9.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/moc_10.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/moc_11.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/moc_12.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/moc_14.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/moc_15.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/moc_16.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/moc_17.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/moc_18.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/moc_19.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/moc_20.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/moc_21.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/moc_22.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/moc_24.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/moc_25.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/moc_26.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/moc_28.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/moc_29.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/moc_30.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/moc_32.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/moc_27.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/moc_34.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/moc_35.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/ind_36.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/moc_37.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/moc_38.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/moc_39.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/moc_40.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/moc_41.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/moc_42.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/moc_43.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/moc_44.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2494/moc_45.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2495/moc_46.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/moc_47.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2502/moc_48.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/moc_49.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2539/moc_50_2.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2569/moc_51.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/moc_52.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2585/moc_53.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2589/moc_54.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2584/moc_55.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2627/moc_56.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2614/moc_57.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2615/moc_58.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2634/moc_59.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2637/moc_60.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2648/moc_61.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2667/moc_62.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2679/moc_63.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2689/moc_64.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2690/moc_65.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2676/moc_66.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2684/moc_67.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2708/moc_68.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2688/moc_69.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2685/moc_70.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2686/moc_71.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2681/moc_72.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2682/moc_73.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2687/moc_74.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2678/moc_75.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2738/moc_76.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2737/moc_77.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2735/moc_78.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2734/moc_79.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2736/moc_80.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2740/moc_82.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2773/moc_83.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2774/moc_84.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2775/moc_85.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2776/moc_86.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2777/moc_87.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2778/moc_88.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2779/moc_89.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2805/moc_90.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2806/moc_91.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2807/moc_92.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2808/moc_93.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2809/moc_94.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2810/moc_95.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2828/moc_97.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2821/moc_98.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2819/moc_99.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2830/moc_100.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2832/moc_101.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2855/moc_102.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2857/moc_104.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2856/moc_105.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2863/moc_106.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/moc_107.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/moc_108.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/moc_109.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/moc_110.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/moc_111.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/moc_112.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/moc_113.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/moc_114.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/moc_115.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/moc_116.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/moc_117.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/moc_118.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/moc_119.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/moc_120.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/moc_121.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/moc_122.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/moc_123.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/moc_124.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/moc_125.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/moc_126.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/moc_127.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/moc_128.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/moc_129.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/moc_130.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/moc_131.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/moc_132.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3031/moc_133.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/moc_134.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/moc_135.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/moc_136.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/moc_137.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/moc_138.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/moc_139.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/moc_140.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/moc_141.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/moc_142.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/moc_143.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/moc_144.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/moc_145.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3114/moc_146.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3115/moc_147.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3116/moc_148.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3117/moc_149.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3118/moc_150.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3119/moc_151.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3120/moc_152.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3121/moc_153.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3122/moc_154.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3123/moc_155.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3124/moc_156.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3125/moc_157.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3126/moc_158.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3127/moc_159.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3128/moc_160.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3129/moc_161.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3130/moc_162.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3183/moc_163.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3222/moc_164.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3223/moc_165.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3224/moc_166.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3225/moc_167.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3303/moc_168.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3226/moc_169.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3227/moc_170.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3228/moc_171.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3229/moc_172.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3230/moc_173.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3231/moc_174.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3232/moc_175.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3233/moc_176.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3234/moc_177.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3235/moc_178.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3236/moc_179.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3237/moc_180.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3238/moc_181.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3244/moc_182.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3245/moc_183.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3246/moc_184.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3247/moc_185.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3248/moc_186.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3249/moc_187.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3250/moc_188.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3251/moc_189.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3252/moc_190.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3253/moc_191.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3254/moc_192.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3301/moc_193.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3302/moc_194.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3278/moc_195.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3279/moc_196.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3280/moc_197.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3281/moc_198.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3317/moc_199.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3318/moc_200.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3319/moc_201.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3320/mocao_202.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3343/moc_203.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3344/moc_204.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3345/moc_205.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3352/moc_206.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3353/moc_207.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3354/moc_208.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3355/moc_209_2.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3356/moc_210.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/moc_211.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3375/moc_212.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3376/moc_213.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3377/moc_214.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3378/moc_215.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3379/moc_216.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3380/moc_217.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/moc_218.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3382/moc_219.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3391/moc_220.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3392/moc_221.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3393/moc_222.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3415/moc_223.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3416/moc_224.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3417/moc_225.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3418/moc_226.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3419/moc_227.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3426/moc_228.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3441/moc_229.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3442/moc_230.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3443/moc_231.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3444/moc_232.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3445/moc_233.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3468/moc_234.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3469/moc_235.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3470/moc_236.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3471/moc_237.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3472/moc_238.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3498/moc_239.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3497/moc_240.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3496/moc_241.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3495/moc_242.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3494/moc_243.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3511/moc_244.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3510/moc_245.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3509/moc_246.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3508/moc_247.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3507/moc_248_OAR9YZU.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3506/moc_249.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3505/moc_250.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3535/moc_251.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3536/moc_252.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3544/moc_253.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3543/moc_254.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3542/moc_255.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3541/moc_256.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3540/moc_257.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3539/moc_258.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3538/moc_259.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3537/moc_260.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3548/moc_261.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req_1.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req_2.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req_3.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req_4.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req_5.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req_6.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/req_7.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/req_9.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/req_10.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/req_11.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/req_13.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/req_14.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/req_15.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/req_17.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/req_18.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/req_19.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/req_21.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/req_22.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/req_23.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/req_24.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/req_25.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/req_26.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/req_27.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/req_28.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2547/req_29.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2542/req_30.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2588/req_31.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2591/req_32.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2590/req_33.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2618/req_34_2.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2629/req_35.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2617/req_36_2.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2616/req_37.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2645/req_38.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2644/req_39.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2642/req_40.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2643/req_41.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2649/req_42.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2668/req_43.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2770/req_44.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2771/req_45.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2772/req_46.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2803/req_47.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2804/req_48.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2816/req_49.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2817/req_50.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2862/req_51.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/req_52.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/req_53.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/req_54.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/req_55.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/req_56.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/req_57.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/req_58.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/req_59.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2937/req_60.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/req_61.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/req_62.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/req_63.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/req_64.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/req_65.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/req_66.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/req_67.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3106/req_68.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3107/req_69.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3108/req_70.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3109/req_71.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3239/req_72.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3240/req_73.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3321/req_74.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3322/req_75.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3394/req_76.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3427/req_77.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3446/req_78.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3464/req_79.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3465/req_80.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3493/req_81.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3492/req_82.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3532/req_83.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3533/req_84.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3547/req_85.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2313/rep_1.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/rep_2.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/rep_4.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/rep_5.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/rep_6.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/rep_7.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/rep_18.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/rep_19.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/rep_20.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/rep_21.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2546/rep_22.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2566/rep_23.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2568/rep_24.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2583/rep_25.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2638/rep_26.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2815/rep_27.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3110/rep_28.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3111/rep_29.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3112/rep_30.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3113/rep_31.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3255/rep_32.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3256/rep_33.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3257/rep_34.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3259/rep_36.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3272/rep_37.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3273/rep_38.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3274/rep_39.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3275/rep_40.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3276/rep_41.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3277/rep_42.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3383/rep_43.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3388/rep_44.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3389/rep_45.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3390/rep_46.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3466/rep_47.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3467/rep_48.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3534/rep_49.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/pls_30.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2572/pls_42.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2671/pls_64.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2743/pls_73.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3363/pls_175.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3362/pls_176.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3401/pls_183.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3404/pls_186.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3432/pls_192.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/pl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/pl_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/pl_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/pl_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/pl_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/pl_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/pl_07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/pl__8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/pl_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/pl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/pl_20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/pl_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2541/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/pl_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/pl_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/pl_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/pl_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/pl_36-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/pl_37-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2537/pl__38-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2538/pl_39-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2540/pl_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2573/pl_43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2574/pl_44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2575/pl_45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2576/pl_46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2579/pl_48-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2608/pl_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2609/pl_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2610/pl_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2611/pl_52-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2612/pl_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2613/pl_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2635/pl_55.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2636/pl_56.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2654/pl_57.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2655/pl_58.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2656/pl_59.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2657/pl_60.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2659/pl_61.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2670/pl_62.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2669/pl_63.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2672/pl_65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2673/pl_66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2674/pl_67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2709/pl_68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2710/pl_69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2739/pl_70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2741/pl_71.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2742/pl_72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2859/pl_74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2780/pl_75.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2813/pl_76.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2811/pl_77.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2814/pl_78.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2833/pl_79.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2834/pl_80.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2835/pl_81.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2836/pl_82.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2860/pl_83.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2861/pl_84.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2890/pl_85.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2891/pl_86.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2892/pl_87.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2893/pl_88.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2895/pl_89.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2924/pl_90.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2896/pl_91.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2926/pl_92.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2923/pl_93.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2925/pl_94.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2927/pl_95.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2928/pl_96.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2975/pl_97.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2977/pl_098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2979/pl_99.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2978/pl_100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2980/pl_101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2981/pl_102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2982/pl_103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2984/pl_104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2985/pl_105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2986/pl_106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2987/pl_107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3034/pl_109-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3035/pl_110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3073/pl_111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3074/pl_112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3186/pl_113-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3185/pl_114-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3075/pl_115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3076/pl_116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3077/pl_117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3078/pl_118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3079/pl_119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3080/pl_120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3081/pl_121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3082/pl_122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3083/pl_123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3084/pl_124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3085/pl_125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3086/pl_126.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3087/pl_127.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3088/pl_128.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3089/pl_129.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3090/pl_130.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3091/pl_131.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3092/pl_132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3093/pl_133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3094/pl_134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3095/pl_135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3096/pl_136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3097/pl_137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3098/pl_138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3099/pl_139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3100/pl_140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3101/pl_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3102/pl_142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3189/pl_143-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3190/pl_144-2019_b874M0T.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3103/pl_145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3104/pl_146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3072/pl_147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3070/pl_148-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3071/pl_149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3105/pl_150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3184/pl_151-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3187/pl_152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3188/pl_153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3191/pl_154-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3192/pl_155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3243/pl_156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3241/pl_157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3242/pl_158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3299/pl_159-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3300/pl_160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3305/pl_161.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3306/pl_162.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3307/pl_163.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3308/pl_164.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3310/pl_165.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3311/pl_166.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3333/pl_167.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3334/pl_168.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3335/pl_169.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3336/pl_170.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3359/pl_171.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3358/pl_172.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3360/pl_173.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3361/pl_174.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3364/pl_177.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3365/pl_178.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3385/pl_179.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3386/pl_180_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3387/pl_181.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3400/pl_182.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3402/pl_184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3403/pl_185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3421/pl_187_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3428/pl_188.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3429/pl_189.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3430/pl_190.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3431/pl_191.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3439/pl_193.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3450/pl_194.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3447/pl_195.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3448/pl_196.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3449/pl_197.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3475/pl_198.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3474/pl_199.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3476/pl_200.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3477/pl_201.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3478/pl_202.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3512/pls_203.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3513/pls_204.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3514/pl_205.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3516/pl_0267.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3517/pl_207.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3518/pl_208.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3545/pl_209.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3549/pl_210.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3550/pl_211.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3551/pl_212.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3552/pl_213.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3553/projeto_de_lei_244-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2983/pro_res_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3309/pr_02-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3473/pr_03.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3515/pr_04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3193/emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/ind_2.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/ind_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/ind_4.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/ind_5.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/ind_6.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/ind_7.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/ind_8.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/ind_9.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/ind_10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2283/ind_11.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/ind_13.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/ind_14.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/ind_15.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/ind_16.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/ind_17.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/ind_19.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/ind_20.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/ind_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/ind_22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/ind_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/ind_24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/ind_25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/ind_26.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/ind_27.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/ind_28.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/ind_29.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/ind_30.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/ind_31.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/ind_32.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/ind_33.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/ind_34.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/ind_35.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/ind_36.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/ind_37.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/ind_38.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/ind_39.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/ind_40.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/ind_41.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/ind_42.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/ind_43.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/ind_44.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/ind_45.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/ind_46.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/ind_50.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/ind_52.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/ind_53.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/ind_54.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/ind_55.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/ind_56.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/ind_57.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/ind_58.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/ind_59.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/ind_60.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/ind_61_3.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/ind_62.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/ind_63.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/ind_64.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/ind_65.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/ind_66.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/ind_67.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/ind_68.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/ind_70.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/ind_71.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/ind_72.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/ind_73.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/ind_74.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/ind_75.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/ind_76.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/ind_77.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/ind_78.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/ind_79.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/ind_81.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/ind_82.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/ind_83.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/ind_84.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/ind_85.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/ind_86.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/ind_87.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/ind_88.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/ind_89.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/ind_90.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/ind_91.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/ind_92.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/ind_93.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/ind_94.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/ind_95.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/ind_96.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/ind_97.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/ind_98.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/ind_99.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/ind_100.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/ind_101.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/ind_102.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/ind_103.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/ind_104.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/ind_105.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/ind_106.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/ind_107.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/ind_108.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/ind_109.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/ind_110.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/ind_111.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/ind_112.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/ind_113.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/ind_114.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/ind_115.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2458/ind_116.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/ind_117.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/ind_118.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/ind_119.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/ind_120.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/ind_121.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/ind_122.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/ind_123.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/ind_124.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/ind_125.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/ind_126.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/ind_127.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/ind_129.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/ind_130.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/ind_131.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/ind_132.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/ind_133.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/ind_134.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/ind_135.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/ind_136.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/ind_137.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/ind_138.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/ind_139.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/ind_140.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2535/ind_141.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/ind_142.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/ind_143.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/ind_144.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/ind_145.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/ind_146.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/ind_147.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/ind_148.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/ind_149.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/ind_150.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/ind_151.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/ind_152.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2496/ind_153.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/ind_154.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/ind_155.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/ind_156.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2536/ind_157.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2544/ind_158.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/ind_159.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/ind_160.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2567/ind_161.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/ind_162.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/ind_163.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2548/ind_164.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/ind_165.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2550/ind_166.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/ind_167.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/ind_168.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2570/ind_169.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2571/ind_170.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/ind_171.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2545/ind_172.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/ind_173.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2543/ind_174.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/ind_175.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/ind_176.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/ind_177.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/ind_178.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/ind_179.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2565/ind_180.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2606/ind_181.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2605/ind_182.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2604/ind_183.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2603/ind_184.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2602/ind_185.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2580/ind_186.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2600/ind_187.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2601/ind_188.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2599/ind_189.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2598/ind_190.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2597/ind_191.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2595/ind_192.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2586/ind_195.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2581/ind_196.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2587/ind_198.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2582/ind_199.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2594/ind_200.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2593/ind_201.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2592/ind_202.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2577/ind_203.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2620/ind_204.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2622/ind_205.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2619/ind_206.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2628/ind_207.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2626/ind_208.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2621/ind_209.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2625/ind_210.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2624/ind_211.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2633/ind_212.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2632/ind_213.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2631/ind_214.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2623/ind_215.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2630/ind_216.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2647/ind_217.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2641/ind_218.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2653/ind_219.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2652/ind_220.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2640/ind_221.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2651/ind_222.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2639/ind_223.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2650/ind_224.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2646/ind_225.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2666/ind_226.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2662/ind_227.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2661/ind_228.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2663/ind_229.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2665/ind_230.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2660/ind_231.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2664/ind_232.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2691/ind_233.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2701/ind_235.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2702/ind_236.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2703/ind_237.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2704/ind_238.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2693/ind_239.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2694/ind_240.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2695/ind_241.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2696/ind_243.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2697/ind_244.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2680/ind_245.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2705/ind_246.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2706/ind_247.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2707/ind_248.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2677/ind_249.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2699/ind_250.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2698/ind_251.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2700/ind_252.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2675/ind_253.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2683/ind_254.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2712/ind_255.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2722/ind_256.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2724/ind_257.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2723/ind_258.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2727/ind_259.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2728/ind_260.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2729/ind_261.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2730/ind_262.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2713/ind_263.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2714/ind_264.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2715/ind_265.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2716/ind_266.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2717/ind_267.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2718/ind_268.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2719/ind_269.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2720/ind_270.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2733/ind_271.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2711/ind_272.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2721/ind_273.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2731/ind_274.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2732/ind_275.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2725/ind_276.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2726/ind_277.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2769/ind_278.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2753/ind_279.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2760/ind_281.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2761/ind_282.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2768/ind_283.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2756/ind_284.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2757/ind_285.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2766/ind_286.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2765/ind_287.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2745/ind_288.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2746/ind_289.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2747/ind_290.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2748/ind_291.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2754/ind_292.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2755/ind_293.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2749/ind_294.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2764/ind_295.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2750/ind_297.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2762/ind_298.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2763/ind_299.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2767/ind_300.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2751/ind_301.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2752/ind_302.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2744/ind_303.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2758/ind_304.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2759/ind_305.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2787/ind_306.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2781/ind_307.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2782/ind_308.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2783/ind_309.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2784/ind_310.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2785/ind_311.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2786/ind_312.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2801/ind_314.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2802/ind_315.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2788/ind_316.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2789/ind_317.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2790/ind_318.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2791/ind_319.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2792/ind_320.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2793/ind_321.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2799/ind_322.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2794/ind_323.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2795/ind_324.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2796/ind_325.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/4360/ind_326.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2800/ind_327.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2797/ind_328.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2798/ind_329.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2818/ind_330.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2829/ind_331.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2827/ind_332.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2824/ind_333.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2826/ind_334.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2820/ind_335.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2825/ind_336.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2822/ind_337.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2823/ind_338.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2831/ind_339.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2846/ind_340.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2839/ind_341.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2838/ind_342.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2852/ind_343.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2837/ind_345.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2854/ind_346.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2853/ind_347.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2845/ind_348.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2848/ind_349.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2847/ind_350.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2843/ind_351.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2844/ind_352.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2851/ind_353.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2850/ind_354.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2849/ind_356.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2840/ind_357.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2858/ind_358.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2842/ind_359.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2841/ind_360.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2880/ind_361.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2881/ind_362.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2879/ind_363.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2889/ind_364.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2871/ind_365.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2876/ind_366.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2870/ind_367.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2869/ind_368.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2872/ind_369.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2877/ind_370.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2878/ind_371.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2867/ind_372.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2866/ind_373.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2865/ind_374.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2864/ind_375.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2887/ind_376.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2883/ind_377.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2884/ind_378.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2886/ind_379.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2875/ind_380.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2874/ind_381.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2868/ind_382.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2873/ind_383.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2885/ind_384.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2898/ind_385.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2902/ind_386.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2910/ind_387.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2901/ind_388.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2906/ind_389.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2908/ind_390.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2907/ind_391.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2900/ind_392.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2904/ind_393.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2916/ind_394.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2899/ind_395.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2915/ind_396.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2922/ind_397.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2921/ind_398.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2897/ind_399.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2903/ind_400.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2905/ind_401.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2964/ind_402.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2966/ind_403.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2963/ind_404.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2958/ind_405.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2962/ind_406.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2968/ind_407.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2956/ind_408.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2955/ind_409.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2959/ind_410.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2961/ind_411.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2967/ind_412.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2960/ind_413.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2965/ind_414.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3002/ind_415.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2993/ind_416.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3016/ind_417.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3019/ind_418.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3015/ind_419.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2997/ind_421.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3018/ind_422.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3017/ind_423.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2992/ind_424.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3007/ind_425.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3028/ind_426.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3027/ind_427.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3026/ind_428.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3025/ind_429.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3024/ind_430.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3023/ind_431.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3001/ind_432.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3014/ind_433.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3006/ind_434.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2991/ind_345.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2990/ind_436.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2996/ind_437.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3012/ind_438.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3013/ind_439.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3011/ind_440.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3010/ind_441.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3060/ind_442.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3061/ind_443.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3067/ind_444.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3044/ind_445.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3043/ind_446.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3066/ind_447.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3069/ind_448.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3065/ind_449.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3059/ind_450.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3058/ind_451.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3037/ind_452.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3064/ind_453.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3041/ind_454.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3040/ind_455.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3063/ind_456.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3039/ind_457.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3057/ind_458.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3056/ind_459.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3055/ind_460.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3054/ind_461.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3053/ind_462.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3052/ind_463.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3051/ind_464.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3050/ind_465.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3048/ind_466.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3047/ind_467.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3046/ind_468.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3045/ind_469.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3036/ind_470.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3042/ind_471.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3159/ind_472.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3131/ind_473.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3132/ind_474.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3133/ind_475.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3134/ind_476.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3135/ind_477.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3136/ind_478.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3137/ind_479.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3138/ind_480.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3139/ind_481.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3140/ind_482.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3141/ind_483.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3142/ind_484.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3144/ind_486.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3145/ind_487.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3146/ind_488.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3147/ind_489.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3148/ind_490.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3174/ind_491.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3175/ind_492.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3176/ind_493.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3160/ind_494.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3161/ind_495.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3162/ind_496.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3163/ind_497.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3177/ind_498.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3178/ind_499.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3179/ind_500.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3149/ind_501.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3180/ind_502.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3164/ind_503.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3165/ind_504.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3166/ind_505.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3167/ind_506.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3181/ind_507.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3182/ind_508.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3150/ind_509.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3151/ind_510.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3168/ind_511.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3169/ind_512.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3153/ind_514.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3154/ind_515.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3155/ind_516.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3170/ind_517.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3171/ind_518.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3172/ind_519.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3156/ind_520.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3157/ind_521.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3158/ind_522.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3173/ind_523.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3194/ind_524.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3202/ind_525.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3203/ind_526.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3204/ind_527.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3205/ind_528.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3206/ind_529.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3207/ind_530.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3208/ind_531.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3209/ind_532.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3210/ind_533.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3211/ind_534.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3212/ind_535.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3213/ind_536.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3214/ind_537.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3215/ind_538.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3216/ind_539.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3217/ind_540.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3218/ind_541.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3219/ind_542.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3200/ind_543.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3220/ind_544.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3195/ind_545.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3196/ind_546.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3201/ind_547.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3221/ind_548.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3197/ind_549.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3198/ind_550.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3199/ind_551.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3260/ind_552.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3261/ind_553.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3270/ind_554.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3271/ind_555.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3262/ind_556.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3263/ind_557.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3264/ind_558.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3265/ind_559.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3266/ind_560.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3267/ind_561.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3268/ind_562.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3304/ind_563.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3269/ind_564.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3282/ind_565.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3283/ind_566.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3284/ind_567.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3285/ind_568.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3286/ind_569.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3287/ind_570.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3288/ind_571.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3289/ind_572.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3290/ind_573.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3291/ind_574.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3292/ind_575.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3293/ind_576.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3294/ind_577.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3295/ind_578.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3296/ind_579.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3297/ind_580.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3298/ind_581.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3312/ind_582.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3313/ind_583.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3314/ind_589.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3315/ind_586.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3316/ind_586.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3323/ind_587.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3324/ind_588.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3332/ind_590.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3331/ind_591.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3330/ind_592.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3325/ind_593.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3326/ind_594.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3327/ind_595.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3328/ind_596.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3329/ind_597.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3337/ind_598.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3338/ind_599.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3339/ind_600.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3340/ind_601.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3341/ind_602.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3342/ind_603.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3346/ind_604.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3347/ind_605.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3350/ind_606.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3349/ind_607.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3348/ind_608.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3351/ind_609.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3366/ind_610.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3367/ind_611.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3368/ind_612.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3369/ind_613.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3370/ind_614.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3371/ind_615.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3372/ind_616.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3373/ind_617.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3374/ind_618.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3395/ind_619.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3396/ind_620.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3397/ind_621.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3398/ind_622.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3399/ind_623.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3405/ind_624.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3406/ind_625.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3420/ind_626.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3407/ind_627.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3408/ind_628.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3409/ind_629.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3410/ind_630.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3411/ind_631.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3412/ind_632.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3413/ind_633.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3414/ind_634.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3425/ind_635.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3424/ind_636.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3423/ind_637.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3422/ind_638_2.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3433/ind_639.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3434/ind_640.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3435/ind_641.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3436/ind_642.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3437/ind_643.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3438/ind_644.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3440/ind_645.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3463/ind_646.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3462/ind_647.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3461/ind_648.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3460/ind_649.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3459/ind_650.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3458/ind_651.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3457/ind_652.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3456/ind_653.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3455/ind_654.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3454/ind_655.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3453/ind_656.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3452/ind_657.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3451/ind_658.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3491/ind_659.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3490/ind_660.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3489/ind_661.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3488/ind_662.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3487/ind_663.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3486/ind_664.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3485/ind_665.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3484/ind_666.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3483/ind_667.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3482/ind_668.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3481/ind_669.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3480/ind_670.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3479/ind_671.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3499/ind_672.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3500/ind_673.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3501/ind_674.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3502/ind_675.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3503/ind_676.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3504/ind_677.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3519/ind_678.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3520/ind_679.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3521/ind_680.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3522/ind_681.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3523/ind__682.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3524/ind_683.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3525/ind_684.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3526/ind_685.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3527/ind_686.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3528/ind_687.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3529/ind_688.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3530/ind_689.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3531/ind_690.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3546/ind_691.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/moc_1.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2285/moc_5.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/moc_6.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/moc_7.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/moc_8.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/moc_9.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/moc_10.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/moc_11.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/moc_12.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/moc_14.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/moc_15.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/moc_16.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/moc_17.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/moc_18.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/moc_19.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/moc_20.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/moc_21.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/moc_22.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/moc_24.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/moc_25.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/moc_26.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/moc_28.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/moc_29.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/moc_30.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/moc_32.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/moc_27.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/moc_34.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/moc_35.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/ind_36.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/moc_37.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/moc_38.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/moc_39.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/moc_40.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/moc_41.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/moc_42.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/moc_43.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/moc_44.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2494/moc_45.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2495/moc_46.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/moc_47.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2502/moc_48.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/moc_49.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2539/moc_50_2.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2569/moc_51.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/moc_52.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2585/moc_53.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2589/moc_54.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2584/moc_55.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2627/moc_56.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2614/moc_57.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2615/moc_58.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2634/moc_59.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2637/moc_60.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2648/moc_61.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2667/moc_62.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2679/moc_63.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2689/moc_64.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2690/moc_65.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2676/moc_66.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2684/moc_67.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2708/moc_68.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2688/moc_69.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2685/moc_70.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2686/moc_71.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2681/moc_72.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2682/moc_73.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2687/moc_74.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2678/moc_75.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2738/moc_76.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2737/moc_77.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2735/moc_78.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2734/moc_79.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2736/moc_80.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2740/moc_82.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2773/moc_83.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2774/moc_84.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2775/moc_85.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2776/moc_86.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2777/moc_87.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2778/moc_88.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2779/moc_89.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2805/moc_90.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2806/moc_91.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2807/moc_92.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2808/moc_93.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2809/moc_94.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2810/moc_95.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2828/moc_97.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2821/moc_98.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2819/moc_99.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2830/moc_100.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2832/moc_101.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2855/moc_102.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2857/moc_104.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2856/moc_105.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2863/moc_106.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2894/moc_107.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2920/moc_108.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2914/moc_109.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2919/moc_110.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2918/moc_111.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2913/moc_112.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2912/moc_113.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2911/moc_114.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2917/moc_115.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2976/moc_116.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2970/moc_117.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2971/moc_118.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2973/moc_119.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2972/moc_120.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2951/moc_121.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2952/moc_122.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2974/moc_123.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2949/moc_124.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2948/moc_125.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2969/moc_126.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2950/moc_127.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2954/moc_128.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2953/moc_129.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3008/moc_130.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3032/moc_131.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2994/moc_132.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3031/moc_133.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3030/moc_134.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3029/moc_135.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2995/moc_136.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3009/moc_137.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3000/moc_138.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2999/moc_139.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2998/moc_140.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2989/moc_141.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2988/moc_142.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3020/moc_143.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3068/moc_144.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3062/moc_145.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3114/moc_146.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3115/moc_147.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3116/moc_148.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3117/moc_149.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3118/moc_150.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3119/moc_151.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3120/moc_152.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3121/moc_153.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3122/moc_154.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3123/moc_155.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3124/moc_156.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3125/moc_157.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3126/moc_158.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3127/moc_159.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3128/moc_160.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3129/moc_161.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3130/moc_162.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3183/moc_163.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3222/moc_164.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3223/moc_165.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3224/moc_166.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3225/moc_167.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3303/moc_168.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3226/moc_169.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3227/moc_170.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3228/moc_171.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3229/moc_172.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3230/moc_173.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3231/moc_174.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3232/moc_175.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3233/moc_176.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3234/moc_177.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3235/moc_178.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3236/moc_179.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3237/moc_180.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3238/moc_181.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3244/moc_182.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3245/moc_183.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3246/moc_184.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3247/moc_185.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3248/moc_186.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3249/moc_187.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3250/moc_188.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3251/moc_189.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3252/moc_190.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3253/moc_191.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3254/moc_192.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3301/moc_193.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3302/moc_194.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3278/moc_195.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3279/moc_196.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3280/moc_197.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3281/moc_198.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3317/moc_199.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3318/moc_200.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3319/moc_201.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3320/mocao_202.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3343/moc_203.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3344/moc_204.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3345/moc_205.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3352/moc_206.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3353/moc_207.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3354/moc_208.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3355/moc_209_2.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3356/moc_210.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3357/moc_211.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3375/moc_212.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3376/moc_213.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3377/moc_214.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3378/moc_215.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3379/moc_216.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3380/moc_217.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3381/moc_218.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3382/moc_219.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3391/moc_220.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3392/moc_221.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3393/moc_222.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3415/moc_223.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3416/moc_224.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3417/moc_225.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3418/moc_226.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3419/moc_227.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3426/moc_228.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3441/moc_229.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3442/moc_230.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3443/moc_231.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3444/moc_232.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3445/moc_233.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3468/moc_234.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3469/moc_235.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3470/moc_236.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3471/moc_237.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3472/moc_238.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3498/moc_239.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3497/moc_240.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3496/moc_241.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3495/moc_242.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3494/moc_243.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3511/moc_244.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3510/moc_245.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3509/moc_246.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3508/moc_247.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3507/moc_248_OAR9YZU.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3506/moc_249.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3505/moc_250.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3535/moc_251.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3536/moc_252.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3544/moc_253.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3543/moc_254.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3542/moc_255.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3541/moc_256.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3540/moc_257.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3539/moc_258.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3538/moc_259.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3537/moc_260.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3548/moc_261.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req_1.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req_2.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req_3.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req_4.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req_5.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req_6.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/req_7.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/req_9.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/req_10.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/req_11.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/req_13.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/req_14.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/req_15.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/req_17.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/req_18.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/req_19.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/req_21.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/req_22.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/req_23.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/req_24.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/req_25.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/req_26.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/req_27.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/req_28.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2547/req_29.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2542/req_30.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2588/req_31.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2591/req_32.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2590/req_33.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2618/req_34_2.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2629/req_35.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2617/req_36_2.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2616/req_37.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2645/req_38.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2644/req_39.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2642/req_40.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2643/req_41.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2649/req_42.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2668/req_43.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2770/req_44.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2771/req_45.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2772/req_46.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2803/req_47.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2804/req_48.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2816/req_49.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2817/req_50.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2862/req_51.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2888/req_52.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2882/req_53.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2909/req_54.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2946/req_55.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2945/req_56.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2943/req_57.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2940/req_58.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2939/req_59.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2937/req_60.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2933/req_61.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3005/req_62.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3004/req_63.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3003/req_64.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3021/req_65.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3022/req_66.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3038/req_67.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3106/req_68.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3107/req_69.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3108/req_70.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3109/req_71.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3239/req_72.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3240/req_73.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3321/req_74.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3322/req_75.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3394/req_76.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3427/req_77.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3446/req_78.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3464/req_79.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3465/req_80.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3493/req_81.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3492/req_82.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3532/req_83.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3533/req_84.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3547/req_85.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2313/rep_1.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/rep_2.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/rep_4.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/rep_5.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/rep_6.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/rep_7.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/rep_18.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/rep_19.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/rep_20.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/rep_21.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2546/rep_22.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2566/rep_23.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2568/rep_24.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2583/rep_25.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2638/rep_26.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2815/rep_27.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3110/rep_28.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3111/rep_29.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3112/rep_30.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3113/rep_31.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3255/rep_32.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3256/rep_33.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3257/rep_34.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3259/rep_36.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3272/rep_37.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3273/rep_38.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3274/rep_39.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3275/rep_40.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3276/rep_41.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3277/rep_42.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3383/rep_43.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3388/rep_44.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3389/rep_45.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3390/rep_46.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3466/rep_47.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3467/rep_48.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3534/rep_49.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/pls_30.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2572/pls_42.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2671/pls_64.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/2743/pls_73.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3363/pls_175.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3362/pls_176.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3401/pls_183.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3404/pls_186.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2019/3432/pls_192.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>