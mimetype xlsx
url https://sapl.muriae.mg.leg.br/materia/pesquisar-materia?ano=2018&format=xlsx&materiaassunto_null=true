--- v0 (2026-02-11)
+++ v1 (2026-05-03)
@@ -54,9096 +54,9096 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Pref. Ioannis Konstantinos Grammatikopoulos-GREGO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA LOA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO §6º E INCLUI OS §§7º, 8º, 9º E 10, NO ARTIGO 94, DA LEI COMPLEMENTAR Nº 3.824, DE 1º DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº3.988, DE 06 DE OUTUBRO DE 2010, DA LEI COMPLEMENTAR Nº5.373, DE 05 DE JANEIRO DE 2017, E DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO MÉDIO DO RIO POMBA - AMERP</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I, DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RETIFICAÇÃO DA NATUREZA DAS RECEITAS NA LOA PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REGISTRO NAS MATERNIDADES, NO ÂMBITO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO AO COLHIMENTO DE SANGUE PARA EXAMES CLÍNICOS NAS UNIDADES BÁSICAS DE SAÚDE E CONGÊNERES DOS DISTRITOS MUNICIPAIS DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.157/2016 QUE DISPÕE SOBRE A RECOMENDAÇÃO DA APRESENTAÇÃO DA CARTEIRA DE VACINAÇÃO NO ATO DA MATRÍCULA NOS ESTABELECIMENTOS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS METAS FÍSICAS DA LEI Nº 5.571 DE 22 DE DEZEMBRO DE 2017, O PLANO PLURIANUAL DP MUNICÍPIO DE MURIAÉ - PPA</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA LOA.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.846/2003</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.710, DE 11 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA LENIR ALVES VIANA A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>VEREADOR LELEI</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ TEÓFILO DA ROCHA O LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1º DA LEI 3.532, DE 08 DE NOVEMBRO DE 2007</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AÇÃO ÁS METAS FÍSICAS DA LEI Nº 5.571 DE 22 DE DEZEMBRO DE 2017, O PLANO PLURIANUAL DO MUNICÍPIO-PPA</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VEREADOR REGINALDO RORIZ</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À SUSTENTABILIDADE URBANA, DENOMINADO "IPTU VERDE", QUE ESTABELECE O DESCONTO PROGRESSIVO NO IPTU DE IMÓVEIS QUE ADOTAREM MEDIDAS DE REDUÇÃO DE IMPACTO AMBIENTAL E EFICIENCIA ENERGÉTICA.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 30 DA LEI 5.441/2017</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR ÁREA PÚBLICA E DOAR AO ESTADO DE MG PARA UTILIZAÇÃO DO CORPO DE BOMBEIROS DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.824 DE 01 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LICENÇA PROVISÓRIA PARA O FUNCIONAMENTO DE ATIVIDADES ECONÔMICAS POR MICROEMPRESA,EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL NO MUNICÍPIO DE MURIAÉ,DE ACORDO COM A LEI COMPLEMENTAR Nº 123/2006, E DISPÕE SOBRE SUA APLICAÇÃO,EXPEDIÇÃO,VIGÊNCIA,RENOVAÇÃO E CANCELAMENTO,DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3824, DE 1 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I, DA LEI COMPLEMENTAR Nº 4182, DE 28 DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI COMPLEMENTAR Nº 4182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR E ALIENAR ÁREA PÚBLICA NO ÂMBITO DE REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE ESPECÍFICO - REURB-E, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO ESPAÇO PÚBLICO CENTRO DE ATENÇÃO A MULHER DE MURIAÉ - DR. WALTECY ANTÔNIO GARCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO III-TIPOS DE EDIFICAÇÃO DA LEI MUNICIPAL Nº 5.441/2017.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO GRATUITO PARA MENOR DE 12 ANOS ,ACOMPANHADO DOS PAIS OU RESPONSÁVEL LEGAL, EM EVENTOS ESPORTIVOS E CULTURAIS NO MUNICÍPIO DE MURIAÉ-MG</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.421/2017 QUE ESTABELECE OS CRITÉRIOS DE CÁLCULO DOS CUSTOS PARA ANÁLISE DE PROCESSOS DE REGULARIZAÇÃO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIREITO REAL DE USO-CDRU AOS ENTES SEM FINS LUCRATIVOS DAS ÁREAS DE EDUCAÇÃO,CULTURA,ASSISTÊNCIA SOCIAL OU SAÚDE,OU ENTES PÚBLICOS,NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO NO MUNICÍPIO DE MURIAÉ DA REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE SOCIAL E DE INTERESSE ESPECÍFICO, DE ACORDO COM A LEI FEDERAL Nº 13.465/2017 DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PROIBIÇÃO DE UTILIZAÇÃO DE TELEFONES CELULARES PELOS SERVIDORES MUNICIPAIS NAS REPARTIÇÕES DA ADMINISTRAÇÃO PÚBLICA E UNIDADES DE SAÚDE DO MUNICÍPIO DE MURIAÉ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GUIA DE DIVULGAÇÃO E SERVIÇOS RELATIVOS À SAÚDE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSEGURA AOS IDOSOS UM PRAZO ESTIPULADO PARA O ATENDIMENTO NO SERVIÇO MUNICIPAL DE SAÚDE.   </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR MAYCON DO ZIM, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A ALÍNEA "G" AO ANEXO VII, ITEM IV, DA LEI 5348/2016 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA, VENCIMENTOS E ESTRUTURA ORGANIZACIONAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE MURIAÉ.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA NO ÂMBITO MUNICIPAL A APLICAÇÃO DO ART.55, INCISO VI E ART.56, INCISO II DA LEI FEDERAL 8.666/93, OBRIGANDO A UTILIZAÇÃO DO SEGURO-GARANTIA DE EXECUÇÃO DE CONTRATOS PÚBLICOS DE OBRAS E DE FORNECIMENTO DE BENS OU DE SERVIÇOS, DENOMINADO ESSA MODALIDADE E APLICAÇÃO DA LEI, COMO SEGURO ANTI CORRUPÇÃO - SAC; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA AÇÃO ÀS METAS FÍSICAS DA LEI Nº 5.571 DE 22 DE DEZEMBRO DE 2017, O PLANO PLURIANUAL. </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DOS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>VEREADORA HELENA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO DIREITO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MURIAÉ COM DEFICIÊNCIA, À APOSENTADORIA COM REQUISITOS E CRITÉRIOS DIFERENCIADOS EDITADOS EM LEI MUNICIPAL ESPECÍFICA, E NA FALTA DESTA, DE ACORDO COM O §4º, INCISO I, DO ART.40 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA - LDO 2019.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE REALIZAÇÃO DAS REUNIÕES DOS CONSELHOS MUNICIPAIS E AUDIÊNCIAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MURIAÉ O "TROFÉU MÉRITO DO TRABALHO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 5.246/2016</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A LICENÇA PROVISÓRIA PARA O FUNCIONAMENTO DE ATIVIDADES ECONÔMICAS POR MICROEMPRESAS, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL NO MUNICÍPIO DE MURIAÉ, DE ACORDO COM A LEI COMPLEMENTAR Nº 26/2006, E DISPÕE SOBRE A SUA APLICAÇÃO, EXPEDIÇÃO, VIGÊNCIA, RENOVAÇÃO E CANCELAMENTO, DENTRE OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA INCLUSÃO DE FONTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.158, DE 18 DE NOVEMBRO DE 1997, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA SEBASTIÃO OLIVEIRA O LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VEREADOR IVANIR DO GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO NO BAIRRO SÃO JOAQUIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE BARES, RESTAURANTES E SIMILARES FORNECEREM COMANDA IMPRESSA INDIVIDUAL PARA CONTROLE DE CONSUMO DOS CLIENTES</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º DA LEI MUNICIPAL N° 4.068 DE 26 DE ABRIL DE 2011, QUE INSTITUIU O FUNDO MUNICIPAL DA JUVENTUDE DE MURIAÉ - FMJUV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ÁREA AO PERÍMETRO URBANO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2165/97 QUE CRIA O DEPARTAMENTO DE SANEAMENTO URBANO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MURIAÉ A OBRIGATORIEDADE DE AFIXAR PLACAS INFORMATIVAS SOBRE O DISQUE 180 ( VIOLÊNCIA CONTRA A MULHER) E DISQUE 100 ( ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES).</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TRAVESSA IONILY MONTEIRO,O LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O FUNDO PREVIDENCIÁRIO DE MURIAÉ- MURIAÉ-PREV A FIRMAR TERMO DE ADESÃO E FILIAR-SE Á ASSOCIAÇÃO BRASILEIRA DE OUVIDORES/OMBUDSMAN,SEÇÃO MINAS GERAIS-ABO/MG</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO DE CULTURA E ARTES DE MURIAÉ- FUNDARTE A FIRMAR TERMO DE ADESÃO E FILIAR-SE Á ASSOCIAÇÃO BRASILEIRA DE OUVIDORES/OMBUDSMAN, SEÇÃO MINAS GERAIS- ABO/MG</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O GRUPO DE MODERNIZAÇÃO MUNICIPAL E SUAS ATRIBUIÇÕES  NA ELABORAÇÃO DO DIAGNÓSTICO E EQUILÍBRIO ORÇAMENTÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA SELO ESCOLA VERDE NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A IMPLEMENTAÇÃO NO MUNICÍPIO DE MURIAÉ DA REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE ESPECÍFICO, DE ACORDO COM A LEI FEDERAL Nº 1465/2017, DENTRE OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA ALBERTINA TURETA, O LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AÇÃO E METAS FÍSICAS - LEI MUNICIPAL Nº 5.571 DE 22 DE NOVEMBRO DE 2017 - PPA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ASSISTÊNCIA A COMUNIDADE LGBT NA ÁREA DA SAÚDE </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS DO BAIRRO DORNELAS II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O REMANEJAMENTO DE DOTAÇÕES, ORÇAMENTÁRIAS DISPOSTA NA LEI 5.578 DE 06 DE DEZEMBRO DE 2017. </t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS DISPOSTA NA LEI 5578 DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VI DA LEI COMPLEMENTAR Nº 4182 DE 28 DE DEZEMBRO DE 2011,DENTRE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA-FMDPD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESCOLA INFANTIL DO PROINFANCIA NO BAIRRO DORNELAS II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA SIDNEY NOBRE DA SILVA,O LOGRADOURO PÚBLICO SITUADO NO BAIRRO DA GÁVEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA IOLANDA VÁSQUEZ PEREIRA,O LOGRADOURO PÚBLICO SITUADO NO BAIRRO GÁVEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPOR EM LOCAL VISÍVEL E ADEQUADO, KITS BÁSICOS DE PRIMEIROS SOCORROS NOS ESTABELECIMENTOS QUE EXERÇAM ATIVIDADES ECONÔMICAS DE GINÁSTICAS,MUSCULAÇÃO E AFINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR, PARA ATENDIMENTO DE INVESTIMENTOS DO DEMSUR, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ACADEMIA DE GINÁSTICA AO AR LIVRE LOCALIZADA NA PRAÇA ARÂMISA CÂNDIDA COUTO SITUADA NO POVOADO DE SÃO FERNANDO,DISTRITO DE BOA FAMÍLIA,COM O NOME DE VERALDO ALVES DE PAIVA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL,PARA INCLUSÃO DE DOTAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE MÉDICO PERITO,PREVISTO NA LEI COMPLEMENTAR Nº 4.182,DE 28 DE DEZEMBRO DE 2011,DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 3.244,DE 28 DE ABRIL DE 2006.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS Á REALIZAÇÃO DE EVENTOS COM IMPACTOS URBANÍSTICOS NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ESTACIONAMENTO ROTATIVO PARA VEÍCULOS NAS VIAS PÚBLICAS E DISCIPLINA OS ESTACIONAMENTOS PRIVADOS NO MUNICÍPIO DE MURIAÉ, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O ANEXO XII, NA LEI COMPLEMENTAR Nº 4182,DE 28 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A FRANCISCO DE ASSIS TESTE</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A GILSON JUSTINIANO DOS SANTOS JÚNIOR</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>VEREADOR CARLOS MACUCO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A ALOISIO GARCIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A VANDER BRUNI DA SILVA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A MAXWELL ANDRADE NERY</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>VEREADOR DAVID LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A ÂNGELO PEDROSA CLEMENTE</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A WALLACE KENEDY DA SILVA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A ARTUR JOSÉ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A GERALDO M MAGELA PEREIRA</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO RONALDO WILSON THOMAZ PEIXOTO</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A JOÃO LUIZ THURLER SECUNHO</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A JORGE FERREIRA RODRIGUES</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A JORGE DE SOUZA MONTES</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>VEREADOR MAYCON DO ZIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A MARIA VITORINA MARTINS ASSIS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A MARIA DA CONSOLAÇÃO TANUS PAMPOLINI FREITAS.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A JOSÉ DOMINGOS DIAS.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>VEREADOR CISO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO A ISMAR DÓRIS GERÔNIMO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>VEREADOR CARLOS DELFIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A FREDERICO BORGES DA COSTA</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A RONALDO BATISTA MORAES</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A HAMILTON FERNANDO DUTRA MILITÃO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A THIAGO MORAIS DE ALMEIDA LEMES</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JOSE SOUZA RODRIGUES</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JÚLIO CEZAR DE OLIVEIRA</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JOÃO CRUZ REIS FILHO</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A PRISCILLA BARBUTO BOTELHO TEIXEIRA.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JOSEFA ROQUE DE SOUZA</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A TÂNIA FERNANDA ALBUQUERQUE CARNEIRO</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A CARLOS HENRIQUE ALVES DA SILVA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A RAPHAEL BARRETO CAMPOS</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A AMÉRICO ANTÔNIO DA SILVA CABRAL.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A RICARDO CADÊTE SPÍNOLA.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A NÁDIA MARIA ALVIM</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JOSÉ ANTÔNIO CARNEIRO</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A MARCO ANTÔNIO GONLÇALVES</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JACKELINY FERREIRA RANGEL</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADANIA HONORÁRIA MURIAEENSE A JORGE BATISTA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO MÉRITO LEGISLATIVO A JOÃO BAPTISTA CÂNDIDO RIBEIRO</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DO MÉRITO LEGISLATIVO IN MEMORIAM A TELMO BRAGA</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A ABRAÃO JOSÉ DE PAULA</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A ADILSON RODRIGUES PEREIRA</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A ANDERSON DE OLIVEIRA SILVA.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A ANDRÉ CARVALHO DA SILVA</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A FÁBIO RODRIGUES LAURIANO</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A SANDRO HENRIQUE OLIVEIRA MUGUET</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE COMENDA MARTINS DA COSTA A SÉRGIO DIAS HENRIQUE</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS 6º E 10º E ACRESCENTA § 3º NO ART.20º DA LEI 1.232 DE 30 DE DEZEMBRO DE 1987.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR PARA ATENDIMENTO DE INVESTIMENTOS DO DEMSUR,DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR,PARA ATENDIMENTO DE INVESTIMENTOS DO DEMSUR,DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA EDSON DE OLIVEIRA JUNIOR, O LOGRADOURO PÚBLICO " RUA 15 DE NOVEMBRO BAIRRO SANTO ANTÔNIO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DA COMENDA MARTINS DA COSTA A SR. TAYRONY ESPÍNDOLA</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DA COMENDA MARTINS DA COSTA AO SR. JOEDSON FLAVIANO GOMES</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO NO CONDOMÍNIO RESIDENCIAL LÍDIA GOMES CORRÊA.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5639 DE 09 DE MAIO DE 2018,NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 3.195, DE 27 DE DEZEMBRO DE 2005-CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MURIAÉ-CTM.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI § 3º AO ARTIGO 392 DA LEI MUNICIPAL Nº 2.358,DE 18 DE NOVEMBRO DE 1999.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DEVER DE INSERÇÃO DO SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA-TEA NAS PLACAS DE ATENDIMENTO PRIORITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE MISSIONÁRIO RESGATE DE ALMAS PARA O REINO DE DEUS.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE MURIAÉ O DIA MUNICIPAL DE EDUCAÇÃO, CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A DOENÇA DE ALZHEIMER.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2047/pl_161.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2047/pl_161.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DISTRITO DE BELISÁRIO COMO PATRIMÓNIO HÍDRICO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>VEREADOR PROF. JULIO SIMBRA, VEREADORA DRª. MIRIAM, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2052/pl_162.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2052/pl_162.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO E ATENDIMENTO INTEGRADOS Á PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA- ESTATUTO MUNICIPAL DA PESSOA COM TEA, NO ÂMBITO DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2074/pl_163.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2074/pl_163.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 5.597/2017, QUE DISPÕE ACERCA DA INSTALAÇÃO, DO FUNCIONAMENTO, DA UTILIZAÇÃO, DA ADMINISTRAÇÃO E DA FISCALIZAÇÃO DOS CEMITÉRIOS E CREMATÓRIOS E A EXECUÇÃO DOS SERVIÇOS FUNERÁRIOS NO MUNICÍPIO DE MURIAÉ, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2075/pl_164.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2075/pl_164.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 4.389, DE 23 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2076/pl_165.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2076/pl_165.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ATIVIDADE PRIVADA DE BOMBEIRO CIVIL NO ÂMBITO DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/pl_166.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/pl_166.pdf</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/pl_167.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/pl_167.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESCOLA MUNICIPAL ONÉA LOPES GOUVÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/pl_168.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/pl_168.pdf</t>
   </si>
   <si>
     <t>INCLUI OS PARÁGRAFOS §1º E § 2º NO ARTIGO 2º DA LEI Nº 5.188/2016 " DETERMINA QUE TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO DE MURIAÉ . DEVERÃO INFORMAR DIARIAMENTE O SEU ESTOQUE DE MEDICAMENTOS GRATUITOS A POPULAÇÃO ATRAVÉS DA REDE SOCIAL, OU SITE ESPECÍFICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/pl_169.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/pl_169.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/pl_170.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/pl_170.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, PARA INCLUSÃO DE FONTE DE RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/lei_no_5.772_-_2018_loa_2019_-_republicada.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/lei_no_5.772_-_2018_loa_2019_-_republicada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DO MUNICÍPIO DE MURIAÉ PARA EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2128/pl_172_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2128/pl_172_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS LEI Nº 5.644 DE 16 DE MAIO DE 2018, EM SEUS ANEXOS I E III, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/</t>
+    <t>http://sapl.muriae.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE QUADRA MÔNICA PIRES DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2144/pl_174.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2144/pl_174.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REMISSÃO PARCIAL, EM CARÁTER GERAL, DE CRÉDITOS TRIBUTÁRIOS CONSTITUÍDOS PELO LANÇAMENTO NO EXERCÍCIO 2018 DA TAXA DE FISCALIZAÇÃO E UTILIZAÇÃO DE CEMITÉRIOS ( MANUTENÇÃO ANUAL) INCIDENTE SOBRE NOS JAZIGOS DOS CEMITÉRIOS MUNICIPAIS SITUADOS NOS DISTRITOS DE MURIAÉ.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2145/pl_175.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2145/pl_175.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 5.597, DE 05 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2146/pl_176.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2146/pl_176.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI 4.182, DE 28 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2147/pl_177.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2147/pl_177.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 4.183, DE 28 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2148/pl_178.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2148/pl_178.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI Nº 4.184, DE 28 DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2149/pl_179-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2149/pl_179-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 2.334, de 24 de agosto de 1999, que dispõe sobre o parcelamento do solo urbano do Município de Muriaé, e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2150/pl_180-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2150/pl_180-2018.pdf</t>
   </si>
   <si>
     <t>Institui área como Patrimônio hídrico do Município de Muriaé.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2169/pl_181.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2169/pl_181.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA INCLUSÃO DE FONTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2173/pl_182.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2173/pl_182.pdf</t>
   </si>
   <si>
     <t>ALTERA  § E INCLUI O  § 4º AO ARTIGO 392 DA LEI MUNICIPAL Nº 2.358, DE 18 DE NOVEMBRO DE 1999.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2170/pl_183.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2170/pl_183.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2171/pl_184.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2171/pl_184.pdf</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2172/pl_237.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2172/pl_237.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE VIGILÂNCIA POR CAMERAS DE SEGURANÇA NO SERVIÇO PÚBLICO DE TÁXI DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR CARLOS DELFIM, VEREADOR DEVAIL CORREA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2175/pl_186.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2175/pl_186.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.245, DE 05 DE MAIO DE 2006, QUE DISCIPLINA A LICITAÇÃO PARA CONCESSÃO E A PERMISSÃO DOS SERVIÇOS PÚBLICOS DE TRANSPORTE COLETIVO NO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2174/pl_187.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2174/pl_187.pdf</t>
   </si>
   <si>
     <t>APROVA A PLANTA DE VALORES GENÉRICOS E A TABELA DE PREÇOS DE CONSTRUÇÃO DO MUNICÍPIO DE MURIAÉ PARA FINS DE LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA-IPTU DO EXERCÍCIO 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2233/pl_188-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2233/pl_188-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE NO MUNICÍPIO DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2236/pl_189-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2236/pl_189-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS AGENTES FISCAIS DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2237/pl_190-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2237/pl_190-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E FAVORECIDO A SER DISPENSADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2238/pl_191-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2238/pl_191-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2239/pl_192-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2239/pl_192-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI ÁREA COMO PATRIMÔNIO HÍDRICO DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2240/pl_193-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2240/pl_193-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTÁRIAS DISPOSTA NA LEI 5.578 DE 06 DE DEZEMBRO DE 2017 - LOA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pl_194-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pl_194-2018.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1.42, de 28 de dezembro de 1987, que dispõe sobre o serviço de táxis no Município de Muriaé, nº 2.358, de 28 de janeiro de 1999, que dispõe sobre o Código de Posturas do Município de Muriaé, nº 3.195, de 27 de dezembro de 2005, que dispõe sobre o Código Tributário Municipal e nº 4.393, de 13 de novembro de 2012, que dispõe sobre o comércio ambulante e a prestação de serviços ambulantes nas vias e nos logradouros públicos.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2251/pl_195-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2251/pl_195-2018.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2252/pl_196-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2252/pl_196-2018.pdf</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2253/pl_197-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2253/pl_197-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 3.988, DE 06 DE OUTUBRO DE 2010, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2254/pl_198-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2254/pl_198-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DA LEI Nº 4.184, DE 28 DE DEZEMBRO DE 2011 E DA LEI COMPLEMENTAR Nº 3.988, DE 06 DE OUTUBRO DE 2010, DA LEI 5.373, DE 05 DE JANEIRO DE 2017, E DA LEI 2.158, DE 18 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_199-2018.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_199-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº 5.119/2015 DE 21 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE AS ALÍQUOTAS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DE QUE TRATA O ART. 33 DA LEI COMPLEMENTAR Nº 3.432/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DR. JOSÉ CARLOS, VEREADOR LELEI</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO PARA JULGAMENTO DAS CONTAS DO PODER EXECUTIVO - EXERCÍCIO 2014.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR PROF. JULIO SIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIA DE VIAGEM E DESPESAS COM DESLOCAMENTO DE VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA RESOLUÇÃO 357 DE 11 DE DEZEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2307/ind_1.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2307/ind_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TAPA BURACOS E COLOCAÇÃO DE BRAÇOS LONGOS EM POSTES NA RUA ASTROGILDO FIGUEIREDO BARROS, BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2299/ind_12.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2299/ind_12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO TERRAPLANAGEM E ENSAIBRAMENTO DA ESTRADA QUE LIGA MURIAÉ Á SÃO JOÃO DO GLÓRIA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA LIMPEZA DA CAPELA MORTUÁRIA DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA UBS NO BAIRRO INCONFIDÊNCIA,ONDE ENCONTRA-SE O ANTIGO PSF EM ESTADO DE DEGRADAÇÃO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA REALIZADA REFORMA DA ESCOLA MUNICIPAL PROFESSORA TEREZINHA MARIA DE OLIVEIRA RIBEIRO,BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>12469</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  QUE SEJA REALIZADA NO BAIRRO SANTO ANTONIO UM CRAS,PEQUENA PRAÇA DE LAZER E IMPLEMENTAÇÃO DE ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA,CAPINA E PODAS DAS ÁRVORES DO BAIRRO PADRE THIAGO</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFERÊNCIA DE UM SERVIDOR (VIGIA) PARA TRABALHAR NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>12472</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COMPLEMENTAÇÃO DAS ESTRUTURAS DE ASFALTAMENTO,CAPTAÇÃO DE ÁGUAS PLUVIAIS E PASSEIO PARA PEDESTRES NA AV. DR. NILO PACHECO DE MEDEIROS, NA REGIÃO DE LIGAÇÃO ENTRE OS BAIRROS SANTANA E NAPOLEÃO.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REVITALIZAÇÃO DA PRAÇA CRISTIANO VARELLA,NO BAIRRO FRANCO SUÍÇO,CHEGADA DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>12474</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>12475</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA POSTE PARA TRAVESSIA NO DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO EM PEQUENA PARTE DA APP PARA CANALIZAÇÃO DO CURSO DÁGUA PARA UTILIDADE PÚBLICA,IMPLANTAÇÃO DE INFRA ESTRUTURA DESTINADA A ESPORTES , LAZER E ATIVIDADES EDUCACIONAIS E CULTURAIS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>12477</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PODA DE ÁRVORE NA RUA LUIZ HENRRIQUE CARNEIRO,BAIRRO GÁVEA</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PODAS DE ÁRVORES DO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>12479</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE PODA DE UMA ÁRVORE EXISTENTE NA RUA JOÃO SALVATO,EM FRENTE AO NÚMERO 24, BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MÉDICO PEDIATRA NA UBS DO DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA NOS BAIRROS,PREFEITO HÉLIO ARAÚJO,ALTEROSA,SÃO GOTARDO E QUINTA DAS FLORES.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA VIABILIZADA A IMPLEMENTAÇÃO DO ESGOTO E MELHORIA DE ABASTECIMENTO DE ÁGUA DOS BAIRROS PORTO BELO E VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA NA RUA RUI BARBOSA, NA BARRA</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>12484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E CAPINA NA PÇA QUE DÁ ENCONTRO DAS RUAS SILAS MACÊDO COM A RUA TRÊS, NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>12485</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA NA RUA HÉLIO TOSTES, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO REDUTOR DE VELOCIDADE NA AVENIDA SILVÉRIO CAMPOS,NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>12487</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A PINTURA DAS FAIXAS DE PEDESTRES NA AVENIDA SILVÉRIO CAMPOS E JOSÉ DE ABREU, NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>12488</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A PINTURA DAS FAIXAS DE PEDESTRES NA RUA SANTA RITA, EM FRENTE A LOJA YAMAHA MOTOS, NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>12489</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPOSIÇÃO DE CÂMERA DE OLHO VIVO SITUADO NA RUA CUSTODIO DORNELAS SODRÉ NO BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>12490</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE NA RUA EUGENÓPOLIS BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>12491</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA GUARDA MÃO NA PONTE LOCALIZADA NA ESTRADA DO IVAI.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACA DE IDENTIFICAÇÃO COMO NOME DE RUA DOUTOR HÉLIO TOSTES BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>12493</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MULTIRÃO DE CIRURGIA(HÉRNIA,VESÍCULA E HISTERECTOMIA).</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EM CARÁTER EMERGENCIAL UMA RAMPA OU PLATAFORMA ELEVATÓRIA NA UBS DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA REPAROS NA POLICLÍNICA DO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>12496</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGENTE REDUTORES DE VELOCIDADE NA RUA CEL. FRANCISCO VERMELHO NA ALTURA DO Nº 59 NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ONIBUS AOS FINAIS DE SEMANA E FERIADOS,  NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGENTE IMPLANTAÇÃO DE QUEBRA MOLAS NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE QUEBRA MOLAS NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REDUTOR DE VELOCIDADE NA RUA DOUTOR HÉLIO TOSTES BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA PAVIMENTAÇÃO DA RUA PROJETADA( RUA DO CAMPO) Nº 120, DISTRITO DE BOA FAMÍLIA</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BRAÇO COM LÂMPADA NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DA LÂMPADA DE POSTES NO BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DA RUA SARGENTO JOAQUIM DE AZEVEDO,BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA AV ALTÍNO RODRIGUES PEREIRA, LIGA O BAIRRO FRANCO SUIÇO AO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO NAS RUAS JOSEFA DO AMOR DIVINO E AFONSINA VITORINA MARTINS, AMBAS NO BAIRRO SAFIRA</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO EM RUA ESTIGARIBIA NO BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>12509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA PROFESSOR FLORESTAN FERNANDES NO BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO CALÇAMENTO NA RUA ENTRE O CONDOMÍNIO RESIDENCIAL FRANCISCO NAVARRO E CONDOMÍNIO RESIDENCIAL JÕAO BRAZ NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>12511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VARREDORES DE RUA NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>12512</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA DE RUAS NO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA URGENTE NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>12514</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA URGENTE DA PRACINHA NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA DE UMA PASSAGEM DE ÁGUA NA RUA WILSON ARAUJO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NA RUA NOSSA SENHORA DO CARMO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>12518</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA ESTIGARIBIA NO BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NO ENTORNO DO CONDOMÍNIO NOVA MURIAÉ, DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE LIMPEZA NA RUA NARCISO DIAS RABELO, BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>12521</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REALIZADOS SERVIÇOS DE DRENAGEM PLUVIAL DA VIA E LIMPEZA DOS ABRIGOS DE ONIBUS SITUADOS Á PRAÇA CORONEL TIBÚRCIO, BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>12522</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA URGENTE, NO BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>12523</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA DO RESIDENCIAL NOVA MURIAE E TODO DISTRITO DE VERMELHO COM MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA HÉLIO TOSTES NO BAIRRO BARRA</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA AO REDOR DA QUADRA NA RUA ARISTÓTELES FERREIRA NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>12526</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NOS ABRIGOS DE ONIBUS NA PRAÇA CORONEL TIBURCIO,BAIRRO DA BARRA</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>12527</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA PRAÇA CORONEL PACHECO DE MEDEIROS,NO CENTRO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>12528</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ALICE MARIA DE ALMEIDA, NO BAIRRO SANTANA II.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>12529</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA NILSON DE MELO PENA,NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>12530</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA URGENTE DA PRACINHA NA RUA WILSON ARAUJO,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES NA RUA CLAUDIO MANOEL DA COSTA,BAIRRO INCONFIDÊNCIA I</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODAS DE ÁRVORES NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>12533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA SINVAL HENRIQUE DE ALMEIDA,NO BAIRRO DORNELAS</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA PLACA DE PARADA TEMPORÁRIA DE 10 MINUTOS NA PRAÇA JOÃO PINHEIRO,198 CENTRO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>12535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE FAIXA DE PEDESTRE E QUEBRA-MOLAS EM FRENTE A IGREJA QUADRANGULAR PLANALTO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>12536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE NA EXTENSÃO DA VILA MARICAS,BAIRRO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>12537</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA RUA JÚLIO BRANDÃO,BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACO E ENSAIBRAMENTO NA ESTRADA TRAJETO MURIAÉ AO DISTRITO DA GAMELEIRA LOGO EM SUA CHEGADA.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>12539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SOLUÇÃO VIÁVEL DE MANILHAMENTO DE UMA PONTE DE ACESSO NA ESTRADA DA GAMELEIRA.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>12540</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORES NA PRAÇA JOÃO PINHEIRO,CENTRO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>12541</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DE LÂMPADAS,NA PRAÇA JOÃO PINHEIRO,CENTRO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>12542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NO TERRENO QUE ABRIGA O RESERVATÓRIO PERTENCENTE AO DEMSUR SITUADO NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>12543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE CÓRREGO ENTRE AS RUAS DONA MARICAS E VICENTE ALVES, NO BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA,CAPINA E ILUMINAÇÃO DA PRAÇA DO ROSÁRIO NO BAIRRO ROSÁRIO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>12545</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CÓRREGO DA VILA MARICAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>12546</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA RUA JOSÉ CANÊDO , BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>12547</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE DA RUA SETE DE SETEMBRO,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>12548</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO ENTRE AS VIAS CONCEIÇÃO SABINO E ATALFO ALVES BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>12549</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS, NO BAIRRO VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>12550</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO NA RUA BENJAMIN SOARES DE AZEVEDO (DEPOIS DO CRISTO) NO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>12551</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA POSTE DE ILUMINAÇÃO PÚBLICA EM FRENTE A ÚLTIMA CASA DA RUA BENJAMIN SOARES DE AZEVEDO (DEPOIS DO CRISTO)NO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>12552</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ORQUÍDEAS, NO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>12553</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO PEDRO,LOCALIZADO NA RUA NOSSA SENHORA DA GLÓRIA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>12554</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DA RUA RAUL DE LEONI,BAIRRO COLETY.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO COM A FINALIDADE DE GARANTIR O ESCOAMENTO DA ÁGUA EMPOÇADA EM PERÍODOS CHUVOSOS, NA AV.COMENDADOR FREITAS,NO CENTRO, PRÓXIMO AO NÚMERO 142 ( EM FRENTE A CAPOTARIA CENTRAL).</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PLACA PROIBINDO A COLOCAÇÃO DE LIXO E ENTULHOS NA RUA SEBASTIÃO, PRÓXIMO AO NÚMERO 109,ESQUINA COM A TRAVESSA DOS EXPEDICIONÁRIOS,NO CENTRO.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>12557</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DOS BAIRROS SÃO PEDRO,CHÁCARA BRUM E RECANTO VERDE.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>12558</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE FUNCIONÁRIOS DO SETOR PASSEM A VARRER A RUA JUIZ DE FORA DEPOIS DO PONTO FINAL DO ÔNIBUS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>12559</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CANALETA NA RUA GETÚLIO VARGAS EM FRENTE A LOJA "CAMA DOS COLCHÕES" NA ALTURA DO Nº 73 NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>12560</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SOLUÇÃO DE UM PROBLEMA DE REDE DE ESGOTO A CÉU ABERTO NA RUA NEWTON REZENDE, Nº 325 NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DA AVENIDA DR. NILO PACHECO DE MEDEIROS, NA REGIÃO QUE SE ESTENDE DA LIGAÇÃO DESSA VIA COM A BR 356 ATÉ A REGIÃO DA MARMOARIA LOCALIZADA PRÓXIMA Á RUA ALICE MARIA DE ALMEIDA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>12562</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTORES DE VELOCIDADE, NAS RUAS WALDEMAR VAZ PEREIRA E MARIA CONCEIÇÃO NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>12563</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ÔNIBUS PARA ATENDER OS MORADORES DOS CONDOMÍNIOS JOÃO BRAZ E FRANCISCO NAVARRO NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>12564</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBRAS DE RECUPERAÇÃO COM PATROLAMENTO DA ESTRADA RURAL QUE DÁ ACESSO Á COMUNIDADE DO RIO PRETO, PRÓXIMA AO BAIRRO SOFOCÓ.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>12565</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO DA ESTRADA PRINCIPAL DO PATRIMÔNIO DOS CARNEIROS COM EXECUÇÃO DOS BUEIROS AS MARGENS DA MESMA.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA REFERENTE A ÁRVORE NA RUA MARIA DA CONCEIÇÃO DE OLIVEIRA SILVA PRÓXIMO AO NÚMERO 05,BAIRRO SANTO ANTÔNIO II QUE AO CRESCER SUAS RAÍZES TEM OBSTRUÍDO UMA BOCA DE LOBO NA REFERIDA RUA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA RUA 15 DE NOVEMBRO, PRÓXIMO AO NÚMERO 61, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE DOIS REDUTORES NA EXTENSÃO DA RUA MARIA LAURA DE MEDEIROS, BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>12569</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DE LÂMPADAS DE DOIS POSTES NA RUA PORTUGAL PROXIMO AO Nº 114 BAIRRO SÃO CRSITÓVÃO</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TAPA BURACOS NAS RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA PRAÇA CORONEL PACHECO DE MEDEIROS CENTRO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DA ESCOLA MUNICIPAL ZULEIMA CÉSAR DE ARAÚJO,NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO INÍCIO DA ESTRADA MURIAÉ-BARÃO DO MONTE ALTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>12574</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ARVORES RUA ASTROGILDO FIGUEIREDO DE BARROS BAIRRO JOAO XXIII.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>12575</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENSAIBRAMENTO E ALARGAMENTO DA ESTRADA DE SÃO FERNANDO, LIMPEZA DA ESTRADA CÓRREGO DA LAGE,LIMPEZA DA ESTRADA DE ACESSO A FAZENDA BOA VISTA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>12576</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FISCALIZAÇÃO NO INÍCIO DA ESTRADA MURIAÉ- BARÃO DO MONTE ALTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>12577</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA RUA ASTROGILDO FIGUEIREDO DE BARROS,BAIRRO JOAO XXIII</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE TODAS AS RUAS NO ENTORNO DO POSTO DE SAÚDE DO BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA DA RUA MARCUS TARCÍSIO NO BAIRRO DA BARRA</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>12580</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA EM TORNO DA ESCOLA ZULEIMA CESÁR DE ARAÚJO, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>12581</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA EM UM TERRENO DE PROPRIEDADE DA PREFEITURA MUNICIPAL SITUADO Á RUA CELINO EVARISTO DE ANDRADE, PRÓXIMO AO ENTRONCAMENTO COM A RUA VICENTE VARGAS DE CASTRO,NO BAIRRO ALTEROSA</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>12582</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE CAPINA E LIMPEZA NO TERRENO DO ALMOXARIFADO MUNICIPAL,LOCALIZADO NA RUA PREFEITO FRANCISCO TEODORO FILHO,BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>12583</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA AFONSINA VITORINA MARTINS,BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA PEDRO DIMAS, BAIRRO ALTEROSA.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>12585</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFALTICA NA EXTENÇÃO DA AV.SERAFIM AUGUSTINE DE FREITAS DO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>12586</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA O CALÇAMENTO E REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA IZALTINA DE ABREU NO BAIRRO AUGUSTO DE ABREU.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACO E REPARO NO ASFALTO PRECISAMENTE NA DESCIDA AO FINAL DA RUA SÃO CRISTÓVÃO ONDE SE ENCONTRA COM A RUA DR. NEWTON RESENDE BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NA RUA LOPO CARDOSO,NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>12589</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DE CALÇADA ENTRE AS RUAS CORONEL PEREIRA SOBRINHO E CORONEL FRANCISCO VERMELHO NO BAIRRO DO PORTO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>12590</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA ALAMEDA DAS PALMEIRAS,BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>12591</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA FRANCISCO LUCIANO MOREIRA NO BAIRRO AEROPORTO,</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>12592</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADOS MEIO FIOS NO INÍCIO DA RUA FRANCISCO LUCIANO MOREIRA BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E ASFALTAMENTO DA RUA JOSÉ AUGUSTO SOARES CANEDO,BAIRRO CHÁCARA DOUTOR BRUM.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>12594</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NO CALÇADÃO DO CANTEIRO CENTRAL NA RUA PASCHOAL BERNARDINO LOGO APÓS O QUIOSQUE DO OLIVEIRA.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>12595</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NA CALÇADA DO CANTEIRO CENTRAL NA SUBIDA DA RUA CEL. FRANCISCO VERMELHO EM FRENTE COM Nº 14-PORTO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>12596</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO OU PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSE AUGUSTO SOARES CANEDO,(CHÁCARA BRUM) SEGUNDA RUA ATRÁS DO POSTO GENTIL.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>12597</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA SEBASTIANA SILVEIRA CAMPOS, BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>12598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA AV.JOSÉ MÁXIMO RIBEIRO, BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>12599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA URGENTE DO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>12600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA ENTRADA Á DIREITA DA RUA PRESIDENTE KENNEDY,BAIRRO GASPAR,PRÓXIMO AO NÚMERO 20.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>12601</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA A LIMPEZA E CAPINA NO BAIRRO CEL IZALINO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>12602</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SOLUÇÃO QUANTO AO PARCIAL ALAGAMENTO E FALTA DO ESCOAMENTO DE ÁGUAS DA RUA ARTUR BERNARDES-PRÓXIMO PRAÇA CE.PACHECO DE MEDEIROS Nº 186,CENTRO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>12603</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA,CAPINA,REFORMAS DAS RUAS,RECAPEAMENTO ASFÁLTICO E PODA DAS ÁRVORES DE TODO O BAIRRO SANTA TEREZINHA E DO CAMPO DO OPERÁRIO FUTEBOL CLUBE,INCLUSIVE PINTURAS DOS MUROS INTERNOS E EXTERNOS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>12604</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO COM A FINALIDADE DE PROIBIÇÃO DE ESTACIONAMENTO DE VEÍCULOS EM UM DOS LADOS DA RUA MARIA LAURA DE MEDEIROS,BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>12605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA A RESOLUÇÃO DE PROBLEMAS DO TRÂNSITO NAS CERCANIAS DO HOSPITAL SÃO PAULO.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>12606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA SE UM SEMI REBOQUE DE UMA CARRETA,ABANDONADO NA RUAS CHUVA DE PRATA BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>12607</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA RUA MARIA LAURA DE MEDEIROS NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>12608</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA ESTRADA MURIAÉ-SÃO JOÃO DO GLÓRIA, NAS CERCANIAS DA PENITENCIÁRIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>12609</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA ESTRADA QUE LEVA Á FAZENDA RIBADA NO DISTRITO DE BELISÁRIO.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>12610</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE NA RUA SEBASTIÃO JOSÉ RODRIGUES NO BAIRRO VALE DO CASTELO.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SANTA MARIA,BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA VILA CAVALIER,BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>12613</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E PINTURA NA FAIXA DE PEDESTRE QUE ESTÁ LOCALIZADA EM FRENTE A IGREJA QUADRANGULAR DO PLANALTO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>12614</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM QUEBRA MOLAS NA RUA FRANCISCO DE ASSIS MATOS DE OLIVEIRA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>12615</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA BOCA DE LOBO NA RUA ZILDA ALMEIDA,BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>12616</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA BOCA DE LOBO, NA RUA ALAMEDA DAS PALMEIRAS, EM FRENTE AO NUMERO 23,BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>12617</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UMA LIXEIRA NO PONTO DE ONIBUS NA PRAÇA JOAO PINHEIRO .</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>12618</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR DO DENSUR PROVIDENCIAS QUANTO AO DESCARTE IRREGULAR DE ENTULHOS E LIXOS JOGADO NA RUA IZAÚ DIAS DUARTE.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA SEBASTIÃO JOSÉ RODRIGUES NO BAIRRO VALE DO CASTELO.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>12620</t>
   </si>
   <si>
     <t>VEREADORA DRª. MIRIAM, VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTITUIR A PRORROGAÇÃO DA LICENÇA MATERNIDADE DURANTE OS 6 PRIMEIROS MESES DE VIDA.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>12621</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL PARA QUE FAÇA A REGULAMENTAÇÃO SOBRE A UTILIZAÇÃO DO APARELHO CELULAR PELOS SERVIDORES PÚBLICOS NA PREFEITURA,AUTARQUIA E POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA BRUNO SALES ABREU,BAIRRO ALTO CASTELO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL,NA RUA MARIA NUNES PEREIRA E RUA ENEZIO MACHADO DE OLIVEIRA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>12624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DAS RUAS CÂNDIDA GUEDES PEREIRA E ENÉZIO MACHADO DE OLIVEIRA, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>12625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTITUIÇÃO DE CALÇAMENTO NA RUA TOM COBY,NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>12626</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPEAMENTO NA VILA MARIQUITO PENA NO BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>12627</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVOS MEIOS-FIOS E RECAPEAMENTO DO ASFALTO NA RUA FRANCISCO DE ASSIS MATOS DE OLIVEIRA,BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>12628</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>12629</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DO PROGRAMA CESTA CHEIA PARA O BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>12630</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DESDE O CRISTO ATÉ A SAÍDA DA BR 356.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>12631</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LAMPADA NA RUA VEREADOR JACI VARGAS,NO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>12632</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO DA RUA VEREADOR JACI VARGAS, NO DISTRITO DE PIRAPANEMA E O ASFALTAMENTO DE RUAS DO BAIRRO SÃO PEDRO NESTA CIDADE.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>12633</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DO BAIRRO CHÁCARA BRUM,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>12634</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA,CAPINA E PODAS NO CENTRO SOCIAL URBANO,BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>12635</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETORNO DA EXTENSÃO DA LINHA DE ONIBUS BAIRRO SANTA TEREZINHA CIRCULANDO PELA RUA GENOÍNO SCOPARO.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>12636</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DE TODOS OS REDUTORES DE VELOCIDADE QUE SE ENCONTRAM AUSENTES DE PINTURA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>12637</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EM CARATER DE URGÊNCIA LIMPEZA GERAL NA RUA MARIA ZENITH MADRIAGA DOS SANTOS NO BAIRRO SÃO GOTARDO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA LIMPEZA GERAL DA AVENIDA DO CONTORNO NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECONSTITUIÇÃO DO BUEIRO, NA RUA MARIA CONCEIÇÃO SABINO,EM FRENTE AO NÚMERO 277,NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL,NAS RUAS MARIA NUNES PEREIRA E RUA ENEZIO MACHADO DE OLIVEIRA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA FRANCISCA MADALENA,BAIRRO JOÃO XXIII</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DAS MARGENS DA ESTRADA DE ACESSO Á REGIÃO DENOMINADA CÓRREGO DA LAJE.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA DA RUA LEONDALLA PAULA NO BAIRRO AUGUSTO DE ABREU.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA DA RUA DONA RAIMUNDA NO BAIRRO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DE RUAS LOCALIZADAS NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>12646</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E REMOÇÃO DE TERRA E SUJEIRAS NO FINAL DA RUA IVANILDE MURATORI ROCHA ENCONTRO COM A RUA PROJETADA A DIREITA AO LADO DO CLUBE.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DE LÂMPADAS EXISTENTES NA RUA FRANCISCA MADALENA,BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REALIZADAS MELHORIAS NA PRAÇA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO ASFALTO DA RUA SARGENTO JOAQUIM DE AZEVEDO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>12650</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO CALÇAMENTO DA RUA LEONDALLA PAULA NO BAIRRO AUGUSTO DE ABREU.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>12651</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO CALÇAMENTO DA RUA DONA RAIMUNDA NO BAIRRO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>12652</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DO ESCADÃO DE ACESSO DO BAIRRO SÃO FRANCISCO A RUA PROFESSOR CARVALHO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>12653</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DA HORTA COMUNITÁRIA NOS FUNDOS DA CRECHE MUNICIPAL ZULEIMA CÉSAR DE ARAÚJO NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>12654</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PLACA DE CARGA E DESCARGA,NA RUA MARIA CONCEIÇÃO SABINO,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>12655</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA RUA PASTOR LUTER KING BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>12656</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA RUA GASPAR ZEM,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>12657</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE SERVIÇOS DE INFRAESTRUTURA A FIM DE TAPAR ALGUNS BURACOS EXISTENTES NA RUA ZITA VASCONCELOS,BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>12658</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E TAPA BURACOS, NA RUA SEBASTIÃO,BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>12659</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS SEGUIDO DE ASFALTAMENTO NA RUA JOÃO XXIII NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>12660</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCERTO DE GRADE DE PROTEÇÃO DA JK, EM FRENTE Á VILA EUDÓXIA CANEDO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>12661</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DE LOCAL DE ACADEMIA AO AR LIVRE NO BAIRRO INCONFIDENCIA II.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>12662</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA O PROLONGAMENTO DO TELHADO DA ESCOLA MUNICIPAL GILBERTO TANUS,BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>12663</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE PRAÇA, NO BAIRRO KENNEDY E INCONFIDÊNCIA II,AMBAS COM ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VEJA A POSSIBILIDADE DE UNIFORMIZAR OS FUNCIONÁRIOS DA SECRETARIA DE OBRAS PÚBLICAS E URBANISMO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>12665</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA DAS MARGENS DA ESTRADA DA REGIÃO DENOMINADA CÓRREGO DA LAJE.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM MÁXIMA URGÊNCIA PODA DE UMA ÁRVORE NA AV CONSTANTINO PINTO,NA BARRA.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>12667</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VEJA A POSSIBILIDADE DE UNIFORMIZAR OS FUNCIONÁRIOS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>12668</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO,OBRAS NOS ENCANAMENTOS DE DISTRIBUIÇÃO DE ESGOTO/AGUA NA RUA DR. MARCOS TARCÍSIO,BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>12669</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NOS BAIRROS SÃO PEDRO E CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>12670</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA EM TODO BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>12671</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA AVENIDA JOÃO PAULO NEVES,BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>12672</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO COM URGÊNCIA O RETORNO DA FAIXA DE PEDESTRES NA SUBIDA DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>12673</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA RUA DE LAZER NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>12674</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CRECHE E EDUCAÇÃO PRÓINFANCIA,PARA ATENDER OS BAIRROS INCONFIDÊNCIA 1,11, CHALÉ E KENNEDY.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>12675</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTE DE ÁRVORE NA RUA ALVARENGA PEIXOTO,BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>12676</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA RUA FLAVIO FRANÇA NO BAIRRO JOAO XXIII.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>12677</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODAS DE ÁRVORES E LIMPEZA DA PRAÇA DO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>12678</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE EM TODA EXTENSÃO DA RUA FLAVIO FRANÇA BAIRRO JOAO XXIII</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>12679</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS,NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>12680</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA ELISIO FIRMINO DA COSTA,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>12681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO ADEQUADO DA RUA MONTE ALEGRE,NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>12682</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA JERUSALÉM,NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>12683</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA RAIA DE MAIA COM BANHEIRO E COBERTURA PARA PRATICA DO ESPORTE, NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>12684</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACO NA RUA TON COBY,BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>12685</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO NAS RUAS ALICIO MARIANO DA SILVA E PORFÍRIO AMÂNCIO DE SOUZA,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>12686</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO NO CALÇAMENTO,RUA CHUVA DE PRATA,RECANTO VERDE.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>12687</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ASFALTADA E TROCADOS OS BRAÇOS DE ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA RUA DEJAIR DIAS DE CARVALHO,BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>12688</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TROCADOS OS BRAÇOS DE ILUMINAÇÃO DE CURTOS PARA LONGOS NA RUA JOÃO XXIII,NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>12689</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DOS CABOS DE ALTA TENSÃO NO PATRIMÔNIO DOS CARNEIROS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>12690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO NA RUA PROFESSOR FLORISTAN NO BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>12691</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO MURO DO CEMITÉRIO DO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>12692</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ILUMINAÇÃO NO POSTE NA RUA VEREADOR JACY VARGAS,NO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>12693</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA LUIS PINTO COELHO,BAIRRO SANTO ANTÔNIO II.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>12694</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA RUA ASTROGILDO FIGUEIREDO,NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>12695</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSA DE ÁRVORES NA PRAÇA DO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>12696</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES NA RUA JERUSALÉM, NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>12697</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES NA RUA MATEUS SECUNHO NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>12698</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DAS ÁRVORES DA RUA DEJAIR DIAS DE CARVALHO NO BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>12699</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>12700</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINA E LIMPEZA NA RUA PROFESSOR FLORISTAN FERNANDES NO BAIRRO CHALÉ.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>12701</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CAPINA DA RUA VEREADOR JACY VARGAS,DO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>12702</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA TAMPA DO BUEIRO,SITUADO NA RUA WALDEMAR VAZ PEREIRA ,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>12703</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CANALIZAÇÃO DE REDE DE ÁGUA FLUVIAL DA RUA FRANCISCO CASCELLI,BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>12704</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CÂNDIDA GUEDES PEREIRA,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>12705</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE RADARES OU REDUTORES DE VELOCIDADE NOS KMS 710 E 712 DA BR 116 E KMS 278 E 276 DA BR 256.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>12706</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE QUE HÁ INDICE DE INFESTAÇÃO DE COBRAS,NA ESCOLA VALDIVINO DOS SANTOS MENDES,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>12707</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE QUE HÁ INDICE DE INFESTAÇÃO DE COBRAS,NO ESCADÃO QUE LIGA A RUA 7 DE SETEMBRO A RUA 1 DE MAIO,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>12708</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM AGENTE DE ENDEMIAS NA RUA MATEUS SECUNHO,BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>12709</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXTENSÃO DE REDE ELÉTRICA COM IMPLANTAÇÃO DE POSTES COM LUMINÁRIAS NA RUA UBS,SANTA CLARA,MONTE ALEGRE ATÉ A PRAÇA E RUA DA CAIXA DÁGUA ,BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>12710</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO SINALIZAÇÃO NA RUA CERÂMICA,BAIRRO CERÃMICA E REDUTORES DE VELOCIDADE EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>12711</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO MA CONSTRUÇÃO DE UMA PRAÇA E UM CAMPO SOCIETY NA PRAINHA,BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>12712</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ SOLICITANDO A REVITALIZAÇÃO DOS REDUTORES DE VELOCIDADE DA ESTRADA DO DIVISÓRIO, E A IMPLANTAÇÃO DE TACHÕES BI REFLETIVOS E TROCA DAS PLACAS DE SINALIZAÇÃO COMUNS POR PLACAS REFLETIVAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>12713</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ, SOLICITANDO A LIMPEZA,CAPINA E PODA DAS ÁRVORES NO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>12714</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CALÇAMENTO E PAVIMENTAÇÃO DA SUBIDA DA RUA BENJAMIM SOARES DE AZEVEDO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>12715</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER, AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO A IMPLEMENTAÇÃO DE UMA PEQUENA PRAÇA COM ACADEMIA DE GINÁSTICA AO AR LIVRE EM ANEXO AO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>12716</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SUGERINDO PROVIDENCIAS QUANTO A ISENÇÃO DE TARIFAS DE UTILIZAÇÃO DAS PLATAFORMAS DE DESEMBARQUE ,A TODOS OS IDOSOS BENEFICIADOS PELA GRATUIDADE.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>12717</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REFORMA DO GRAMADO E INSTALAÇÃO DE ALAMBRADO DO CAMPO DO SANTA RITA FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>12718</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO TROCAS DE BRAÇOS DE ILUMINAÇÃO CURTOS E LONGOS NAS RUAS DR. MILTOM CAMPOS E ANA NERY NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>12719</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO COORDENADOR DE LIMPEZA DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NAS RUAS JOÃO XXIII,MELO FRANCO,ANA NERY,NELSON MOREIRA E DR. MILTOM CAMPOS NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>12720</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DOUTOR MILTOM CAMPOS E ANA NERY NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>12721</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS SOLICITANDO SERVIÇOS DE TAPA BURACO NA RUA MARIUS DORNELAS,BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>12722</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO DE QUE VIABILIZE A CONSTRUÇÃO DE UMA ESCADA AS MARGENS DA RUA DAS CARMÉLIAS NO BAIRRO DA GÁVEA EM UMA LADEIRA AO LADO DO DEMSUR.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>12723</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUA TRÊS E RUA PADRE ROBERTO L. DE MOURA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>12724</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A IMPLEMENTAÇÃO E REESTRUTURAÇÃO DA PRAÇA DO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>12725</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO A IMPLEMENTAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA BENJAMIM SOARES DE AZEVEDO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E AO SECRETÁRIO MUNICIPAL DO DEMSUR SOLICITANDO A CONCLUSÃO DE OBRAS NA RUA QUE FAZ LIGAMENTO DAS RUAS TEOBALDO AUGUSTO MACHADO E IVANILDE MURATORI ROCHA,ENTRE OS BAIRROS SANTO ANTÔNIO E ALTO CASTELO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>12727</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A IMPLEMENTAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA JOAQUIM NERIS NASCIMENTO.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO E AO SECRETÁRIO MUNICIPAL DO DEMSUR SOLICITANDO SOLUÇÃO PARA O AFUNDAMENTO E ENTUPIMENTO DA REDE DE ESGOTO E ESCOAMENTO DA ÁGUA DA REDE PLUVIAL NA RUA ITALIANA BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>12729</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO  SOLICITANDO OPERAÇÃO TAPA BURACOS NA PRAÇA JOSÉ TAVARES DE PAULA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA ENTRADA DO BAIRRO JOÃO VI.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>12731</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UMA VIA DE PEDESTRES ÁS MARGENS DA RODOVIA SEBASTIÃO DA CUNHA E CASTRO, NO TRECHO DE ACESSO AO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>12732</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A INSTALAÇÃO DE CORRIMÃO NO ESCADÃO DE ACESSO DA RUA PREFEITO FRANCISCO THEODORO FILHO COM A RUA FRANCISCO LUCIANO MOREIRA NO BAIRRO PATRIMÔNIO SÃO JOSÉ E AEROPORTO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE SEJAM PODADAS AS ÁRVORES DA RUA CEL. FRANCISCO VERMELHO NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>12734</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE  SOLICITANDO A LIMPEZA E PAISAGISMO DA PRACINHA NA RUA SAMAMBAIA BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>12735</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>12736</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO URGENCIA NA PODA DE ÁRVORES NAS RUAS DO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>12737</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORES E PLANEJAMENTO DE ARBORIZAÇÃO DA PRAÇA DO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>12738</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, SOLICITANDO A REVITALIZAÇÃO DO HORTO FLORESTAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>12739</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE ADMINISTRAÇÃO SOLICITANDO A INTENSIFICAÇÃO DA ILUMINAÇÃO DO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>12741</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE ADMINISTRAÇÃO SOLICITANDO LÂMPADAS NO ABRIGO DO PONTO DE ÔNIBUS DA PRAÇA CORONEL TIBÚRCIO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>12742</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPAROS NA REDE DE ESGOTO DA RUA PROFESSORA PETRINA BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>12743</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CONSTRUÇÃO DE MURO DE SUSTENTAÇÃO EM CIMA DA PASSAGEM DA REDE DE ESGOTO LOCALIZADA NA RUA DR. NEWTON REZENDE,BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>12744</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR,SOLICITANDO LIXEIRAS NO INTERIOR DO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>12745</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR DO DEMSUR AVERIGUAÇÃO REFERENTE A REDE DE ESGOTO LOCALIZADA NA RUA CERÂMICA,BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>12746</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO MUNICIPAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA,E AFIXAÇÃO DE PLACA DE PROIBIÇÃO DE DESPEJO DE LIXO PRÓXIMO A PRAÇA NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>12747</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR DO DEMSUR PARA QUE VIABILIZE A CONSTRUÇÃO DE REDE DE CAPITAÇÃO DE ÁGUA PLUVIAL NO ESCADÃO DE ACESSO DA RUA FRANCISCO THEODORO FILHO COM A RUA FRANCISCO MOREIRA NO BAIRRO PATRIMÔNIO SÃO JOSÉ E AEROPORTO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>12748</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEMUTRAM SOLICITANDO IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE COM URGÊNCIA NA RUA RUBI BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>12749</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEMUTRAM SOLICITANDO A REVITALIZAÇÃO DOS REDUTORES DE VELOCIDADE DO DISTRITO DE BOA FAMÍLIA E A COLOCAÇÃO DE TAXAS PARA UMA MELHOR SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>12750</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAM SOLICITANDO A REVITALIZAÇÃO DAS PINTURAS DOS REDUTORES DE VELOCIDADE E FAIXAS DE PEDESTRES APAGADAS , NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>12751</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE SAÚDE SOLICITANDO PONTO DE APOIO A UBS NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>12752</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA INCLUIDO NO PLANO DE GOVERNO E ORÇAMENTO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO KENNEDY E TAMBÉM NO BAIRRO INCONFIDÊNCIA II,AMBAS COM ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>12753</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL COM A SOLICITAÇÃO DE QUE VIABILIZE A REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL PARA AS MAIS DIVERSAS ÁREAS EM QUE O EFETIVO ENCONTRA-SE EM DEFASAGEM.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>12754</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE ADMINISTRAÇÃO COM A SOLICITAÇÃO DE QUE VIABILIZE A CRIAÇÃO DAS CARREIRAS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>12755</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO  COM A SOLICITAÇÃO DE QUE VIABILIZE O CONSERTO DE ALGUNS BRINQUEDOS QUE ESTÃO COM A ESTRUTURA COMPROMETIDA NO PARQUE MUNICIPAL GUIDO MARLIÉRI.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>12756</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NAS RUAS ARMANDO DIAS DOS SANTOS,BAIRRO SÃO PEDRO E RUA HORTÊNCIAS BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>12757</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO DE QUE SEJA CONSTRUÍDA UMA CRECHE PRÓ INFÂNCIA NO CONDOMÍNIO JOÃO BRAZ E OU NO CONDOMÍNIO NAVARRO PARA AS CRIANÇAS DOS DOIS CONDOMÍNIOS LOCALIZADOS NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>12758</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, COM A SOLICITAÇÃO DE QUE SEJA REALIZADO ASFALTAMENTO NA RUA INDEPENDÊNCIA NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>12759</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO DE QUE SEJA REALIZADA UMA REFORMA NO POSTO DE SAÚDE DO BAIRRO JOSÉ CIRILO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>12760</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO DE QUE SEJA REALIZADA UMA VISTORIA E ESTUDO PARA POSSÍVEL PODA OU RETIRADA DA ÁRVORE LOCALIZADA NA RUA ALDO FURLANI, PRÓXIMO AO NÚMERO 162-B,BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>12761</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO QUE FAÇAM PODA DAS ÁRVORES EM TODA EXTENSÃO DAS RUAS MATEUS SECUNHO E CUSTÓDIO DORNELAS SODRÉ BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>12762</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO QUE FAÇAM PODA DAS ÁRVORES E POSSAM JUNTO AO CODEMA SOLICITAR AUTORIZAÇÃO PARAS O CORTE DA ÁRVORE ' FICUS AUSTRALIANO" NA RUA JUDITE SANTOS BAIRRO SANTO ÂNTONIO.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>12763</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>12764</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DO DEMSUR, AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO PARA TROCA DA ANTIGA REDE DE ESGOTO EXISTENTE NO LOCAL, E OPERAÇÃO TAPA BURACO,CALÇAMENTO E ASFALTAMENTO COM REPARAÇÃO OS VÁRIOS DECLIVES EXISTENTES NA RUA ALEOZINA LINA DA SILVEIRA, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>12765</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO DO DEMSUR, AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO PARA TROCA DA ANTIGA REDE DE ESGOTO EXISTENTE NO LOCAL, E OPERAÇÃO TAPA BURACO,CALÇAMENTO E ASFALTAMENTO COM REPARAÇÃO OS VÁRIOS DECLIVES EXISTENTES NA RUA ALEOZINA LINA DA SILVEIRA, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>12766</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CAPINA , LIMPEZA E VARRIÇÃO NA RUA INDEPENDÊNCIA NO BAIRRO SANTO ANTÔNIO E VILA SALVADOR NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>12767</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA GERAL NAS DEPENDÊNCIAS DO PARQUE MUNICIPAL GUIDO MARLIÉRI.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>12768</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN REITERAR A SOLICITAÇÃO DE QUE VEJA A POSSIBILIDADE DE COLOCAR UM QUEBRA MOLAS NA RUA MENOTTI PORCARO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>12769</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMOE AO DIRETOR DO DEMUTRAN SOLICITANDO REMARCAÇÃO, REFORMA DA CALÇADA ESQUINA DA RUA MATEUS SECUNHO COM A RUA JUDITE SANTOS ,BEM COMO SINALIZAÇÃO QUANTO A VEÍCULOS PESADOS QUE POSSAM TRAFEGAR PELOS LOCAL.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>12770</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL COM A SOLICITAÇÃO DO RETORNO DA LINHA DE ÔNIBUS QUE ATENDIA O BAIRRO UNIÃO,NAS RUAS NARCISO DIAS RABELO E TEÓFILO TOSTES, ATENDENDO TAMBÉM A VILA SANTA RITA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>12771</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE VIABILIZE A COMPRA DE DOIS VEÍCULOS EQUIPADOS PARA FAZER A SINALIZAÇÃO VIÁRIA DA CIDADE.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ PARA QUE DETERMINE AOS SETORES COMPETENTES A LIMPEZA DA RUA HIDEMBURGO VILHENA NO BAIRRO SÃO FRANCISCO,BEM COMO A RETIRADA DE UMA PEDRA NA MESMA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>12773</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AOS SETORES COMPETENTES LIMPEZA,CAPINAS E PODAS DE TODO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>12774</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO DE MURIAÉ SOLICITANDO QUE COLOQUE RASTREADOR EM TODOS OS VEÍCULOS QUE FAZEM TRANSPORTE DE PACIENTES DENTRO E FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>12775</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES A LIMPEZA DE TODO BAIRRO PADRE THIAGO,PROMOVENDO CAPINAS , LIMPEZA E PODA INCLUSIVE NA RUA TOM COBY.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>12776</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VIABILIZE A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA NO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>12777</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE VIABILIZE A MANUTENÇÃO DE UMA AUTO CLAVE NO CONSULTÓRIO DENTISTA NA UBS DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>12778</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SÁUDE SOLICITANDO A MANUTENÇÃO DE DUAS AUTO CLAVES, UM FOTOPOLIMERILIZADOR, UM ULTRASON DE LIMPEZA E UMA SERINGA TRÍPICE DO CONSULTÓRIO DOS DENTISTAS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>12779</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO, NA RUA ANTÔNIO MÁXIMO RIBEIRO,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>12780</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO DE QUE SEJA COLOCADO CORRIMÃO NA PRIMEIRA PONTE DE MACUCO DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>12781</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO QUE SEJA REALIZADA OPERAÇÃO TAPA BURACOS NA AV. DR. NILO PACHECO DE MEDEIROS, EM ESPECIAL NA REGIÃO QUE LIGA O BAIRRO SANTANA AO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO DE QUE VEJA A POSSIBILIDADE DE PATROLAR A ESTRADA DO DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>12783</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE SEJA COLOCADO CORRIMÃO NA PRIMEIRA PONTE DE MACUCO NO DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>12784</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO DE QUE VIABILIZE O CONSERTO DE ALGUNS BRINQUEDOS QUE ESTÃO COM A ESTRUTURA COMPROMETIDA NO PARQUE MUNICIPAL GUIDO MARLIÉRI.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>12785</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETO DO DEMSUR COM A SOLICITAÇÃO DE QUE SEJAM REALIZADOS SERVIÇOS DE CAPINA E LIMPEZA NO BAIRRO RECREIO,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>12786</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR COM A SOLICITAÇÃO QUE SEJAM REALIZADAS SERVIÇOS DE CAPINA E LIMPEZA NA RUA ÂNGELO SIMÃO, BAIRRO INCONFIDÊNCIA II.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>12787</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR PARA QUE PROMOVA REPAROS NA REDE DE ESGOTO DA RUA GUILHERMINA DE OLIVEIRA NO BAIRRO EDGAR MIRANDA .</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>12788</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR COM A SOLICITAÇÃO DE QUE SEJA REALIZADA CAPINA E LIMPEZA NA AVENIDA JOSÉ RESENDE FONTES NO BAIRRO CHÁCARA BOA VISTA.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>12789</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO LIMPEZA E CAPINA DO BAIRRO PORTO BELO.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>12790</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR COM A SOLICITAÇÃO DE QUE SEJA REALIZADA LIMPEZA DO CÓRREGO NA REGIÃO NÃO ENCANADA POR MANILHAS PRÓXIMA Á ESCOLA MUNICIPAL CLÉRIA TICON CARNEIRO, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>12791</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DO DEMSUR COM A SOLICITAÇÃO QUE POSSAM REALIZAR LIMPEZA AO LONGO DE TODO O CÓRREGO RIBEIRÃO SÃO PAULO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>12792</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETO DO DEMUTTRAN COM A SOLICITAÇÃO DE QUE VIABILIZE O RETORNO DA LINHA DE ÔNIBUS QUE ATENDIA O BAIRRO UNIÃO,NAS RUAS NARCISO DIAS RABELO E TEÓFILO TOSTES, ATENDENDO TAMBÉM A VILA SANTA RITA.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>12793</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN COM A SOLICITAÇÃO DE QUE VIABILIZE REAVIVE A PINTURA DAS FAIXAS DE PEDESTRE NAS RUAS ATAULFO ALVES E LUIZ ANTÔNIO NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>12794</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN COM A SOLICITAÇÃO QUE VIABILIZE A CONSTRUÇÃO DE UMA ROTATÓRIA OU UMA PINTURA SEMELHANTE, PRÓXIMO AO COMPLEXO ESPORTIVO GILBERTO TANUS BRAZ NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>12795</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN COM A SOLICITAÇÃO QUE VIABILIZE A PINTURA DAS FAIXAS DE PEDESTRE NAS RUAS CAROLINA BRUM, ANTÔNIO RIBEIRO FILHO E AVENIDA ALFREDO BICALHO CANEDO,NO BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>12796</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL DE MURIAÉ,SOLICITANDO PROVIDÊNCIA JUNTO AOS ÓRGÃO COMPETENTES ANÁÇISE DE VIABILIDADE CONSTRUÇÃO DE UMA RUA LIGANDO BECO MANOEL LADISLAU NETO COM A RUA INDEPENDÊNCIA LIGANDO NO BAIRRO SÃO CRISÓVÃO A RUA CARLOS DIAS GOES.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>12797</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS PERTINENTES ANALISE DE VIABILIDADE DE RETIRAR UMA ESCADA QUE LIGA RUA PORTUGAL A RUA LUTER KING E TRANSFORMÁ-LA EM RUA DE ACESSO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>12798</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AO DEMUTTRAN E Á EMPRESA VIAÇÃO UNIÃO, A ALTERAÇÃO DO PERCURSO DA LINHA CIRCULAR NOS HORÁRIOS DE 7:00 E 17:00 PARA QUE TRAFEGUE NA PARTE ALTA DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>12799</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO JUNTO AO DEMUTRAN TRANSPORTE PÚBLICO PARA REGIÃO DO RIO PRETO E ADJACÊNCIAS,ZONA RURAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>12800</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VIABILIZE A ILUMINAÇÃO DOS CAMPOS DE FUTEBOL,OPERÁRIO FC, CRUZEIRO, SÃO CRISTÓVÃO,FUTEBOL CLUBE DO PORTO,VERMELHO E BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>12801</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO TRANSFERÊNCIA DO ATENDIMENTO BÁSICO DO ALTO DO CASTELO PARA UBS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>12802</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA RUA TEÓFILO TOSTES BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>12803</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO QUE SE ENCAMINHEM JUNTO AO CODEMA PARA VIABILIZAÇÃO DE AUTORIZAÇÃO DO CORTE DE UMA ÁRVORE NA RUA INDEPENDÊNCIA Nº 301.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>12804</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COM A SOLICITAÇÃO QUE SE ENCAMINHEM JUNTO AO CODEMA PARA VIABILIZAÇÃO DE AUTORIZAÇÃO DO CORTE DE UMA ÁRVORE NA RUA PEDRO MAZINE ,BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>12805</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE,SOLICITANDO PODA DE ARVORES NA ESQUINA DAS RUAS SÍRIA E ESPANHA,NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>12806</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ALGUMAS ÁRVORES NA RUA JÚLIO BRANDÃO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>12807</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE COM URGÊNCIA,REPARO DO CANTEIRO NO CRUZAMENTO DO SEMÁFORO ENTRE AS RUAS MAESTRO SANSÃO E AV DR. PASSOS.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>12808</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO QUE VEJA A POSSIBILIDADE DE COLOCAR UM POSTE DE ILUMINAÇÃO PÚBLICA NA VILA LOCALIZADA NA RUA CEL. FRANCISCO VERMELHO,BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>12809</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO A POSSIBILIDADE DE ILUMINAR O CAMPO DO OPERÁRIO FUTEBOL CLUBE NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>12810</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO BRAÇOS ALONGADOS E LÂMPADAS DE ILUMINAÇÃO PÚBLICA NAS RUAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>12811</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO CONCRETO DE CORRIMÃO DA PONTE QUE LIGA A RUA SANTO ANTÔNIO,PEDRO MAZINE E ROSA MOREIRA,AMBAS NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>12812</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO SERVIÇOS DE INFRAESTRUTURA E RECAPEAMENTO DE UM BURACO EXISTENTE NA RUA HENRIQUE DE OLIVEIRA RIBEIRO,BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>12813</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA SUBIDA DA RUA 15 DE NOVEMBRO E EURIDES MOREIRA DO PRADO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>12814</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO MURO DA SUBIDA DA RUA SANTO ANTÔNIO COM A RUA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>12815</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA SUBIDA DA RUA INDEPENDÊNCIA VILA SALVADOR E RUA PROFESSORA RITA SIQUEIRA SERRANO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>12816</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN SOLICITANDO ALTERAÇÃO DO PERCURSO DA LINHA CIRCULAR NOS HORÁRIOS DE 7:00 E 17:00,PARA QUE TRAFEGUE PELA PARTE ALTA DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>12817</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO QUE VIABILIZE TRANSPORTE PÚBLICO PARA REGIÃO DO RIO PRETO E ADJACÊNCIAS,ZONA RURAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>12818</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO UMA FAIXA DE PEDESTRE ELEVADA NA RUA MURIAÉ,ONDE EXISTE A FAIXA,NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>12819</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES A COLOCAÇÃO DE CÂMERA DE OLHO VIVO NA PRAÇA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>12820</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE JUNTO AO DEMUTTRAN SINALIZAÇÃO E REVITALIZAÇÃO VERTICAL E HORIZONTAL DE TODA EXTENSÃO DA RUA ALTINO RODRIGUES PEREIRA,E A PINTURA DE REDUTORES DE VELOCIDADE INCLUINDO A TROCA DE PLACAS POR REFLEXIVAS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>12821</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS SETORES COMPETENTES A SUBSTITUIÇÃO DOS BRAÇOS CURTOS POR LONGOS COM TROCA DE LÂMPADAS EM TODA EXTENSÃO DA ESTRADA DO DIVISÓRIO.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>12822</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A PAVIMENTAÇÃO DA RUA ASTOLFO MENESES NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>12823</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A COLOCAÇÃO DE DOIS POSTES DE ENERGIA ELÉTRICA,NA RUA ASTOLFO MENESES NO BAIRRO PORTO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>12824</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A IMPLANTAÇÃO DE BRAÇOS COM LUMINÁRIAS NOS POSTES JÁ EXISTENTES NA RUA ISRAEL PINHEIRO DE LACERDA,QUE LIGA O BAIRRO SANTANA AO BAIRRO SANTANA 3.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>12825</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A TROCA DA LÂMPADA NO ULTIMO POSTE DA RUA SEBASTIÃO JOSINO DA COSTA,BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>12826</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE COM URGÊNCIA A REFORMA DA PRAÇA WALTON GOULART,BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>12827</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE COM URGÊNCIA, A REFORMA DA PRAÇA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>12828</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE SERVIÇOS DE REVITALIZAÇÃO DO TREVO EXISTENTE NA RUA ALBERTO JOSÉ FERREIRA,BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>12829</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A COLOCAÇÃO DE LÂMPADAS DE ILUMINAÇÃO PÚBLICA DE VAPOR DE SÓDIO E BRAÇOS LONGOS NOS POSTES DA RUA ALBERTO JOSÉ FERREIRA,BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>12830</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A CONTENÇÃO DA RUA ANTÔNIO MAXIMO RIBEIRO FILHO,NO BAIRRO SÃO PEDRO,MORRO DO RODRIGÃO,LADO ESQUERDO</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>12831</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPITAÇÃO DE ÁGUAS PLUVIAIS,NA RUA MARCUS TARCÍSIO,NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>12832</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO EM CARÁTER DE URGÊNCIA A CONTEÇÃO DA RUA ANTÔNIO MAXIMO RIBEIRO FILHO,NO BAIRRO SÃO PEDRO,MORRO DO RODRIGÃO,LADO ESQUERDO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>12833</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE PROVIDENCIE A CONSTRUÇÃO DE UM PSF,NO BAIRRO JOÃO XXIII,PARTE ALTA.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>12834</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO ESTUDO COM FINALIDADE DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ALBERTO JOSÉ FERREIRA,BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>12835</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO ,ESPORTE E LAZER SOLICITANDO QUE PROVIDENCIE A MANUTENÇÃO PREVENTIVA E INSTALAÇÃO DOS EXTINTORES DE INCÊNDIO NAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL GILBERTO JOSÉ TANUS BRAZ.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>12836</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER SOLICITANDO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO JOÃO XXIII,PARTE ALTA.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>12837</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE SOLICITANDO QUE PROVIDENCIE PODA DAS ÁRVORES RUA SEBASTIÃO JOSINO DA COSTA,BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>12838</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE SOLICITANDO QUE PROVIDENCIE A PODA DAS ÁRVORES NA RUA SANTOS DUMONT,BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>12839</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE GOVERNO PARA QUE PROVIDÊNCIE A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS DEPENDÊNCIAS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE GOVERNO PARA QUE PROVIDENCIE A PROTEÇÃO COM GRADE NO ANTIGO CEMITÉRIO AO LADO DA FACULDADE SANTA MARCELINA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>12841</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE POSTES COM ILUMINAÇÃO NA RUA MARCIANO FERREIRA.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE GOVERNO SOLICITANDO QUE VIABILIZE NO BAIRRO SÃO FRANCISCO O TRABALHO INTEGRADO E COORDENADO ENTRE O DEMUTTRAN,SECRETARIA DE OBRAS PÚBLICAS E URBANISMO E DEMSUR PARA REALIZAÇÃO DE TRABALHOS EM CONJUNTO COM A SMOP.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>12843</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A TRASNFERÊNCIA DO CONSOLIDADO DO BAIRRO ALTO CASTELO,ORIGINARIAMENTE NA UBS SÃO FRANCSICO,PARA A UBS DO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>12844</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAUDE , SOLICITANDO PELO MENOS UMA VEZ POR SEMANA ATENDIMENTO MÉDICO AOS MORADORES DA COMUNIDADE DA GAMELEIRA,DISTRITO DE MURIAÉ</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>12845</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CALÇAMENTO,MELHORA NA CAPTAÇÃO DE REDE PLUVIAL DA RUA PRINCIPAL DE ACESSO A RUA QUE LIGA OS BAIRROS UNIÃO AO GASPAR.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO E AO SECRETARIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO QUE PROVIDENCIE ASFALTAMENTO DA RUA SEBASTIÃO PEDRO DA SILVA E, OPERAÇÃO TAPA-BURACOS E CRIAÇÃO DE UMA REDE PLUVIAL PARA CAPTAÇÃO DE ÁGUA NA RUA ALAMEDA JOSÉ MARIANO MACHADO AMBAS NO BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE QUE SEJA COLOCADOS BRAÇOS E LÂMPADAS DE POSTES NA AV. CLOBIO RIBEIRO LOPES BAIRRO SANTANA II.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>12848</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A PAVIMENTAÇÃO E CALÇAMENTO DA AV. CLOBIO RIBEIRO LOPES BAIRRO SANTANA III.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>12849</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A COLOCAÇÃO DE 02 BRAÇOS E LÂMPADAS NO POSTE NA PRACINHA DO BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>12850</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A IMPLANTAÇÃO DE UM CORRIMÃO NA VIA DE ACESSO QUE LIGA A PARTE ALTA DA RUA TIO ANTONIO DOS SANTOS NO BAIRRO MARAMBAIA.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>12851</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A REFORMA DE TODOS ESCADÕES DE ACESSO AOS BAIRROS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE REFORMA DE TODAS AS PRAÇAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>12853</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO JOÃO VI</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>12854</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA EM TODA EXTENSÃO DA RUA BENEDITO VIDEIRA,NA VILA CAVALIER</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>12855</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO VARREDOR DE RUA E RECOLHIMENTO DO LIXO PORTA A PORTA PARA BAIRRO UNIÃO PARTE ALTA.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>12856</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO A EXECUÇÃO DE REDE DE DRENAGEM PLUVIAL NA RUA DR NEWTON DE RESENDE.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO REPAROS NA REDE DE ESGOTO NA RUA COQUEIROS ,BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO BAIRRO JOÃO VI</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>12859</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NO ESCADÃO QUE LIGA RUA GENUINO SCOPARO NO BAIRRO SANTA TEREZINHA COM A RUA ANTONIO PEREIRA GALVÃO NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA DO ESCADÃO QUE LIGA A RUA ANTONIO THOMAZ GONZAGA COM A RUA CLAUDIO MANOEL DA COSTA NO BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>12861</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE PROVIDENCIE A PODA DE ÁRVORES NA RUA JÚLIO BRANDÃO.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE PROVIDENCIE PODA DAS ÁRVORES NO BAIRRO SOFOCÓ .</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>12863</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE PROVIDENCIE PODA DAS ÁRVORES NA RUA CEL.FRANCISCO VERMELHO,PORTO.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE COM URGÊNCIA A TERRAPLANAGEM ,QUE INCLUI PATROLAMENTO E ENSAIBRAMENTO DO INÍCIO DA RUA ALIETE MARIA DE OLIVEIRA BAIRRO PADRE TIAGO</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE A EMPRESA CONCESSIONÁRIA A EXTENSÃO DA LINHA DE ÔNIBUS DO BAIRRO INCONFIDÊNCIA ATÉ O BAIRRO PORTO BELO OU OUTRA LINHA QUE POSSA ATENDÊ-LOS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>12866</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE GOVERNO SOLICITANDO QUE VIABILIZE  OS SEGUINTES BENEFÍCIOS ENTRE OS BAIRROS SÃO CRISTÓVÃO E SANTO ANTÔNIO : ESGOTO SUBTERRÂNEO,CALÇAMENTO DESNIVELADO,TERRENO ABANDONADO NO FINAL DA RUA, ESCADÃO DE ACESSO A RUA PORTUGAL PRECISANDO DE REPAROS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>12867</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CANALIZAÇÃO DE TUBULAÇÕES DE ÁGUA QUE ESTÃO DRENANDO A CÉU ABERTO NA RUA CARLOS DIAS GOES,VILA SALVADOR NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA RUA DR. NEWTON REZENDE,BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>12869</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO QUE SEJA REALIZADO A FIXAÇÃO DE LIXEIRAS NAS RUAS DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>12870</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO COM A MÁXIMA URGÊNCIA A INSTALAÇÃO DA REDE DE ESGOTO EM UM GALPÃO NA RUA ANA MELO AMARO,125,BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>12871</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR  DO DEMSUR SOLICITANDO URGENTE MANILHAMENTO DA REDE DE ESGOTO ENTRE AS RUAS GUILHERMINO DE OLIVEIRA E A RUA JOSELINA MIRANDA NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>12872</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,SOLICITANDO SERVIÇOS GERAIS DE LIMPEZA,CAPINA E INFRAESTRUTURA NO CEMITÉRIO LOCALIZADO NA COMUNIDADE DE MACUCO,ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A COLOCAÇÃO DE MAIS UM QUADRO DE PADRÃO DE ENRRGIA NA R. SANTOS DUMONT NO BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>12874</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE COM MÁXIMA URGÊNCIA A REFORMA GERAL DO GALPÃO DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE O CALÇAMENTO NA RUA MONTE ALEGRE NO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A REFORMA DA ESCADA NO FINAL DO BECO PASCOAL BERTO, QUE DÁ ACESSO AO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>12877</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN, SOLICITANDO INSTALAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL INDICANDO PARADA OBRIGATÓRIA NO CRUZAMENTO DAS RUAS THEODORICO ROSA SILVA COM A SEBASTIÃO CELESTINO DE ALMEIDA,NO BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>12878</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN SOLICITANDO  INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA DONA MARICAS,BAIRRO PREFEITO HÉLIO ARAÚJO.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>12879</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO QUE SEJA FEITA PODA DE ARVORE NA RUA MARIANA CAMPOS BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>12880</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA DO DEPARTAMENTO DE ZOONOSE E ENDEMIAS SOLICITANDO COMPARECIMENTO DE AGENTE NA TRAVESSA EDSON FERREIRA ENTRONCAMENTO COM A RUA NEWTON RESENDE NO BAIRRO ROSÁRIO E REALIZAR DESRATIZAÇÃO.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>12881</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIE O CALÇAMENTO NA RUA VIRGÍLIO FRANCISCO PINTO, NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>12882</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VIABILIZE UM TERRENO PARA CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>12883</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO RECURSOS PARA PAGAMENTO DA ARBITRAGEM E A SEGURANÇA DO CAMPEONATO DA CIDADE PROMOVIDO PELA LIGA ESPORTIVA DE MURIAÉ.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VIABILIZE A PAVIMENTAÇÃO E CALÇAMENTO DA AV.CLOBIO RIBEIRO LOPES BAIRRO SANTANA III,CONFORME SUGERIDO PELO SECRETÁRIO DE OBRAS E URBANISMO ADERBAL FERNANDES,CÓPIA OFÍCIO EM ANEXO.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>12885</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS, VEREADOR CARLOS MACUCO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE REFORMA URGENTE DAS INSTALAÇÕES DA UBS DE DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>12886</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS MAS RUAS PADRE ROBERTO L. DE MOURA E RUA TREZE NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>12887</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA GERALDO AGENOR DA CUNHA,BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>12888</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA GELCI DO CARMO TOLEDO,BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>12889</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>12890</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A ILUMINAÇÃO PÚBLICA NA RUA MARIA CALAIS GOMES,BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA NA VILA SÃO VICENTE BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>12892</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO QUE VIABILIZE CAPINA E LIMPEZA NO BAIRRO CORONEL IZALINO-CENTRO.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>12893</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, SOLICITANDO 400 METROS DE PATROLAMENTO DE UMA ESTRADA RURAL,SITUADA NA PROPRIEDADE DO SR. JOSÉ DIAS RAMOS,NO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO A COLOCAÇÃO DE 4 PLACAS DE PROIBIDO ESTACIONAR NOS DOIS LADOS DA TRAVESSA MANOEL PENA,BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>12895</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTRAN SOLICITANDO IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA AV.CEL MONTEIRO DE CASTRO,NA BARRA.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>12896</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO QUE SEJA REALIZADO ESTUDO PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ABELARD GOULART,BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>12897</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INSTALAÇÃO DE RESERVATÓRIO PARA CASA DE SAÚDE SANTA LÚCIA.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>12898</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS PARA QUE VIABILIZE O ALARGAMENTO DA RUA ESTIGARRIBIA PARA MANOBRA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>12899</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE VIABILIZE A REFORMA URGENTE DAS INSTALAÇÕES DA UBS DO DISTRITO DE MACUCO.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>12900</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NO BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>12901</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE RECONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA DR. NEWTON RESENDE.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>12902</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A TROCA DE 01 LÂMPADA NO POSTE LOCALIZADO NA AV. REGINA BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>12903</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NO BAIRRO CARDOSO MELO.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>12904</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA DO BAIRRO CEL. IZALINO.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>12905</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO REPAROS NA REDE DE ESGOTO DA RUA DR. NILTON RESENDE .</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>12906</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES NA AV. MARIA DE LOURDES ESTEVES,EXTENSÃO DA RUA TEÓFILO TOSTES, BAIRRO UNIÃO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>12907</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA XV DE NOVEMBRO,BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>12908</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA ALAMEDA DOS OITIS COM ALAMEDA DAS QUARESMEIRAS,BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>12909</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A REIVINDICAÇÃO DA INDICAÇÃO 11.485/2017 REFERENTE A QUADRA POLIESPORTIVA BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>12910</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES A COLOCAÇÃO DE UMA COBERTURA ,COM MESAS NA PARTE BAIXA DA PRAÇA DO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>12911</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES UMA LIMPEZA GERAL NO DISTRITO DE BOA FAMÍLIA,INCLUINDO CAPINAS,REPAROS DE MEIOS FIOS,REFORMAS DO CALÇAMENTO,MUROS DE CONTENÇÕES E PODAS DE ARVORES.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>12912</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE PROCEDA A ALTERAÇÃO CONTRATUAL EM CONTRATO FIRMADO COM A EMPRESA SINART.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>12913</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO PROVIDÊNCIAS JUNTO AOS ÓRGÃOS ESTUDOS PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE RUA PADRE ARNALDO E NA RUA HIDEMBURGO VILHENA COM A RUA FRANCISCO JOSÉ GERTRUDES,AMBOS NO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>12914</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO DRENAGEM PLUVIAL DA RUA CEL.FRANCISCO VERMELHO(PORTO),CAPTANDO AS ÁGUAS DA RUA ÂNTÔNIO PEREIRA COELHO E NA OUTRA VERTENTE CAPTANDO AS ÁGUAS DA RUA MURIAÉ.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>12915</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DENSUR SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA GENUINO SCOPARO,BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>12916</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO AMPLIAÇÃO OU MODIFICAÇÃO NA CAPITAÇÃO DE ÁGUA NA RUA ANTÔNIO LUIS SOARES BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>12917</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO AUMENTO DA TOLERÂNCIA DE TEMPO NA CHEGADA DE CLIENTES PARA O ATENDIMENTO NO CENTRO DE FISIOTERAPIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>12918</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE ASFALTAMENTO DA RUA INDEPENDÊNCIA-CENTRO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>12919</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN,QUE FAÇA UM ESTUDO SOBRE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA ALAMEDA DAS ORQUÍDEAS,NO BAIRRO QUINTA DAS FLORES.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>12920</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA CONSTRUÍDA UMA PRAÇA NO ENTORNO DO RESERVATÓRIO DE ÁGUA DO DEMSUR,NA RUA ROSELY FINTELMAN ZEM, NO BAIRRO GASPAR PARTE ALTA.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>12921</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA CONSTRUÍDA UMA PRAÇA NO ENTORNO DO RESERVATÓRIO DE ÁGUA DO DEMSUR,RUA LEONIDIO VALETIM FERREIRA,PORTO BELO.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>12922</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE A SECRETARIA DE SAÚDE QUE COLOQUEM MÉDICO GINECOLOGISTA PARA ATENDER NO PSF DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>12923</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO DEMUTTRAN O RETORNO DA EXTENSÃO DA LINHA DE ÔNIBUS DA RUA GENOÍNO SCOPARO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>12924</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE A SECRETARIA DE OBRAS QUE FAÇA A REFORMA DOS VESTIÁRIOS E MELHORIAS NO ALAMBRADO DA QUADRA DO CENTRO SOCIAL URBANO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>12925</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE TRÊS BRAÇOS DE ILUMINAÇÃO PÚBLICA PRÓXIMO AO POSTO SHELL,LOCALIZADO NA BR 356 EM FRENTE AO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>12926</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A TROCA DOS BRAÇOS DE ILUMINAÇÃO NAS RUAS PR.ELERSON WESTER OLIVEIRA DE PAULA E SERAFIM AUGOSTINHO DE FREITAS NO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>12927</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE EM CARÁTER DE URGÊNCIA A CONSTRUÇÃO DE UM MURO DE ARRIMO NOS FUNDOS DE UMA CASA, NA RUA SANTA TEREZA,73,DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>12928</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE CALÇAMENTO E PAVIMENTAÇÃO DA RUA MARIO DE OLIVEIRA CARVALHO,BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>12929</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A MANUTENÇÃO DO CALÇAMENTO NA RUA JOSÉ CARLOS SOBRINHO NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>12930</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA NO PONTO DE ÔNIBUS NA CALÇADA DO ANTIGO CAMPO DO NACIONAL,NAS AV. DOUTOR PASSOS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>12931</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A REFORMA DA QUADRA, NO BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>12932</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A REFORMA DO VESTIÁRIO DO CAMPO SÃO JOÃO DO GLÓRIA.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>12933</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE SEJA CONCLUÍDO O CALÇAMENTO,NA RUA CLEIDE PEREIRA CARDOSO,NO BAIRRO PORTO BELO.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>12934</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA PRAÇA MODELO NA RUA NILSON MELO PENA BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>12935</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE PAVIMENTAÇÃO ASFALTICA DA PARTE BAIXA DO BAIRRO CARDOSO DE MELO NAS RUAS SEBASTIÃO FABIANO FILHO,ANA MELO AMARO,PEDRO AFONSO GALDINO,ELIO CARDOSO DE MELO,FRANCISCO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>12936</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE,COM A SOLICITAÇÃO DE QUE SEJAM PODADAS AS COPAS DAS ÁRVORES LOCALIZADAS NA RUA CEL. DOMICIANO E RUA GABRIEL DE OLIVEIRA NO CENTRO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>12937</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA GERAL DO BAIRRO DORNELAS II.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>12938</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UM MURO DE ARRIMO, NOS FUNDOS DE UMA CASA NA RUA SANTA TEREZA, 73,DISTRITO DE VERMELHO</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>12939</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA URGENTE DE UM TERRENO BALDIO NA RUA PROJETADA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>12940</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO PROVIDÊNCIAS A IMPLEMENTAR PLACAS DE PROIBIÇÃO DE DESPEJO DE LIXO E ENTULHOS AO LONGO DO FINAL DA RUA LUIZ PINTO COELHO SECUNHO-BAIRRO SANTO ANTÔNIO 2.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>12941</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO LIMPEZA E CAPINA E VARRIÇÃO NOS ENTORNOS DA ESCOLA MUNICIPAL NELSON CARDOSO DE MELO BAIRRO CARDOSO DE MELO</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO URGENTEMENTE A REDE DE CAPTAÇÃO PLUVIAL NA AVENIDA REGINA ANTUNES NAPOLEÃO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>12943</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN COM A SOLICITAÇÃO DE QUE VEJA A POSSIBILIDADE E VIABILIDADE DE COLOCAR DOIS QUEBRA-MOLAS NA RUA MARGARIDA NO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>12944</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE VIABILIZE A MANUTENÇÃO DAS FAIXAS DE PEDESTRES LOCALIZADAS NA AV. SILVÉRIO CAMPOS NO BAIRRO SAFIRA EM FRENTE A ENTRADA DA RUA JOSÉ FREITAS LIMA JÚNIOR.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>12945</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE VIABILIZE SINALIZAÇÃO DA RUA CEL IZALINO EM FRENTE AO CENTRO DE DIAGNÓSTICO DO HOSPITAL SÃO PAULO, PINTANDO UMA FAIXA,COM SETAS SINALIZANDO MÃO DUPLA E PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>12946</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,COM A SOLICITAÇÃO DE ENCAMINHE AO SETOR COMPETENTE A VIABILIZAÇÃO DE RECUPERAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA AVENIDA JOÃO DE SOUZA CELESTINO NO BAIRRO DORNELLAS II.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>12947</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE ADMINISTRAÇÃO QUE VIABILIZE JUNTO AO SETOR COMPETENTE A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA EXTENSÃO DA BR 356 .</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>12948</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE SERVIÇO DE CONSTRUÇÃO E REPARO DO CALÇADÃO DO DORNELAS SITUADO NO TRECHO DA BR 356 NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>12949</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO SERVIÇO DE LIMPEZA DO CÓRREGO EXISTENTE PRÓXIMO DA AVENIDA REGINA ANTUNES NAPOLEÃO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>12950</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE VIABILIZE ESTUDOS E IMPLANTAÇÃO DE SEMÁFORO NA ROTATÓRIA DO TÚNEL DORNELAS BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>12951</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE SERVIÇOS DE INFRAESTRUTURA COM ASFALTAMENTO NA RUA AMARO ACELINO DE ANDRADE,BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>12953</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA RAFAEL STANZANI DA SILVA,BAIRRO VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>12954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE REPARO DA PASSARELA QUE LIGA A BR 356 A AVENIDA JUSCELINO KUBITSCHECK , NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>12955</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE A CONTINUAÇÃO DO CALÇADÃO DE ACESSO DA RUA MÁRIO INÁCIO CARNEIRO NO BAIRRO CORONEL IZALINO A VIA SAÚDE NA BR 356.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO A ESTA SECRETARIA JUNTO AO CODEMA AUTORIZAÇÃO PARA CORTE DE UMA ÁRVORE NA RUA PASTOR LUTER KING ,BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>12957</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO REPARO NA BOCA DE LOBO NA RUA RAFAEL STANZANI DA SILVA,NO BAIRRO VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO A CONSTRUÇÃO DE UMA REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL NA RUA POPULAR,BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>12959</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA REALIZADO CALÇAMENTO OU MELHORIA DA RUA RAFAEL FADUL,NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>12960</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA PEDRO DIMAS Nº 25 EM FRENTE Á ESCOLA MUNICIPAL PROFESSORA MARIA QUITÉRIA PÉREZ SCHELB NO BAIRRO ALTEROSA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>12961</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO A CONSTRUÇÃO DE REDE DE ESGOTO, NA RUA RIBEIRO DE PAULA,NA CHÁCARA LEBLOM.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>12962</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE CORRIMÃO NA ESCADA RUA ANTÔNIO PEREIRA COELHO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>12963</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICTANDO OPERAÇÃO TAPA BURACOS COM URGÊNCIA NA RUA 3, RUA 13 E RUA PADRE ROBERTO DE L. DE MOURA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>12964</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA ADJUNTA DE OBRAS PÚBLICAS E URBANISMO COM A SOLICITAÇÃO DE QUE VIABILIZE ILUMINAÇÃO,COM DOIS BRAÇOS LONGOS DE VAPOR DE SÓDIO NA VILA MOREIRA,BAIRRO SAFIRA.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>12965</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO SERVIÇOS DE LIMPEZA NAS LATERAIS DA ESTRADA QUE LIGA O CLUBE VIA PARK AO RIO PRETO.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>12966</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODAS DE ÁRVORES NA RUA SERGIO AMARAL, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>12967</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR,SOLICITANDO REPARO NA FORTE DEPRESSÃO NA RUA JUDITH POMPEI AO FINAL DA PROPRIEDADE DO SR.ELDER ABREU,NO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO  QUE SEJAM COLOCADAS TAMPAS NOS BUEIROS LOCALIZADO NA RUA ALEXANDRE ANTÔNIO DE A. BARBOSA,BAIRRO SANTANA III.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, COM A SOLICITAÇÃO DE QUE SEJA REALIZADO ESTUDO DOS LOCAIS INDICADOS PARA POSTERIOR IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA AURELIANO GOMES,NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN,SOLICITANDO A DESATIVAÇÃO ,A PARTIR DAS 18H, O PONTO DE ÔNIBUS EXISTENTE NA AV. JUSCELINO KUBITSCHEK,PRÓXIMO Á CASA DE SAÚDE SANTA LÚCIA,TRANSFERINDO-O PARA PRAÇA CORONEL PACHECO DE MEDEIROS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>12971</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUEBRA MOLAS NA TRAVESSA HORMINDO SALES FERREIRA NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>12972</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO DIRETOR GERAL DO DEMSUR SOLICITANDO DESCONTO DE 25%,NAS CONTAS DE ÁGUA DOS IMÓVEIS SITUADOS NA AV. AMARO GOULART,DURANTE O PERÍODO QUE DURAR AS OBRAS DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO RECAPEAMENTO NA VILA MARQUITO PENA BAIRRO CERÂMICA.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>12974</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA INSTALADO O CENTRO DE ESPECIALIDADES ODONTOLÓGICAS(CEO) NA UBS BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>12975</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE VIABILIZE  A CESSÃO DE UM PRÉDIO PARA A DELEGACIA DE ATENÇÃO Á MULHER.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>12976</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA DE EDUCAÇÃO ESPORTE E LAZER SOLICITANDO QUE AUTORIZE A LIGA ESPORTIVA DE MURIAÉ A UTILIZAR O CAMPO GILBERTO TANUS BRAZ NAS FAZES DECISIVAS DO CAMPEONATO AMADOR EM MURIAÉ</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>12977</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA DE EDUCAÇÃO ESPORTE E LAZER, E AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO REFORMA E MANUTENÇÃO DO GINÁSIO RODRIGO FLORES DE ABREU.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>12978</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE IMPLANTAÇÃO DA ACADEMIA AO AR LIVRE NA PRAÇA DA LIBERDADE NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>12979</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA PRAÇA JOSÉ TAVARES DE PAULA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>12980</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE ASFALTAMENTO E POSTES DE ILUMINAÇÃO PÚBLICA NA RUA MARCIANO FERREIRA, BEM COMO NO CAMPO DE FUTEBOL NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>12981</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE ASFALTAMENTO DA RUA JOSÉ GUARINO,BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA SUBIDA DA RUA PRESIDENTE KENNEDY,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>12983</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA JOÃO CRISÓSTOMO,CENTRO,EM FRENTE AO NÚMERO 136.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>12984</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÕES TAPA BURACOS E CALÇAMENTO NAS RUAS DO BAIRRO SANTANA III.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>12985</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO , AO ENGENHEIRO ELETRICISTA ,SOLICITANDO QUE PROVIDENCIE A TROCA DAS LÂMPADAS/LUMINÁRIAS DOS POSTES PRÓXIMO AO NÚMERO 40,NA RUA PRIMAVERA,BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>12986</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO REFORMA E PRESERVAÇÃO DA MINA DE ÁGUA LOCALIZADA NO DOM DELFIM,NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>12987</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODAS DAS ÁRVORES EXISTENTES NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO BOCA DE LOBO NA SUBIDA DA RUA SÃO CRISTÓVÃO,ENTRONCAMENTO COM A RUA DR.NEWTON RESENDE NOS BAIRROS SÃO CRISTÓVÃO E ENCOBERTA.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>12989</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE , EM FRENTE AO Nº 137,BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>12990</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,PARA QUE DETERMINE AO SETOR COMPETENTE SERVIÇOS DE ASFALTAMENTO DA RUA ELOAR ENNEO STOQUE JUNIOR ( ATRÁS DA MAÇONARIA DA BARRA ) NO BAIRRO DA BARRA.</t>
   </si>
   <si>
     <t>12991</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, PARA QUE DETERMINE AO SETOR COMPETENTE A COLOCAÇÃO DE PADRÃO DE LUZ NO CEMITÉRIO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>12992</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO,SOLICITANDO QUE VIABILIZE A RECUPERAÇÃO URGENTE DO CALÇAMENTO DA RUA JOSÉ CARLOS SOBRINHO, BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>12993</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS, NA RUA ENEZIO MACHADO DE OLIVEIRA, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12994</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS, NA RUA DAS PALMAS, BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>12995</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, COM A SOLICITAÇÃO QUE SEJAM PODADAS AS ÁRVORES NA RUA GUILHERMINA DE OLIVEIRA NO BAIRRO EDGAR MIRANDA.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>12996</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, COM A SOLICITAÇÃO DE QUE SEJA REALIZADA A PODA DAS ÁRVORES NA RUA MARIA CÂNDIDA DO CARMO, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>12997</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E AO SECRETÁRIO MUNICIPAL DO DEMSUR DE MURIAÉ, SOLICITANDO QUE SEJA REALIZADA PODA DAS ÁRVORES NA RUA VICENTE DE MORAES.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>12998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, COM A SOLICITAÇÃO DE FAZER DUAS BOCAS DE LOBO NA RUA MURIAÉ E RUA ANTONIO PEREIRA COELHO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>12999</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, SOLICITANDO QUE VIABILIZE A LIMPEZA DOS BUEIROS, DA RUA BANDEIRA, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>13000</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTRAN, SOLICITANDO A VERIFICAÇÃO DE VIABILIDADE DE IMPLEMENTAÇÃO DE UMA PLACA DE CARGA E DESCARGA NA RUA MARECHAL FLORIANO ,BARRA.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>13001</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE GOVERNO, PARA REQUERER O CEP DA RUA SILVINO BRUNO,BAIRRO ALTO DO CASTELO.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>13002</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE OPERAÇÃO TAPA BURACOS NA RUA RAUL DE LEONE,BAIRRO COLETY.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>13003</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2051/ind_791.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2051/ind_791.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, COM A SOLICITAÇÃO DE QUE VEJA A POSSIBILIDADE E VIABILIDADE DE INFRAESTRUTURAR REDE DE ESGOTO QUE DESCE DA RUA CLAUDIO MANOEL DA COSTA ENTRONCAMENTO COM VIA QUE VAI AO NOVO POSTO SHELL E BR 356, EM FRENTE AO BAIRRO PADRE TIAGO.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>13004</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2069/ind_13004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2069/ind_13004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, PARA QUE SOLICITE AO ÓRGÃO COMPETENTE A REFORMA DO VESTIÁRIO DO CAMPO DE FUTEBOL" ESTÁDIO MUNICIPAL SÃO FRANCISCO FUTEBOL CLUBE", NO DISTRITO DE BOA FAMÍLIA.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>13005</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2070/ind_817.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2070/ind_817.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL,SOLICITANDO CRIAR NA ESCOLA FAMÍLIA AGRÍCOLA, UM CENTRO DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>13006</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2055/ind_801.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2055/ind_801.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO REFORMA NO CAMPO DE FUTEBOL EMILSON BRAGA EVANGELISTA, NO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>13007</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2057/ind_805.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2057/ind_805.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AO DEMSUR AÇÕES PERTINENTES A EXECUÇÃO DE REDE DE ÁGUA PLUVIAL NAS LOCALIDADES CITADAS ABAIXO.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2071/ind_799.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2071/ind_799.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, COM A SOLICITAÇÃO QUE SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS NA AV. DR. NILO PACHECO DE MEDEIROS E HERMES DE ALMEIDA, NO BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>13012</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2072/ind_798.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2072/ind_798.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO QUE SEJA REALIZADO A REFORMA DO FORRO DO CORETO LOCALIZADO NA PRAÇA DO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>13013</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2053/ind_796.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2053/ind_796.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A CRIAÇÃO DE UM NÚCLEO DE ATENÇÃO NEUROPSÍQUICA AO IDOSO, A FUNCIONAR EM INSTALAÇÃO PRÓPRIA E COMPOSTO POR GERIATRIA, PSICÓLOGO E ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>13014</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2073/ind_797.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2073/ind_797.pdf</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>13015</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2054/ind_800.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2054/ind_800.pdf</t>
   </si>
   <si>
     <t>indicação ao diretor geral do demsur solicitando que seja feita a religação do relógio de água do campo de futebol emilson braga, no bairro gaspar.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>13016</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2056/ind_802.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2056/ind_802.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CONCERTO DA BOCA DE LOBO E CAPACITAÇÃO DE ÁGUA PLUVIAL NA ESQUINA DAS TRAVESSAS VANESSA TURETA E ALAOR NUNES PRÓXIMO AOS NÚMEROS 02 E 03, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>13017</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/ind_820.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/ind_820.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO E SECRETÁRIO MUNICIPAL SOLICITANDO OPERAÇÃO TAPA BURACOS,NO BAIRRO QUINTA DAS FLORES E ASFALTAMENTO DE UM TRECHO.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>13018</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>13019</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/ind_844.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/ind_844.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITAR SUBSTITUIR MURO POR GRADES NO CENTRO SOCIAL URBANO DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>13020</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind_831.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind_831.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO,SOLICITANDO CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>13021</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, COM A SOLICITAÇÃO DE UM MURO DE ARRIMO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, COM A SOLICITAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA E TRÊS BRAÇOS LONGOS NO ESCADÃO NO BAIRRO INCONFIDÊNCIA.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
@@ -9156,4974 +9156,4974 @@
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO QUE SEJA ASFALTADA A RUA JOSÉ NELSON CARNEIRO DE MELO NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>13025</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO CADASTRAR O BAIRRO JOÃO VI PARA ATENDIMENTO NA U.B.S DO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/ind_819.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/ind_819.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES EM FRENTE A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>13027</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/ind_847.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/ind_847.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE,SOLICITANDO A COLOCAÇÃO DE MANILHAS NO CÓRREGO INDO PARA O DISTRITO DE SÃO JOÃO DO GLÓRIA.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>13028</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/ind_818.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/ind_818.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, PARA QUE SEJA FEITA DE FORMA CONTÍNUA A VARRIÇÃO AO REDOR DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>13029</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind_821.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind_821.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, SOLICITANDO LIMPEZA GERAL DO CÓRREGO RIBEIRÃO SÃO PAULO NA RUA ROSA MOREIRA NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>13030</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN,SOLICITANDO UMA FAIXA DE PEDESTRE ELEVADA EM FRENTE AO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>13031</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/ind_857.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/ind_857.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO ILUMINAÇÃO NO TREVO DE ITAMURI.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>13032</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/ind_850.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/ind_850.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO  SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO POSTES DE ILUMINAÇÃO NA RUA EURIDES MOREIRA DO PRADO,SANTO ANTONIO II.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>13033</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/ind_860.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/ind_860.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO DEMOLIÇÃO DE UMA RESIDÊNCIA NO BAIRRO BARRA.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/ind_858.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/ind_858.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO ASFALTO DE UMA RUA NO BAIRRO CARDOSO DE MELO.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>13037</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/ind_862.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/ind_862.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO JOGAR SAIBRO EM RUAS DO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/ind_854.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/ind_854.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNCICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO UM MATA BURRO NA ESTRADA RURAL NO RIO PRETO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>13039</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/ind_849.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/ind_849.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, SOLICITANDO VARREDOR PARA RUA DR. NEWTON RESENDE, BAIRRO ENCOBERTA E CENTRO, E A RUA ANTONIO PEREIRA GALVÃO.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/ind_851.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/ind_851.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR, SOLICITANDO BOCA DE LOBO NA RUA DR. NEWTON RESENDE.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>13041</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/ind_866.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/ind_866.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DENSUR SOLICITANDO SUBSTITUIÇÃO DA REDE DE ESGOTO DA RUA ANTÔNIO PEREIRA GALVÃO.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/ind_863.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/ind_863.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO CAPINA E LIMPEZA NA RUA CACHOEIRA, BAIRRO PORTO.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>13043</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/ind_856.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/ind_856.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, SOLICITANDO REDUTORES DE VELOCIDADE NA RUA GUILHERMINA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/ind_859.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/ind_859.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMUTTRAN, SOLICITANDO INSTALAÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>13045</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/ind_861.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/ind_861.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A DIRETORA DO DEPARTAMENTO DE ZOONOSE E ENDEMIAS, SOLICITANDO TRABALHO DE AGENTES NA RUA DA CACHOEIRA.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>13046</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL , PARA QUE DETERMINE AO SETOR COMPETENTE PROLONGAMENTO DO ACESSO AO BAIRRO PLANALTO A BR 116.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>13047</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/ind_879.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/ind_879.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO QUE DETERMINE A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PINTURA DO PRÉDIO DA ESCOLA MUNICIPAL MARIA ALELUIA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/ind_880.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/ind_880.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO MANUTENÇÃO DO CALÇAMENTO DA RUA JOSÉ MARIANO MACHADO NOVA BARRA.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>13049</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/ind_867.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/ind_867.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO DOIS REDUTORES DE VELOCIDADE NO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>13050</t>
   </si>
   <si>
     <t>VEREADORA MARIA APARECIDA PINHEIRO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2143/ind_870.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2143/ind_870.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES EM TORNO DA ESCOLA ESTADUAL COLUMBIA TEIXEIRA E SILVA DO BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>13051</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2142/ind_869.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2142/ind_869.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE CORRIMÃO DO ESCADÃO DA RUA LUTHER KING DO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>13052</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2141/ind_871.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2141/ind_871.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO PAVIMENTAÇÃO NA RUA LUIZ PINTO COELHO SECUNHO, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>13053</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2139/ind_872.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2139/ind_872.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJA REALIZADA REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>13054</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2140/ind_874.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2140/ind_874.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NO TREVO DO TÚNEL DO BAIRRO DORNELAS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>13055</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2138/ind_875.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2138/ind_875.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO, SOLICITANDO REFORMA DO ALAMBRADO E DOS VESTIÁRIOS DA QUADRA POLIESPORTIVA  DA ESCOLA MUNICIPAL NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2137/ind_873.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2137/ind_873.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA DA ILUMINAÇÃO PÚBLICA DA QUADRA POLIESPORTIVA DO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>13057</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/ind_896.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/ind_896.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CORRIMÃO NOS DOIS ESCADÕES ATRÁS DO LIONS CLUBE BARRA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>13058</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/ind_897.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/ind_897.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA ATRÁS DO LIONS CLUBE NA BARRA.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>13059</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2151/ind_887.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2151/ind_887.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. ANTÔNIO TURETA, BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>13060</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/ind_889.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/ind_889.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ASFALTAMENTO NA RUA PROFESSORA JORCEMIRA DE FREITAS GUEDES, BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>13061</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/ind_892.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/ind_892.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA RUA WALDEMAR VAZ PEREIRA, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>13062</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/ind_893.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/ind_893.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO CONSTRUÇÃO DE MURO DE ARRIMO NA RUA LACYR GOULART SILVA, BAIRRO CORONEL IZALINO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>13063</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/ind_894.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/ind_894.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACO NA RUA POPULAR, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>13064</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2153/ind_895.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2153/ind_895.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO TAMBORES DE LIXO NO DISTRITO DE PIRAPANEMA.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>13065</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2152/ind_888.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2152/ind_888.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO ASFALTAMENTO NO LOCAL DAS OBRAS DE DISTRIBUIÇÃO DE ÁGUA E ESGOTO, BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>13066</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/ind_890.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/ind_890.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO VARREDORES DE RUA PARA O BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>13067</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/ind_891.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/ind_891.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO REPARO NA RUA DAS CAMÉLIAS BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>13068</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2179/ind_913.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2179/ind_913.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMSUR SOLICITANDO CANALIZAÇÃO DE REDE PLUVIAL E IMPLEMENTAÇÃO DE BOCA DE LOBO NA VILA LUIZ SOARES BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>13069</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2178/ind_914.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2178/ind_914.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS E ASFALTAMENTO DA VILA ANTÔNIO LUIZ SOARES BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>13070</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2177/ind_917.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2177/ind_917.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS: PATRÍCIA XAVIER E RUA 15 DE NOVEMBRO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>13071</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2176/ind_13071.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2176/ind_13071.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO VISTORIA E TROCA DE LÂMPADA E MANUTENÇÃO NA ILUMINAÇÃO DA VILA INDEPENDÊNCIA CENTRO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>13072</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2180/ind_922.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2180/ind_922.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SERVIÇOS DE INFRAESTRUTURA E ASFALTAMENTO NA RUA BENJAMIN SOARES DE AZEVEDO, BAIRRO CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>13073</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2187/ind_924.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2187/ind_924.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO INSTALAÇÃO DE POSTES NO ESCADÃO NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>13074</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2198/ind_936.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2198/ind_936.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO RECOMPOSIÇÃO DO PAVIMENTO NA RUA MANOEL ALVES DE ARAÚJO CENTRO.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>13075</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2196/ind_920.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2196/ind_920.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ESPORTE E LAZER SOLICITANDO REFORMA DA QUADRA POLIESPORTIVA NO BAIRRO JOANÓPOLIS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>13076</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2195/ind_921.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2195/ind_921.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E LAZER SOLICITANDO REFORMA DO ALAMBRADO E VESTIÁRIOS DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL NO BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>13077</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2197/ind_925.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2197/ind_925.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODAS DE ÁRVORES NOS LOCAIS: MANOEL ALVES DE ARAÚJO , CENTRO E RUA CORONEL DOMICIANO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>13078</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2181/ind_923.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2181/ind_923.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO SERVIÇOS DE SINALIZAÇÃO COM PINTURA NA VIA E COLOCAÇÃO DE PLACAS NA RUA HORMINDO SALES FERREIRA, NA BARRA.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>13079</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2230/ind_955.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2230/ind_955.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO ILUMINAÇÃO PÚBLICA NA VILA MARCIANO ANEXO AO DISTRITO DA GAMELEIRA.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>13080</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2229/ind_954.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2229/ind_954.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO POSTE DE ILUMINAÇÃO PÚBLICA NA RUA PRINCIPAL DISTRITO DE GAMELEIRA BARÃO DO MONTE ALTO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>13081</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2224/ind_949.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2224/ind_949.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>13082</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2219/ind_942.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2219/ind_942.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REPAROS DOS POSTES PARTE EXTERIOR DO CAIC, BAIRRO ENCOBERTA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>13083</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2218/ind_941.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2218/ind_941.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REESTRUTURAÇÃO DO POSTE DE ILUMINAÇÃO NA RUA JOSÉ LAZARONI, BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>13084</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2227/ind_959.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2227/ind_959.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NA AV. DR. NILO PACHECO DE MEDEIROS E RUA 15 DE NOVEMBRO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>13085</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2226/ind_958.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2226/ind_958.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO SOLICITANDO TROCA DAS LÂMPADAS NA RUA MARIA CÂNDIDA DO CARMO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>13086</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2232/ind_957.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2232/ind_957.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO OPERAÇÃO TAPA BURACOS E ENSAIBRAMENTO NO DISTRITO DA GAMELEIRA.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>13087</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2225/ind_950.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2225/ind_950.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODAS DAS ÁRVORES DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>13088</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2228/ind_960.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2228/ind_960.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DE ÁRVORE NA RUA MARIA CÂNDIDA DO CARMO, BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>13089</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2231/ind_956.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2231/ind_956.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR GERAL DO DEMSUR SOLICITANDO COLETA DE LIXO AO DISTRITO DA GAMELEIRA E VILA MARCIANO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>13090</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2223/ind_948.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2223/ind_948.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO REDUTORES DE VELOCIDADE EM FRENTE AO BAIRRO SÃO PEDRO, SESC E CAMPO DO NACIONAL.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>13091</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2222/ind_947.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2222/ind_947.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACAS PROIBINDO ESTACIONAMENTO DE ÔNIBUS E CAMINHÕES NA RUA JOSÉ MÁXIMO RIBEIRO SAINDO NO SANTA HELENA.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>13092</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2221/ind_946.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2221/ind_946.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO PLACAS DE INFORMANDO A ENTRADA DO BAIRRO JOÃO XXIII E BR 116.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>13093</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2220/ind_945.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2220/ind_945.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN, SOLICITANDO PLACAS DE ÔNIBUS NO TREVO DO BAIRRO JOÃO XXIII.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>13094</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2234/ind_944.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2234/ind_944.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DA RUA SÃO PEDRO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>13095</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2235/ind_943.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2235/ind_943.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO PODA DAS ÁRVORES DOS BAIRROS SÃO PEDRO,VALE VERDE E BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>13096</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2248/ind_969.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2248/ind_969.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO OPERAÇÃO TAPA BURACOS NOS BAIRROS SAFIRA, PLANALTO, CERÂMICA E JOÃO XXIII.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>13097</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2249/ind_968.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2249/ind_968.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO OPERAÇÃO TAPA BURACOS NO CRUZAMENTO AV. ALTINO RODRIGUES PEREIRA COM RUA FRITZ DUVANEL, BAIRRO FRANCO SUÍÇO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>13098</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2244/ind_965.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2244/ind_965.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS A EXECUÇÃO DE CONTENÇÃO AS MARGENS DO RIO MURIAÉ, NA RUA LACIR GOULART, CENTRO.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>13099</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2245/ind_964.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2245/ind_964.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE A SECRETARIA DE OBRAS A COLOCAÇÃO DE UM POSTE DE LUMINÁRIA NO FINAL DA RUA MARIA CALAIS GOMES.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>13100</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2246/ind_970.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2246/ind_970.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL SOLICITANDO AÇÕES PARA CONSTRUÇÃO DO PORTO SECO NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>13101</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2266/ind_976.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2266/ind_976.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO REFORMA NA PRAÇA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>13102</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2263/ind_981.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2263/ind_981.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES OPERAÇÃO TAPA BURACOS POR TODA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>13103</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2262/ind_982.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2262/ind_982.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL PARA QUE DETERMINE AOS SETORES COMPETENTES CAPINA , LIMPEZA E PODAS NO BAIRRO PADRE THIAGO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>13104</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2260/ind_978.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2260/ind_978.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE SOLICITANDO ARBORIZAÇÃO DA CIDADE E DISTRITOS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>13105</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2259/ind_973.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2259/ind_973.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO PLACA INDICANDO VAGA DE ESTACIONAMENTO PARA DEFICIENTE FÍSICO, NA RUA OSWALDO CRUZ, BARRA.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>13106</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2258/ind_971.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2258/ind_971.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DIRETOR DO DEMUTTRAN SOLICITANDO QUE SEJAM REAVIVADAS AS MARCAÇÕES HORIZONTAIS DELIMITANDO AS VAGAS DE PONTOS DE TÁXIS NA RUA DR. IVAN AMÉRICO PORCARO.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2303/moc_2.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2303/moc_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE FERNANDO RODRIGUES LAUREANO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2287/moc_3.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2287/moc_3.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE JOSÉ BORGES MOREIRA , PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2286/moc_4.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2286/moc_4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE THIAGO MENDES DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS AO SERVIDOR PÚBLICO REINALDO DORNELAS PELO RELEVANTE TRABALHO PRESTADO A MURIAÉ.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE JÉSUS CALAIS, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ANA ISABEL DE SOUZA DEMARQUE MACEDO,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE MARIA ALVES DA SILVA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS A ESCOLA DE SAMBA UNIDOS DO BAIRRO SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS A LIGA CARNAVALESCA DE MURIAÉ.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS AO MARAMBLOCO</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APALUSOS AO GRÊMIO RECREATIVO UNIDOS DO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A APALUSOS A ESCOLA CANARINHO DO SAMBA BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS AO BLOCO DO PAPAGAIO</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APALUSOS A RÁDIO SOCIEDADE MURIAÉ</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE LUÍS CARLOS MAGALHÃES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>VEREADOR ELVANDRO CHEROSO, VEREADORA DRª. MIRIAM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SR. LUIS CARLOS MAGALHÃES.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE LUIS CARLOS MAGALHÃES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE LUIS CARLOS MAGALHÃES</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A UNIFAMINAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CCM-HSP.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR CHRISTIANO AUGUSTO BICALHO CANÊDO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS A ESCOLA SÃO PAULO QUE COMPLETOU 105 ANOS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE CÂNDIDA ELVIRA MONTEIRO DE CASTRO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MÁRIO DE SOUZA GOMES,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MARIA GONÇALVES DOS PASSOS VASCONCELOS,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, A NOVA DIRETORIA DO TIME DO SÃO CRISTÓVÃO FUTEBOL CLUBE, ELEITA NO ULTIMO DOMINGO DIA 25/02/2018.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ADILSON MARQUES DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS Á DIRETORIA E AO PRESIDENTE REELEITO DA ASSOCIAÇÃO DE MORADORES DO BAIRRO PORTO BELO, ALEX LOURENÇO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SUELY MENEZES COSTA DO AMARAL PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SONIA SILVA ABREU,PELOS RELEVANTES SERVIÇOS PRESTADOS A APAE DE MURIAÉ.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A COSME DA SILVA,( COSMÃO DA CADEIRA) PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MURIAEENSE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ANA PEIXOTO DOS SANTOS, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO PELA MORTE DA VEREADORA DO PSOL MARIELLI FRANCO DA CÂMARA MUNICIPAL DO RIO DE JANEIRO E SEU MOTORISTA ANDERSON GOMES.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE DEJANIR DE SOUZA BRASIL.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MARIELLE FRANCISCO DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU, VEREADOR DR. JOSÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ANDERSON PEDRO GOMES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCRITORA VALÉRIA FERNANDES.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS AO CORAL CANTARE, NA PESSOA DE RENATA RORIZ,O SAXOFONISTA LOUZADA,EDIMILSON E TODOS OS DEMAIS MÚSICOS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE JACY LUIZ DA SILVA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE JACY LUIZ DA SILVA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE CARMEN LUCIA MANHANINI VIEIRA.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES SRA. FLÁVIA PEREIRA LEVATE,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ILUSTRÍSSIMO DR. RICARDO ANTÔNIO CAMARGOS FRANCISCO,PELOS RELEVANTES TRABALHOS PRESTADOS Á USB DO BAIRRO SANTANA E A CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ILUSTRÍSSIMO DR. LUIZ FERNANDO ALBERGARIA DE BRITO MELLO,PELOS RELEVANTES TRABALHOS PRESTADOS Á USB DO BAIRRO SANTANA E A CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE GENIR DA SILVA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE FLÁVIA PEREIRA DIAS LEVATE.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS CENTRO DE REABILITAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A MARCIA DAHER PELOS SEUS TRINTA ANOS DE SERVIÇOS PRESTADOS A JUNTA MILITAR DE MURIAÉ.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE FRANCISNEY OLÍMPIO DE SOUZA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE MARIA LÚCIA DE ASSIS,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. WILSON DE FREITAS PELA 5º EDIÇÃO DA SEMANA MUNICIPAL DE PREVENÇÃO DE ACIDENTES.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXMO.SR.PAULO SÉRGIO ORONDINO,ELEITO PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A PRESIDENTE E O VICE PRESIDENTE ELEITOS DA ASSOCIAÇÃO DE MORADORES DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á NOVA DIRETORIA DO CONSELHO DE DESENVOLVIMENTO SÓCIO ECONÔMICO DE BOM JESUS DA CACHOEIRA.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á NOVA DIRETORIA DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS A ENFERMAGEM DE MURIAÉ.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APALUSOS A ESCOLA MUNICIPAL ANTÔNIO CANÊDO PELOS SEUS 60 ANOS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS A TODA A DIRETORIA DA OBRA UNIDA LAR OZANAM,PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE MURIAEENSE.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. EDIRCE VIEIRA SERRA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ALZIRA RODRIGUES MARTINS,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ÁS DIRETORIAS DA ASSOCIAÇÃO DE MORADORES DO BAIRRO SANTA TEREZINHA E DO OPERÁRIO FUTEBOL CLUBE,PELAS FESTIVIDADES DO DIA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE EDUARDO FREITAS CRUZ PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE MIGUEL ÂNGELO DE CARVALHO GRIMGENMKOZ PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ENFERMEIRO ISONEL DÓRIS GERÔNIMO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DENTISTA DR. RICARDO MARUM FILHO, EM AGRADECIMENTO AOS SERVIÇOS PRESTADOS A NOSSA COMUNIDADE, DO BAIRRO GASPAR.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE BENTO RODRIGUES FERREIRA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. IVANIR PIMENTEL,DIRETOR DO DEMUTRAN.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ATLETA POLIANA BOTELHO, NOVA PROMESSA BRASILEIRA DO UFC.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO CAPITÃO SR. IVANIN PIMENTEL DE PAIVA E EQUIPE DO DEMUTRAN PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS DIRETORES , PROFESSORES E FUNCIONÁRIOS DA ESCOLA MUNICIPAL JOSE MIGUEL MUHD PELA EXCELENTE ORGANIZAÇÃO DA FESTAS DA FAMÍLIA</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS DIRETORES, PROFESSORES E FUNCIONÁRIOS DA ESCOLA MUNICIPAL PROFESSORA ZÉLIA DE BARROS CARNEIRO PELA EXCELENTE ORGANIZAÇÃO DA FESTA DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CAPS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE RIKIELY OLIVEIRA FERNANDES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS MORADORES DO BAIRRO DA BARRA, PELA CRIAÇÃO DA COORDENADORIA DE ASSITÊNCIA AO IDOSO,ATRAVÉS DO NOBRE COLEGA COORDENADOR ANTÔNIO DE LIMA.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE LUZIA DOS SANTOS COSTA PELOS EU FALECIMENTO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SR. ALFREDO VITOR ROMEIRO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MAURO CELSO MACHADO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRETULAÇÕES E APLAUSOS AOS ALUNOS/ATLETAS  E PROFESSORES DE EDUCAÇÃO FÍSICA DA ESCOLA MUNICIPAL GILBERTO JOSÉ TANUS BRAZ PELO BICAMPEONATO DO JEM E JEMG NA ETAPA MICROREGIONAL 2017/2018.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE LAURA SILVA TORRES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE ONEIDA CORREA DE FARIA LIMA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR MAYCON DO ZIM, VEREADOR PROF. JULIO SIMBRA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. MARIA JOSÉ BERIGUI PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE VIVALDO ANTÔNIO DA SILVA PENA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR MAYCON DO ZIM, VEREADOR PROF. JULIO SIMBRA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. GEOVAH DOS SANTOS ANDRADE PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á LEONOR MARCOS SOARES DIAS TÉCNICA ADMINISTRATIVA DO QUADRO EFETIVO MUNICIPAL,ATUALMENTE LOTADA NA PROCURADORIA GERAL DO MUNCICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SON TAEKWON-DO CLUBE E A ESCOLA DRAGÃO VERMELHO DE ARTES MARCIAIS AO SR.GRÃO MESTRE EDSON B. SILVA "SON" E AO SR. MESTRE ADALTO LUIZ AFONSO,PELOS SERVIÇOS DE SOCIALIZAÇÃO,RESPEITO E DISCIPLINA E COMPETÊNCIA QUE VEM PRESTANDO A CIDADE DE MURIAÉ E AO NOSSO DISTRITO DE VERMELHO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXCELENTÍSSIMO  DESEMBARGADOR SR. DR. PEDRO BERNARDES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS,PELOS 72 ANOS DA CRIAÇÃO DO TIRO DE GUERRA DE MURIAÉ,NA PESSOA DO CHEFE DE INSTRUÇÃO TG04-16 SUB TENENTE BENEDITO VICENTE FIRMINO TEODORO.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO DIRETOR GERAL DO DEMSUR E TODA SUA EQUIPE DE FUNCIONÁRIOS DE TODAS AS ÁREAS DESTA AUTARQUIA.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE WAGNER PAULO DE SOUZA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE JOAQUIM XAVIER DA SILVA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE RITA DE CASSIA OLIVEIRA ALMEIDA ,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE MARIA APARECIDA ALVES DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR. PAULO CÉSAR DE OLIVEIRA,DD. SECRETÁRIO MUNICIPAL DE SAÚDE E SEU ADJUNTO,SR. WESCLEY JOSÉ DE SOUZA,PELO EXCELENTE TRABALHO QUE VÊM DESENVOLVENDO FRENTE A ESTA SECRETARIA.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR.GÉRIO PATROCÍNIO SOARES,POR TER SIDO NOMEADO DEFENSOR PÚBLICO GERAL DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EX JOGADOR JAIR VENTURA FILHO,POR SUA IMPORTÂNCIA NA CONQUISTA DO TÍTULO DE TRICAMPEÃO PELA SELEÇÃO BRASILEIRA DE FUTEBOL.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS, VEREADOR CELSINHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR. MARCOS GUARINO DE OLIVEIRA E AOS DEMAIS PEDIATRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á FUNDAÇÃO DE CULTURA E ARTES DE MURIAÉ-FUNDARTE ,PELA REALIZAÇÃO DA 8º EDIÇÃO DO EVENTO GASTRONOMIA NA SERRA,OCORRIDO EM PIRAPANEMA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. MARIA SOARES OLIVEIRA SELESTINO,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MARIA DAS GRAÇAS THOMAZ PEIXOTO,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE DANIEL DURVANEL CARNEIRO,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE GERALDO PEDRO MOREIRA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE JANDIRA LEAL AZEVEDO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR, ROBÉRIO TORRES,PELO LANÇAMENTO DO SEU SÉTIMO LIVRO MEDIÚNICO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A ESCOLA ESTADUAL DR SILVEIRA BRUM PELOS 106 ANOS DE DEDICAÇÃO A EDUCAÇÃO DO MUNICÍPIO DE MURIAÉ.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DIRETOR DA ESCOLA SÃO PAULO,JOSÉ NICODEMOS COUTO, PELA PROMOÇÃO DA 23ª EDIÇÃO DA TRADICIONAL GINCANA DA SOLIDARIEDADE DA ESCOLA SÃO PAULO.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO PROMOTOR DE JUSTIÇA DR. RAPHAEL SOARES MOREIRA  CESAR BORBA E AO PROMOTOR DE JUSTIÇA DR. FÁBIO RODRIGUES LAUREANO</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE OLIVEIROS ALVERINO TOMÉ,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE HERCÍLIA BORGES DE SOUZA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE RAIMUNDA MARTINS DA SILVA BRAZ,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE HERCÍLIA BORGES DE SOUZA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE FERNANDO ANACLETO SOUZA,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á VALDETE ROCHA SECCO,VULGO MAESTRA CHAVERINHO,POR TER RECEBIDO O DIPLOMA E GRADUAÇÃO DE MAETSRA DE CAPOEIRA DA ASSOCIAÇÃO CAPOEIRA D'TOMÉ.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ATLETA MURIAEENSE FRANCO MONTEIRO LOPES,PELO 1º(PRIMEIRO) LUGAR NO CAMPEONATO PAULISTA DE MOTOVELOCIDADE 2018.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FEMILIARES DO SENHOR ATAÍDE DE SOUZA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ADÃO DEOLINDO PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á CENTRAL ÚNICA DOS TRABALHADORES (CUT) PELA COMEMORAÇÃO DOS SEUS 35 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE MARCELO NUNES NEVES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO DI VIDA PELO SEU BELO TRABALHO SOCIAL.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO MERCADÃO LEVATE PELOS SEUS 40 ANOS DE TRABALHO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO SENHOR DELEGADO DE POLÍCIA DR. RANGEL MARTINO DE OLIVEIRA PAIVA, JUNTAMENTE COM TODA SUA EQUIPE DA DIVISÃO DE HOMICÍDIOS DA 32ª DELEGACIA DE POLÍCIA -MURIAÉ - MG.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE ALOISIO DE OLIVEIRA FERREIRA.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROFESSOR JOEL PEIXOTO MANOEL,PELA PUBLICAÇÃO DE DIVERSOS LIVROS E TEXTOS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO CONVIVER ALZHEIMER.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR PROF. JULIO SIMBRA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO VEREADOR CISO PELO FALECIMENTO DE SUA MÃE SRA. MARIA DA GLÓRIA DA COSTA.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO SR. HERCULINO DE MIRANDA TROTTA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE HERCULINO DE MIRANDA TROTTA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO SR. HERCULINO TROTTA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR DR. JOSÉ CARLOS, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR PROF. JULIO SIMBRA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO SR. HERCULINO MIRANDA TROTTA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO ESCRITO, PROFESSOR E POETA LUIZ GONZAGA DA SILVA.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE LUIZ GONZAGA DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO PROFESSOR LUIZ GONZAGA DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO ESCRITOR LUIZ GONZAGA DA SILVA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE HOMERO FERREIRA  PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DE CARLOS ALBERTO ALVES DIAS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2049/moc_790.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2049/moc_790.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA DO MÉDICO PEDIATRA DR. CARLOS ALBERTO ALVES DIAS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2068/moc_806.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2068/moc_806.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS A DEPUTADA ESTADUAL BEATRIZ CERQUEIRA (PT) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2067/moc_815.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2067/moc_815.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO ESTADUAL DR WILSON BATISTA (PSD) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO ESTADUAL BRÁULIO BRAZ (PTB) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2065/moc_811.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2065/moc_811.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO FEDERAL MISAEL VARELLA (PSD) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO 2018.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2064/moc_813.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2064/moc_813.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO FEDERAL PAULO ABI-ACKEL (PSDB) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO FEDERAL MARCELO ALVARO ANTONIO (PSL) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO 2018.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2062/moc_812.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2062/moc_812.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO FEDERAL MARIO HERINGER (PDT) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2059/moc_810.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2059/moc_810.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO ESTADUAL GUSTAVO SANTANA (PR) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO DEPUTADO ESTADUAL PROFESSOR IRINEU INÁCIO DA SILVA (PT) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO 2018.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2060/moc_807.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2060/moc_807.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APALUSOS AO SENADOR RODRIGO PACHECO(DEM) PELA SUA VITÓRIA NAS ELEIÇÕES NO ANO DE 2018.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO ESTADUAL REELEITO POR MINAS GERAIS, SR. CRISTIANO TADEU DA SILVEIRA.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/moc_823.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/moc_823.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á DEPUTADA ESTADUAL ELEITA POR MINAS GERAIS, SRA. BEATRIZ DA SILVA CERQUEIRA.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/moc_722.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/moc_722.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO ELEITO POR MINAS GERAIS, SR.ROBERTO CUPOLILLO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2082/moc_830.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2082/moc_830.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO ESTADUAL REELEITO POR MINAS GERAIS, SR. ANDRÉ QUINTÃO SILVA.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/moc_837.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/moc_837.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO DR. WILSON BATISTA PELA REELEIÇÃO NO PLEITO DE 2018.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/moc_833.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/moc_833.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO BRÁULIO BRAZ PELA REELEIÇÃO NO PLEITO DE 2018.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2081/moc_828.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2081/moc_828.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO FEDERAL REELEITO POR MINAS GERAIS, SR. REGINALDO LÁZARO DE OLIVEIRA LOPES.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2080/moc_827.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2080/moc_827.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á DEPUTADA FEDERAL REELEITA POR MINAS GERAIS, SRA. MARIA MARGARIDA MARTINS SALOMÃO.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2079/moc_826.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2079/moc_826.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO FEDERAL REELEITO POR MINAS GERAIS, SR.PATRUS ANANIAS DE SOUSA.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/moc_825.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/moc_825.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO FEDERAL ELEITO POR MINAS GERAIS,SR. ROGÉRIO CORREIA DE MOURA BAPTISTA.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/moc_824.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/moc_824.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO FEDERAL REELEITO POR MINAS GERAIS, SR. JOÃO CARLOS SIQUEIRA.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/moc_834.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/moc_834.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO MISAEL VARELA PELA REELEIÇÃO NO PLEITO DE 2018.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/moc_836.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/moc_836.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DEPUTADA MARGARIDA SALOMÃO PELA SUA REELEIÇÃO NO PLEITO DE 2018.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/moc_835.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/moc_835.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR. ALEX LEITE DE FREITAS PELO TRABALHO DA CAMPANHA ELEITORAL DE 2018.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/moc_855.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/moc_855.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Á CLASSE MÉDICA DE MURIAÉ NA PESSOA DO PRESIDENTE DA SOCIEDADE MÉDICA DE MURAÉ.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/moc_865.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/moc_865.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE MANOEL JOSÉ PINHEIRO, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/moc_864.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/moc_864.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE PAULO FIGUEIRA HENRIQUES.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/moc_848.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/moc_848.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR PAULO FIGUEIRA HENRIQUES,PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/moc_877.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/moc_877.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A RADIO MURIAÉ PELOS SEUS 75 ANOS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/moc_878.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/moc_878.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO COMVIDA PELOS SEUS VINTE ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/moc_876.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/moc_876.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE JONATHAS DOMINGOS SOBRINHO DA SILVA.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2199/moc_926.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2199/moc_926.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A THIAGO DUTRA ALVES POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2200/moc_927.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2200/moc_927.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LEONARDO BORGES FERREIRA POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2201/moc_928.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2201/moc_928.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A FLÁVIO JOSÉ DE ARAÚJO VILHENA POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2202/moc_929.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2202/moc_929.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A GILBERT SILVEIRA MAYO POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2203/moc_930.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2203/moc_930.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A HELDINO ALVES BARBOSA POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2204/moc_931.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2204/moc_931.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JOSUÉ SILVA DE OLIVEIRA POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2205/moc_932.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2205/moc_932.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A BENEDITO FERNANDO CARBOS POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2206/moc_933.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2206/moc_933.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DELEGADO REGIONAL JOSÉ ROBERTO DEMÉTRIO.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2207/moc_934.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2207/moc_934.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DELEGADO DE HOMICÍDIOS RANGEL MARTINO.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2208/moc_935.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2208/moc_935.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DELEGADO JÚNIO CÉSAR.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2209/moc_937.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2209/moc_937.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LIDIANA MEDEIROS FURTADO ALVES POLICIAL CIVIL.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2186/moc_903.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2186/moc_903.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A VIVIANE ALMEIDA PRESIDENTE DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO PLANALTO, PELA FESTA DO DIA DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2183/moc_939.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2183/moc_939.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE MARCELO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2210/moc_938.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2210/moc_938.pdf</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2184/moc_916.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2184/moc_916.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ANTONIO FERREIRA SILVA.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2182/moc_919.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2182/moc_919.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE EPAMINONDAS DE FARIA.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2211/moc_940.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2211/moc_940.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GENERAL DA RESERVA, FLORIANO PEIXOTO VIEIRA NETO, PELA SUA INDICAÇÃO PARA COMPOR A EQUIPE DE TRANSIÇÃO DO PRESIDENTE ELEITO, JAIR BOLSONARO.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2217/moc_953.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2217/moc_953.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO 3º SARGENTO MARCOS MADRIAGA PELA FORMATURA DOS ALUNOS DO PROGEA.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2215/moc_952.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2215/moc_952.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS BOMEIROS MILITARES SARGENTO QUIORATO E SOLDADO MEIRELLES.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2216/moc_951.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2216/moc_951.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMÍLIA PELO FALECIMENTO DE ARGENTINA PEREIRA DE MEDEIROS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2247/moc_963.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2247/moc_963.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS PROFESSORES PELO DIA TECNICO DE SEGURANÇA DO TRABALHO E DO ENGENHEIRO DE SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2241/moc_967.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2241/moc_967.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A DIRETORIA DO PROJETO OBRAS SOCIAIS PRÓ- MORADIA.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2242/moc_962.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2242/moc_962.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A LIONS CLUBE.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2243/moc_966.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2243/moc_966.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO SOBRE AUMENTO DO STF.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2256/moc_972.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2256/moc_972.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A CHAPA 1 DO MURIAÉ- PREV.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2267/moc_6422.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2267/moc_6422.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SOLANGE FATIMA DE OLIVEIRA VILELA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2301/req_8.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2301/req_8.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COLETIVOS MURIAEENSE, SOBRE ESCLARECIMENTOS AS NORMAS LEGAIS DO DENATRAN QUE NÃO ESTÃO SENDO SEGUIDAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTE A MUNICIPALIZAÇÃO DO TRÂNSITO COMO: PRAZO PARA IMPLANTAÇÃO, RELAÇÃO DE MEMBROS QUE COMPÕEM A JARI,E INFORME SE HAVERÁ CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CÓPIAS DO EDITAL MODALIDADE PREGÃO 003/2018</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A FIXAÇÃO DE PLACAS EDUCATIVAS  NAS MARGENS DO RIO NO PERÍODO DE PIRACEMA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES REFERENTES AO NOME DA EMPRESA,MEMORIAL DESCRITIVO E CÓPIAS DAS PLANILHAS REFERENTE AS REFORMAS DA UBS DO BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIAS DA PLANILHA ORÇAMENTÁRIA,CRONOGRAMA MEMORIAL DESCRITIVO E PROJETOS DA AMPLIAÇÃO E REFORMA DA ETA DO RIO PRETO E DO SITEMA DE ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ILMO.SR.ADERBAL FERNANDES DA SILVA, DD. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, NO SENTIDO PRESTAR A ESTA CASA AS INFORMAÇÕES QUANTO DA RESPOSTA AO REQUERIMENTO DE NÚMERO 4885 APROVADO EM 24/10/2017 E REMETIDO A ESTA SECRETARIA.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ILMA.SR.MARIA DA CONCEIÇÃO RODRIGUES SOUZA,DD.SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER, NO SENTIDO DE PRESTAR A ESTA CASA AS SEGUINTES INFORMAÇÕES QUANTO AOS ESTAGIÁRIOS CONTRATADOS NO ANO DE 2018.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EXCELENTÍSSIMA SENHORA MARIA CONCEIÇÃO RODRIGUES,SECRETARIA DE EDUCAÇÃO E ESPORTE LAZER E JUVENTUDE,COM A SOLICITAÇÃO DE QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES ABAIXO A RESPEITO DA ESCOLA MUNICIPAL PROF.MARIA QUITÉRIA PEREZ SCHELB NO BAIRRO ALTEROSA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ILMO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,SR. SERGIO SOARES DUARTE,COM A SOLICITAÇÃO DE NOS ENVIAR, O CONSUMO DE ENERGIA ELÉTRICA DO CENTRO ADMINISTRATIVO TANCREDO NEVES.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO ILMO.SR.MANOEL TEODORO DE CARVALHO FILHO, DD.SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE,NO SENTIDO PRESTAR A ESTA CASA AS INFORMAÇÕES QUANTO AO REQUERIMENTO DE NÚMERO 4878 APROVADO EM 10/10/2017 E REMETIDO A ESTA SECRETARIA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA DE ADMINISTRAÇÃO, QUE SEJA ENCAMINHADO AO GABINETE DESTE VEREADOR O PROCESSO DE LICITAÇÃO DA EMPRESA DE TRANSPORTE COLETIVO EROMAVE,DETENTORA DA CONCESSÃO DA LINHA MURIAÉ AO DISTRITO DE VERMELHO EM ESPECÍFICO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A ILMA. DD. SRA. MARÍLIA MARIA DA FONSECA, E ILMO. SR. JACYR OLIVEIRA COORDENADO DE PROCON DE MURIAÉ, NO SENTIDO DE PRESTAR A ESTA CASA AS SEGUINTES INFORMAÇÕES QUANTO AO CUMPRIMENTO DA LEI MUNICIPAL Nº 4.627/2013 QUE DISPÕE SOBRE O TEMPO DE ATENDIMENTO AO PÚBLICO PELAS AGÊNCIAS BANCÁRIAS EM MURIAÉ.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRESTAÇÃO DE INFORMAÇÕES SOBRE ANDAMENTO DA FISCALIZAÇÃO DE CARNES E PESCADOS DO MUNICÍPIO E DISTRITOS DE MURIAÉ.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXMO. SR. CARLOS MAGNO,SECRETÁRIO DE DESENVOLVIMENTO SOCIAL,SOLICITANDO CERTIDÃO SOBRE EXISTÊNCIA DE LEGISLAÇÃO INCLUINDO OS BENEFICIOS PARA REALIDADE DO MUNICÍPIO PREVISTOS NA LOA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A EMPRESA DE TRANSPORTES COLETIVOS UNIÃO,SOLICITANDO INFORMAÇÕES NO PRAZO DE 30 DIAS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE CÓPIAS DA PRESTAÇÃO DE CONTAS DO FUNDO MUNICIPAL DO MEIO AMBIENTE DO ANO DE 2017 A MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA,CÓPIA DO RELATÓRIO DE GESTÃO DO SUS REFERENTE AO 3º QUADRIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR MUNICIPAL DA FAZENDA  NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS PERCENTUAIS DE AUMENTO DO IPTU.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO A EXISTÊNCIA DE CONTRATO FIRMADO A OSC- PROGRAMA DE AÇÃO E INTEGRAÇÃO SOCIAL - PAIS .</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTRAN A PRESTAR INFORMAÇÕES QUANTO AO CONTRATO FIRMADO COM A EMPRESA COLETIVOS MURIAEENSE LTDA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXMO. PREFEITO MUNICIPAL DE MURIAÉ PARA QUE INFORME A ESTA CASA LEGISLATIVA, EM QUAL LINHA DE TRANSPORTE ESCOLAR DESTE MUNICÍPIO , ESTÁ O ÔNIBUS PLEITEADO PELO DEPUTADO FEDERAL EROS BIONDINI.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO NO SENTIDO PRESTAR A ESTA CASA AS INFORMAÇÕES QUANTO AO PROGRAMA ATITUDE JOVEM/JOVEM APRENDIZ.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR NO SENTIDO PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS CONTRATOS FIRMADOS DE TODAS AS EMPRESAS QUE PRESTAM MANUTENÇÃO OU REALIZAÇÃO DE OBRAS OU SERVIÇOS AO DEMSUR.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL DE MURIAÉ NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS CONTRATOS E ACORDOS FIRMADOS JUNTO A OBRA UNIDA LAR OZANAM.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESPORTE E LAZER NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO A QUALIDADE DE MERENDA ESCOLAR SERVIDAS NAS CRECHES E ESCOLAS PUBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETARIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL , NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS DOCUMENTOS NÃO ENVIADOS EM ANEXO AO OFÍCIO 290/2018 EM RESPOSTA AO REQUERIMENTO Nº 4915 DA OSC.-PROGRAMA DE AÇÃO E INTEGRAÇÃO SOCIAL-PAIS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO DIRETOR DO DEMUTRAN, NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES RELATIVAS AO AUMENTO TARIFÁRIO DAS PASSAGENS DE ÔNIBUS COLETIVOS DE MURIAÉ.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PRESIDENTE DO MURIAÉ-PREV,COM A SOLICITAÇÃO PARA PRESTAR ALGUMAS INFORMAÇÕES REFERENTES AOS MÉDICOS PERITO.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO QUE SEJAM ENVIADOS A ESTA CASA LEGISLATIVA RESPOSTAS DAS INDICAÇÕES REFERENTES A RECUPERAÇÃO DA RUA JOAQUIM DE AZEVEDO NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE EDUCAÇÃO E ESPORTE E LAZER NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES A EMPRESA FORNECEDORA DE CARNES PARA ABASTECIMENTO DA MERENDA ESCOLAR DAS CRECHES E ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AS OBRAS DE MELHORIAS A SEREM REALIZADAS EM TRECHOS DA RODOVIA BR 116 E 356.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL E AO DEMUTRAN SOLICITANDO INFORMAÇÕES REFERENTE A PRESTAÇÃO E QUALIDADE DO SERVIÇO DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA PARA QUE INFORME A ESTA CASA LEGISLATIVA, COMPROVANTES E SALDOS DA CONTA REFERENTE A PAGAMENTO DE PRECATÓRIOS DO MUNICÍPIO DE MURIAÉ NOS ÚLTIMOS DOIS ANOS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO DE GOVERNO COM A SOLICITAÇÃO DE QUE SEJA RESPONDIDO E ENVIADO CÓPIA COM INFORMAÇÕES RELATIVAS A VEÍCULOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMSUR COM A SOLICITAÇÃO QUE SEJAM RESPONDIDAS E ENCAMINHADAS CÓPIAS DE DOCUMENTOS CITADOS NO MESMO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA COM A SOLICITAÇÃO DE QUE SEJAM ENVIADAS A ESTA CASA LEGISLATIVAS COM INFORMAÇÕES RELATIVAS A EMPRESA ENERGISA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO CÓPIAS DE DOCUMENTOS REFERENTES A ESTUDO DE MODIFICAÇÃO NO PLANO DE CARREIRA MUNICIPAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE INFORME A ESTA CASA LEGISLATIVA COM COPIAS SOBRE FONTES DE RECURSOS DO PACOTES DE OBRAS.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES Á POSSÍVEIS PROJETOS PARA IMPLANTAÇÃO DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA MARIA CÂNDIDA DO CARMO,BAIRRO SANTANA.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DO DEMSUR PARA QUE PRESTE INFORMAÇÕES REFERENTE A CONSTRUÇÃO DO MURO EM BOM JESUS DA CACHOEIRA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PROCURADOR GERAL DO MUNICÍPIO  SOLICITANDO QUE SEJAM ENVIADOS A ESTA CASA LEGISLATIVA INFORMAÇÕES SOBRE A SITUAÇÃO DO TERRRENO LOCALIZADO NO FINAL DA RUA RITA SIQUEIRA E DANDO FUNDOS PARA A RUA PORTUGAL NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL ONDE REITERAMOS O REQUERIMENTO DE Nº 4854/2017 PARA QUE ENCAMINHEM A ESTA CASA LEGISLATIVA CÓPIA DO PROJETO ATUAL DA LAGOA DA GÁVEA,INCLUSIVE CÓPIA DA PLANILHA ORÇAMENTÁRIA E MEMORIAL DESCRITIVO.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL PARA QUE SEJA INFORMADA A ESTA CASA LEGISLATIVA ESTUDOS PARA IMPLANTAÇÃO DE LINHAS DE TRANSPORTE PÚBLICO PARA ATENDER O BAIRRO PORTO BELO,PELO ACESSO COMUM COM OS BAIRROS INCONFIDÊNCIA E BAIRRO KENNEDY.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AO CONTRATO FIRMADO COM A EMPRESA VB FERREIRA TREINAMENTOS ME.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO NO SENTIDO PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS GASTOS REALIZADOS NA LIMPEZA E REFORMAS NO BAIRRO SANTO ANTÔNIO OPERAÇÃO CIDADE LIMPA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO  NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS CONTRATOS FIRMADOS E GASTOS DA SECRETARIA SUPRACITADA NA OPERAÇÃO CIDADE LIMPA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AO CONTRATO FIRMADO COM A EMPRESA CIDES-LESTE DA CIDADE DE CARATINGA/MG.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS CONTRATOS FIRMADOS E GASTOS DA SECRETARIA SUPRACITADA NA OPERAÇÃO CIDADE LIMPA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS CONTRATOS FIRMADOS E GASTOS DA SECRETARIA SUPRACITADA NA OPERAÇÃO CIDADE LIMPA.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES RELATIVAS AS OBRAS REALIZADAS NA RUA EUCÁCIO GODINHO RODOVIA BR 116.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES RELATIVAS A SITUAÇÃO ATUAL DO TERRENO LOCALIZADO NA RUA ASTROGILDO  FIGUEIREDO BARROSA,BAIRRO JOÃO XXIII BEM COMO OS DEMAIS TERRENOS DOADOS A ASSOCIAÇÕES A TERMO DE PERMISSÃO DE USO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE,SOLICITANDO CÓPIAS DAS QUATRO ÚLTIMAS REUNIÕES DO CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A SENHORA PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE SOLICITANDO ENVIO DE CÓPIAS DAS ATAS DAS CINCO ÚLTIMAS REUNIÕES,LISTA DE PRESENÇAS E RESOLUÇÕES PUBLICADAS.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES REFERENTE AS OBRAS DE CONSTRUÇÃO DO MURO REALIZADA NA RUA AMARO ACELINO DE ANDRADE ,BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTRAN NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO A VISTORIA A SER REALIZADA NOS ÔNIBUS DAS EMPRESAS QUE ATENDEM A ÁREA URBANA E DISTRITOS DE MURIAÉ.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL COM FUNDAMENTO NO INCISO II DO ART 191 C/C COM O ART 193 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO RESPOSTA DE PEDIDO DE INFOMAÇÃO REFERENTE AO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DEMUTTRAM PARA QUE ENCAMINHE COPIAS DA PLANILHA TARIFARIA APRESENTADA PELA CONCESSIONARIA DE TRANSPORTES COLETIVOS E ATA DO COMUTTRAN QUE APROVOU REFERIDO AUMENTO.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE ME MURIAÉ NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS FUNCIONÁRIOS DOS CRAS E CAPS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO RESPONSÁVEL LEGAL NO MUNICÍPIO DE MURIAÉ DA SOCIEDADE NACIONAL DE APOIO RODOVIÁRIO E TURÍSTICO SINART,SOLICITANDO PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES REFERENTE AS OBRAS REALIZADAS EM TRECHOS CONTORNO DA RUA EUCÁCIO GODINHO DE ENCONTRO A RODOVIA BR 116 QUE FALTARAM RESPOSTA AO REQUERIMENTO 4946/2018.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES QUANTO AS OBRAS DE CONSTRUÇÃO DE MURO REALIZADA NA RUA AMARO ACELINO DE ANDRADE BAIRRO SANTO ANTÔNIO EM ATENDIMENTO AO REQUERIMENTO 4950/2018.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO SOLICITANDO QUE PROVIDENCIE INFORMAÇÕES RELATIVAS AO TERRENO NA RUA ASTROGILDO FUGUEIREDO BARBOSA,BAIRRO JOÃO XXIII E LISTAGEM DE ASSOCIAÇÕES COM TERRENOS DOADOS COM PERMISSÃO DE USO.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES REFERENTE A FOLHA DE PONTO DE CARGOS E PROVIMENTOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO A DIRETORA GERAL DA FUNDARTE NO SENTIDO DE PRESTAR A ESTA CASA INFORMAÇÕES REFERENTE A EXPOSIÇÃO NO DISTRITO DE BOM JESUS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  AO SECRETÁRIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES REFERENTE A EMPRESA ÔMEGA SERVIÇOS DE E CONSTRUÇÕES EIRELI-ME.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO QUE PRESTE INFORMAÇÕES QUANTO A PRESTAÇÃO DE SERVIÇOS REALIZADOS PELA EMPRESA LYRIO CONSTRUTORA E INCORPORADORA LTDA-ME.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETARIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO INFORMAÇÕES QUANTO DÚVIDAS A RESPOSTA DO REQUERIMENTO 4936.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL GERAL DO DEMSUR SOLICITANDO QUE PRESTE A ESTA CASA INFORMAÇÕES RELATIVAS A PRESTAÇÃO DE SERVIÇOS REALIZADOS PELA EMPRESA PCK CONSTRUTORA LTDA-ME.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO SOCIAL, NO SENTIDO PRESTAR A ESTA CASA INFORMAÇÕES QUANTO AOS FUNCIONÁRIOS DOS CRAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO QUE INFORME A ESTA CASA LEGISLATIVA , QUANDO SERÁ IMPLANTADA A GUARDA MUNICIPAL DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,SOLICITANDO QUE ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIA DO CONVÊNIO FIRMADO ENTRE O MUNICÍPIO DE MURIAÉ E A POLÍCIA MILITAR DE MINAS GERAIS, REFERENTE A FISCALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E AGRICULTURA COM A SOLICITAÇÃO PARA QUE INFORME A ESTA CASA LEGISLATIVA,OS NOMES DAS PESSOAS QUE COMPÕE O CONSELHO GESTOR DAS APAS E QUAIS AS ENTIDADES QUE ELES REPRESENTAM.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2058/req_804.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2058/req_804.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES DA SITUAÇÃO ATUAL DO ANTIGO SESI.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2154/req_902.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2154/req_902.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES REFERENTES A RECURSOS A SEREM TRANSFERIDOS PELO GOVERNO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/req_886.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/req_886.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E URBANISMO SOLICITANDO RESPOSTAS AOS REQUERIMENTOS 4957,4958.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/req_885.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/req_885.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DO DEMSUR SOLICITANDO RESPOSTAS AOS REQUERIMENTOS  4965, 4966,4962,4963.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/req_900.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/req_900.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DELEGADO REGIONAL DA 4º DRPC/MG PARA QUE SEJA REALIZADA NOVAMENTE A OPERAÇÃO ALGAZARRA.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/req_901.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/req_901.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DA 76º CIA DA PM/MURIAÉ, PARA QUE SEJA REALIZADA NOVAMENTE A OPERAÇÃO ALGAZARRA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/req_899.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/req_899.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PROMOTOR DA INFÂNCIA E JUVENTUDE PARA QUE SEJA REALIZADA NOVAMENTE A OPERAÇÃO ALGAZARRA.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/req_898.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/req_898.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO COMANDANTE DO 47º BPM/MURIAÉ PARA QUE SEJA REALIZADA NOVAMENTE A OPERAÇÃO ALGAZARRA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2185/req_4979.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2185/req_4979.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DA FAZENDA SOLICITANDO INFORMAÇÕES REFERENTES A  COSIP.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2214/req_961.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2214/req_961.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SR. PAULO SERGIO PIRES AMARAL,SOLICITANDO QUE COMPAREÇA A REUNIÃO ORDINÁRIA DO DIA 27/11/2018 PARA PRESTAR INFORMAÇÕES REFERENTE AO PROJETO 187/2018.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2265/req_974.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2265/req_974.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL SOLICITANDO REPAROS NA DELEGACIA DA MULHER.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2264/req_975.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2264/req_975.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO QUE MORADORES NAS PROXIMIDADES DO PRONTOCOR SEJAM ATENDIDOS NA UBS BARRA.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2257/req_979.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2257/req_979.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR GERAL DO DEMSUR SOLICITANDO RELATÓRIO REFERENTES A DESPESAS E RECEITAS DESSA AUTARQUIA.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2261/req_980.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2261/req_980.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO DIRETOR DO DEMUTTRAN SOLICITANDO CÓPIAS DOS COMPROVANTES DE MULTAS Á CONCESSINÁRIA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>REPR</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL PAULO ABI-ACKEL,COM A SOLICITAÇÃO DE TRABALHOS JUNTO ÁS FRONTEIRAS PARA PROTEÇÃO DA CIDADE, COM O APOIO DA INTELIGÊNCIA DAS FORÇAS DE SEGURANÇA DO ESTADO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL RENZO BRAZ,COM A SOLICITAÇÃO DE TRABALHOS JUNTO ÁS FRONTEIRAS PARA PROTEÇÃO DA CIDADE, COM O APOIO DA INTELIGÊNCIA DAS FORÇAS DE SEGURANÇA DO ESTADO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO URGENTE EM CRATERAS NO TREVO EM FRENTE RODOVIÁRIO LÍDER.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GERENTE DA AGÊNCIA DE CORREIOS A REGULARIZAÇÃO DA ENTREGA DE CORRESPONDÊNCIAS NA AVENIDA OLAVO CORVETO,NO BAIRRO NAPOLEÃO.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL PAULO ABI-ACKEL PARA QUE SOLICITE SINALIZAÇÃO DA BR 356 NOS ACESSOS DO BAIRRO SÃO PEDRO DA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL BRAULIO BRAZ COM A SOLICITAÇÃO QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO EM RELAÇÃO AO CENTRO ESTADUAL DE ATENÇÃO ESPECIALIZADA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU, VEREADOR CELSINHO, VEREADOR DAVID LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL BRAULIO BRAZ QUE SE EMPENHE JUNTO AO GOVERNO DO ESTADO E SECRETARIAS RESPONSÁVEIS PARA AJUDAR A SOLUCIONAR A SITUAÇÃO DO EMPREENDIMENTO DO PROGRAMA MINHA CASA MINHA VIDA, NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL SR. RENZO BRAZ SOLICITANDO QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO EM RELAÇÃO AO CENTRO ESTADUAL DE ATENÇÃO ESPECIALIZADA.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL  RENZO BRAZ,QUE SE EMPENHE JUNTO AOS ÓRGÃOS RESPONSÁVEIS PARA AJUDAR A SOLUCIONAR A SITUAÇÃO DO EMPREENDIMENTO DO PROGRAMA MINHA CASA MINHA VIDA, NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MIZAEL VARELLA PARA QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO EM RELAÇÃO AO CENTRO ESTADUAL DE ATENÇÃO ESPECIALIZADA</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL QUE SE EMPENHE JUNTO AOS ÓRGÃOS RESPONSÁVEIS PARA AJUDAR A SOLUCIONAR A SITUAÇÃO DO EMPREENDIMENTO DO PROGRAMA MINHA CASA MINHA VIDA, NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA COM A SOLICITAÇÃO QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO EM RELAÇÃO AO CENTRO ESTADUAL DE ATENÇÃO ESPECIALIZADA.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL SOLICITANDO LIBERAÇÃO DE RECURSOS PARA FINALIZAÇÃO DA UBS NO RESIDENCIAL VERMELHO II</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO PRESIDENTE DA REPÚBLICA SOLICITANDO AVERIGUAÇÃO E SOLUÇÃO A SITUAÇÃO DO EMPREENDIMENTO MINHA CASA MINHA VIDA, NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTRO DAS CIDADES PARA QUE SEJA AVERIGUADA E SOLUCIONADA A SITUAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GOVERNADOR DE MINAS SOLICITANDO A LIBERAÇÃO DE RECURSOS DESTINADOS A FINALIZAÇÃO DA UBS NO RESIDENCIAL VERMELHO II.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO EXMO.SR RENZO BRAZ, DD. DEPUTADO FEDERAL, COM A SOLICITAÇÃO DE INFORMAÇÃO NO ANO RECORRENTE A PORTARIA QUE PRORROGA A CLÁUSULA DE CONTRATOS DE ESGOTAMENTO SANITÁRIO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO EXMO.SR. BRÁULIO BRAZ,DD.DEPUTADO ESTADUAL COM A SOLICITAÇÃO,PARA QUE INTERVENHA JUNTO Á SECRETARIA DE ESTADO DE ESPORTES(SEESP) NO INTUITO DE CONSEGUIR O ICMS ESPORTIVO PARA O MUNICÍPIO DE MURIAÉ, ANO BASE 2017</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SR. MARCIO GUSMÃO,CHEFE DE SERVIÇOS DA UNIDADE LOCAL EM LEOPOLDINA DO DNIT,SOLICITANDO IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA BR 356 NO KM 262,5 QUE DÁ ACESSO AO BAIRRO NAPOLEÃO,CARDODSO DE MELO E BAIRRO SANTANA, NA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO ILMO . SR. JOSÉ DE ALMEIDA, GERENTE DA EMPRESA COLETIVO MURIAEENSE LTDA, PARA QUE POSSA VIABILIZAR A AMPLIAÇÃO DO HORÁRIO DE ÔNIBUS QUE FAZ INTINERÁRIO DORNELAS II</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL PAULO ABI-ACKEL PARA QUE SOLICITE JUNTO AO DNIT IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DE ACESSO A PENITENCIÁRIA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME A ESTA CASA LEGISLATIVA MOTIVO DE SUSPENSÃO DA EXTENSÃO DA LINHA QUE OPERA NA RUA GENOÍNO SCOPARO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SUPERINTENDENTE REGIONAL DO DNIT LEOPOLDINA,PARA QUE AUTORIZE CORTE DE ARVORE ÁS MARGENS DA RODOVIA MG 265.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO MINISTÉRIO PÚBLICO,VARA DA INFÂNCIA E JUVENTUDE,DELEGADO REGIONAL DE POLÍCIA CIVIL,COMANDANTE DO 47º BATALHÃO DA PMMG,  COMISSIONÁRIOS DE MENORES E CONSELHO TUTELAR COM A SOLICITAÇÃO QUE SEJAM TOMADAS PROVIDENCIAS URGENTES NO SENTIDO DE INTENSIFICAR BUSCAS ATIVAS E FISCALIZAÇÕES NAS RUAS PRESIDENTE ARTHUR BERNARDES,PÇA CEL PACHECO DE MEDEIROS ,RUA GABRIEL DE OLIVEIRA,RUA ONEIDA PASSOS,VILA JORGE  E PRAÇA HASTEIREITER.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO Á EMPRESA VIAÇÃO UNIÃO COM A SOLICITAÇÃO QUE VIABILIZE O RETORNO DA LINHA DE ÔNIBUS QUE ATENDIA O BAIRRO UNIÃO,NAS RUAS NARCISO DIAS RABELO E TEÓFILO TOSTES, ATENDENDO TAMBÉM A VILA SANTA RITA.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO Á EMPRESA VIAÇÃO UNIÃO,SOLICITANDO QUE VIABILIZE A ALTERAÇÃO DE PERCURSO DA LINHA CIRCULAR NOS HORÁRIOS DE 7:00 E 17:00, PARA QUE TRAFEGUE PELA PARTE ALTA DO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SECRETÁRIO DE TRANSPORTES E OBRAS PÚBLICAS,COM A SOLICITAÇÃO QUE INFORME A SITUAÇÃO ATUAL DO PROCESSO LICITATÓRIO PARA CONCESSÃO DE SERVIÇOS DE TRANSPORTE INTERMUNICIPAL ENTRE AS CIDADES DE PEDRA DOURADA E MURIAÉ, QUE FOI EXTINTA RECENTEMENTE.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL PAULO ABI-ACKEL PARA QUE CONSIGA EMENDA PARLAMENTAR PARA MANUTENÇÃO DOS SERVIÇOS,DE FORMA A SEREM APLICADAS PARA CUSTEIO E PROPICIAR AS CONDIÇÕES ADEQUADAS DE INFRAESTRUTURA E DE RECURSOS MATERIAIS DESTINADOS A ASSISTÊNCIA EM SAÚDE DO PRONTOCOR.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL PAULO ABI-ACKEL,PARA QUE SOLICITA JUNTO AO DNIT,A SINALIZAÇÃO DA BR 356,KM 276,( CURVA TOMBADEIRA DA PRATINHA).</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>VEREADOR DR. JOSÉ CARLOS, VEREADOR ADEMAR CAMERINO, VEREADORA DRª. MIRIAM, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR CARLOS MACUCO, VEREADOR CELSINHO, VEREADOR CISO, VEREADOR DAVID LACERDA, VEREADOR DEVAIL CORREA, VEREADOR ELVANDRO CHEROSO, VEREADOR IVANIR DO GASPAR, VEREADOR JAIR ABREU, VEREADOR LELEI, VEREADOR MAYCON DO ZIM, VEREADOR PROF. JULIO SIMBRA, VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MISAEL VARELLA SOLICITANDO QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE SAÚDE,NO SENTIDO DE REVER O RECENTE CHAMAMENTO PÚBLICO,NO QUE DIZ RESPEITO A MURIAÉ.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA,COM A SOLICITAÇÃO QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE SAÚDE DE MINAS GERAIS,NO SENTIDO DE REVER O RECENTE CHAMAMENTO PÚBLICO,NO QUE DIZ RESPEITO Á MURIAÉ.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL BRÁULIO BRAZ SOLICITANDO QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE SAÚDE DE MINAS GERIAS, NO SENTIDO DE REVER O RECENTE CHAMAMENTO PÚBLICO, NO QUE DIZ RESPEITO Á MURIAÉ.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL RENZO BRÁULIO BRAZ SOLICITANDO QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE SAÚDE DE MINAS GERIAS, NO SENTIDO DE REVER O RECENTE CHAMAMENTO PÚBLICO, NO QUE DIZ RESPEITO Á MURIAÉ</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO GERENTE REGIONAL DE SAÚDE UBÁ MG,REGINALDO FURTADO, SOLICITANDO QUE INTERCEDA JUNTO A SECRETARIA ESTADUAL DE SAÚDE DE MINAS GERIAS, NO SENTIDO DE REVER O RECENTE CHAMAMENTO PÚBLICO, NO QUE DIZ RESPEITO Á MURIAÉ</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO Á EMPRESA VIAÇÃO UNIÃO ,SOLICITANDO A DESATIVAÇÃO ,A PARTIR DAS 18H, O PONTO DE ÔNIBUS EXISTENTE NA AV. JUSCELINO KUBITSCHEK,PRÓXIMO Á CASA DE SAÚDE SANTA LÚCIA,TRANSFERINDO-O PARA PRAÇA CORONEL PACHECO DE MEDEIROS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO CHEFE DA UNIDADE REGIONAL DNIT EM LEOPOLDINA-MG,SOLICITANDO INSTALAÇÃO DE RADARES DE VELOCIDADE DAS RODOVIAS FEDERAIS NO ENTORNO DA CIDADE DE MURIAÉ.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO SUPERINTENDENTE REGIONAL DA 4º SUPERINTENDÊNCIA REGIONAL DE POLÍCIA RODOVIÁRIA FEDERAL MINAS GERAIS SOLICITANDO ATENDIMENTO DOS PEDIDOS DESSE MUNICÍPIO ATRAVÉS DE OFÍCIO EM ANEXO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2213/rep_906.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2213/rep_906.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MIZAEL VARELA SOLICITANDO REFORMA DA PRAÇA DA LIBERDADE BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2212/rep_904.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2212/rep_904.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MARCELO ALVARO SOLICITANDO RECURSOS PARA REFORMA DA PRAÇA DA LIBERDADE, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2188/rep_911.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2188/rep_911.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MIZAEL VARELA, SOLICITANDO RECURSOS PARA ASFALTAMENTO DOS BAIRROS RECANTO VERDE, CHÁCARA BRUM E SÃO PEDRO.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2189/rep_908.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2189/rep_908.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MIZAEL VARELA SOLICITANDO APARELHOS DE ACADEMIA AO AR LIVRE NOS BAIRROS , SÃO PEDRO, RECANTO VERDE E CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2190/rep_905.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2190/rep_905.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA  SOLICITANDO RECURSOS PARA REFORMA DA PRAÇA DA LIBERDADE BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2191/rep_912.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2191/rep_912.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA SOLICITANDO RECURSOS PARA ASFALTAMENTO DOS BAIRROS RECANTO VERDE, CHÁCARA BRUM E SÃO PEDRO.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2192/rep_907.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2192/rep_907.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO ESTADUAL WILSON BATISTA SOLICITANDO APARELHOS DE GINÁSTICA NO BAIRRO SÃO PEDRO, RECANTO VERDE E CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2193/rep_910.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2193/rep_910.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MARCELO ÁLVARO ANTÔNIO  SOLICITANDO RECURSOS PARA ASFALTAMENTO DAS RUAS DO BAIRRO RECANTO VERDE, CHÁCAR BRUM E SÃO PEDRO.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2194/rep_909.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2194/rep_909.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO AO DEPUTADO FEDERAL MARCELO ÁLVARO COM A SOLICITAÇÃO DE APARELHOS DE GINÁSTICA NOS BAIRROS SÃO PEDRO, RECANTO VERDE E CHÁCARA BRUM.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE CULTURA, CONSOLIDA A LEGISLAÇÃO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2050/pls_88.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2050/pls_88.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA IOLANDA VASQUES OLIVEIRA, O LOGRADOURO PÚBLICO SITUADO NO BAIRRO GÁVEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ANEXO XII, NA LEI COMPLEMENTAR Nº 4.182, DE 28 DE DEZEMBRO DE 2011, DENTRE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -14427,67 +14427,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2047/pl_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2052/pl_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2074/pl_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2075/pl_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2076/pl_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/pl_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/pl_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/pl_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/pl_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/pl_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/lei_no_5.772_-_2018_loa_2019_-_republicada.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2128/pl_172_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2144/pl_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2145/pl_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2146/pl_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2147/pl_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2148/pl_178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2149/pl_179-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2150/pl_180-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2169/pl_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2173/pl_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2170/pl_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2171/pl_184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2172/pl_237.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2175/pl_186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2174/pl_187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2233/pl_188-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2236/pl_189-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2237/pl_190-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2238/pl_191-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2239/pl_192-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2240/pl_193-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pl_194-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2251/pl_195-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2252/pl_196-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2253/pl_197-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2254/pl_198-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_199-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2307/ind_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2299/ind_12.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2051/ind_791.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2069/ind_13004.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2070/ind_817.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2055/ind_801.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2057/ind_805.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2071/ind_799.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2072/ind_798.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2053/ind_796.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2073/ind_797.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2054/ind_800.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2056/ind_802.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/ind_820.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/ind_844.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind_831.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/ind_819.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/ind_847.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/ind_818.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind_821.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/ind_857.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/ind_850.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/ind_860.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/ind_858.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/ind_862.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/ind_854.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/ind_849.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/ind_851.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/ind_866.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/ind_863.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/ind_856.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/ind_859.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/ind_861.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/ind_879.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/ind_880.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/ind_867.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2143/ind_870.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2142/ind_869.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2141/ind_871.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2139/ind_872.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2140/ind_874.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2138/ind_875.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2137/ind_873.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/ind_896.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/ind_897.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2151/ind_887.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/ind_889.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/ind_892.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/ind_893.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/ind_894.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2153/ind_895.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2152/ind_888.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/ind_890.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/ind_891.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2179/ind_913.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2178/ind_914.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2177/ind_917.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2176/ind_13071.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2180/ind_922.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2187/ind_924.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2198/ind_936.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2196/ind_920.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2195/ind_921.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2197/ind_925.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2181/ind_923.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2230/ind_955.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2229/ind_954.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2224/ind_949.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2219/ind_942.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2218/ind_941.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2227/ind_959.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2226/ind_958.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2232/ind_957.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2225/ind_950.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2228/ind_960.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2231/ind_956.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2223/ind_948.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2222/ind_947.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2221/ind_946.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2220/ind_945.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2234/ind_944.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2235/ind_943.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2248/ind_969.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2249/ind_968.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2244/ind_965.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2245/ind_964.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2246/ind_970.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2266/ind_976.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2263/ind_981.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2262/ind_982.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2260/ind_978.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2259/ind_973.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2258/ind_971.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2303/moc_2.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2287/moc_3.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2286/moc_4.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2049/moc_790.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2068/moc_806.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2067/moc_815.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2065/moc_811.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2064/moc_813.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2062/moc_812.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2059/moc_810.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2060/moc_807.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/moc_823.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/moc_722.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2082/moc_830.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/moc_837.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/moc_833.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2081/moc_828.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2080/moc_827.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2079/moc_826.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/moc_825.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/moc_824.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/moc_834.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/moc_836.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/moc_835.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/moc_855.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/moc_865.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/moc_864.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/moc_848.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/moc_877.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/moc_878.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/moc_876.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2199/moc_926.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2200/moc_927.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2201/moc_928.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2202/moc_929.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2203/moc_930.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2204/moc_931.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2205/moc_932.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2206/moc_933.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2207/moc_934.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2208/moc_935.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2209/moc_937.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2186/moc_903.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2183/moc_939.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2210/moc_938.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2184/moc_916.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2182/moc_919.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2211/moc_940.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2217/moc_953.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2215/moc_952.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2216/moc_951.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2247/moc_963.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2241/moc_967.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2242/moc_962.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2243/moc_966.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2256/moc_972.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2267/moc_6422.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2301/req_8.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2058/req_804.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2154/req_902.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/req_886.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/req_885.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/req_900.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/req_901.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/req_899.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/req_898.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2185/req_4979.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2214/req_961.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2265/req_974.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2264/req_975.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2257/req_979.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2261/req_980.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2213/rep_906.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2212/rep_904.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2188/rep_911.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2189/rep_908.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2190/rep_905.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2191/rep_912.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2192/rep_907.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2193/rep_910.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2194/rep_909.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2050/pls_88.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2047/pl_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2052/pl_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2074/pl_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2075/pl_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2076/pl_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/pl_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/pl_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/pl_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/pl_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/pl_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/lei_no_5.772_-_2018_loa_2019_-_republicada.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2128/pl_172_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2144/pl_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2145/pl_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2146/pl_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2147/pl_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2148/pl_178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2149/pl_179-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2150/pl_180-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2169/pl_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2173/pl_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2170/pl_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2171/pl_184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2172/pl_237.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2175/pl_186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2174/pl_187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2233/pl_188-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2236/pl_189-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2237/pl_190-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2238/pl_191-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2239/pl_192-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2240/pl_193-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pl_194-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2251/pl_195-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2252/pl_196-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2253/pl_197-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2254/pl_198-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_199-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2307/ind_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2299/ind_12.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2051/ind_791.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2069/ind_13004.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2070/ind_817.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2055/ind_801.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2057/ind_805.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2071/ind_799.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2072/ind_798.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2053/ind_796.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2073/ind_797.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2054/ind_800.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2056/ind_802.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/ind_820.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/ind_844.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind_831.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/ind_819.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/ind_847.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/ind_818.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind_821.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/ind_857.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/ind_850.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/ind_860.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/ind_858.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/ind_862.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/ind_854.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/ind_849.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/ind_851.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/ind_866.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/ind_863.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/ind_856.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/ind_859.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/ind_861.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/ind_879.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/ind_880.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/ind_867.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2143/ind_870.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2142/ind_869.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2141/ind_871.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2139/ind_872.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2140/ind_874.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2138/ind_875.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2137/ind_873.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/ind_896.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/ind_897.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2151/ind_887.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/ind_889.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/ind_892.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/ind_893.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/ind_894.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2153/ind_895.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2152/ind_888.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/ind_890.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/ind_891.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2179/ind_913.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2178/ind_914.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2177/ind_917.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2176/ind_13071.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2180/ind_922.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2187/ind_924.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2198/ind_936.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2196/ind_920.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2195/ind_921.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2197/ind_925.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2181/ind_923.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2230/ind_955.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2229/ind_954.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2224/ind_949.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2219/ind_942.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2218/ind_941.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2227/ind_959.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2226/ind_958.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2232/ind_957.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2225/ind_950.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2228/ind_960.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2231/ind_956.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2223/ind_948.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2222/ind_947.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2221/ind_946.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2220/ind_945.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2234/ind_944.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2235/ind_943.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2248/ind_969.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2249/ind_968.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2244/ind_965.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2245/ind_964.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2246/ind_970.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2266/ind_976.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2263/ind_981.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2262/ind_982.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2260/ind_978.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2259/ind_973.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2258/ind_971.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2303/moc_2.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2287/moc_3.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2286/moc_4.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2049/moc_790.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2068/moc_806.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2067/moc_815.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2065/moc_811.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2064/moc_813.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2062/moc_812.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2059/moc_810.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2060/moc_807.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/moc_823.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/moc_722.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2082/moc_830.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/moc_837.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/moc_833.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2081/moc_828.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2080/moc_827.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2079/moc_826.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/moc_825.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/moc_824.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/moc_834.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/moc_836.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/moc_835.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/moc_855.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/moc_865.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/moc_864.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/moc_848.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/moc_877.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/moc_878.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/moc_876.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2199/moc_926.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2200/moc_927.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2201/moc_928.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2202/moc_929.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2203/moc_930.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2204/moc_931.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2205/moc_932.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2206/moc_933.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2207/moc_934.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2208/moc_935.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2209/moc_937.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2186/moc_903.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2183/moc_939.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2210/moc_938.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2184/moc_916.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2182/moc_919.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2211/moc_940.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2217/moc_953.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2215/moc_952.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2216/moc_951.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2247/moc_963.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2241/moc_967.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2242/moc_962.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2243/moc_966.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2256/moc_972.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2267/moc_6422.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2301/req_8.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2058/req_804.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2154/req_902.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/req_886.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/req_885.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/req_900.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/req_901.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/req_899.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/req_898.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2185/req_4979.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2214/req_961.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2265/req_974.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2264/req_975.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2257/req_979.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2261/req_980.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2213/rep_906.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2212/rep_904.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2188/rep_911.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2189/rep_908.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2190/rep_905.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2191/rep_912.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2192/rep_907.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2193/rep_910.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2194/rep_909.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2018/2050/pls_88.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>