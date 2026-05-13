--- v0 (2026-02-11)
+++ v1 (2026-05-13)
@@ -54,2463 +54,2463 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>37171</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Prefeito Aloysio Navarro de Aquino</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG, OPERAÇÕES DE CREDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>37172</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.640/2013 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>37173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>37174</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº 4.500/2013</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>37190</t>
   </si>
   <si>
     <t>VEREADORA HELENA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE AO SERVIDOR MUNICIPAL O DIREITO Á LICENÇA-MATERNIDADE / PATERNIDADE, ALTERADO A LEI Nº 3.824/2009</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>37191</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>37193</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO DA LEI MUNICIPAL Nº 3.824/2009</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>37277</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE MURIAÉ E DÁ OUTRAS PROVIDENCIAS``</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>37288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N.4640-2013_x000D_
  </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>37289</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL N.4.500-2013</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>37290</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA - LEI ORÇAMENTARIA N 4.648, DE 26 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>37291</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL N.4.640-2013 E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>37292</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL ( COMPDEC ) DO MUNICÍPIO DE MURIAÉ, ALTERNADO E ATUALIZANDO A LEI N.946, DE 17 DE AGOSTO DE 1983, QUE CRIA A COMDEC MURIAÉ E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>37293</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.983/2010</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>37294</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO Á LEI MUNICIPAL N.4.500/2013</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>37295</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CRÉDITO ADICIONAL NA LOA - LEI ORÇAMENTÁRIA Nº 4.648, DE 26 DE DEZEMBRO DE 2013</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>37304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIDADE DA ÁGUA DA PISCINAS DE USO PÚBLICO OU COLETIVO NO ÂMBITO DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>37307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A GRATUIDADE DE ESTACIONAMENTO E DE BANHEIRO EM LOCAIS PÚBLICOS E PARTICULARES PARA OS DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>37332</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE - GILSON DE SOUZA RODRIGUES - A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL CÂNDIDO PORTINARI LOCALIZADA NO BAIRRO JOANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>37337</t>
   </si>
   <si>
     <t>VEREADOR MANOEL CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO EXECUTIVO A INSTALAR REDUTORES DE VELOCIDADE E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>37340</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A FIRMAR CONVENIO COM O MINISTÉRIO DA AGRICULTURA, PECUÁRIA E DO ABASTECIMENTO </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>37341</t>
   </si>
   <si>
     <t>VEREADOR JAIR ABREU</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA DE PREVENÇÃO DE ACIDENTES E SAÚDE DO TRABALHADOR E O DIA MUNICIPAL  EM MEMORIA DAS VITIMAS DE ACIDENTES DE ACIDENTES DO TRABALHO </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>37351</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS FEIRAS ITINERANTES A SEREM REALIZADAS EM LOCAIS ABERTOS OU FECHADOS NO MUNICÍPIO DE MURIAÉ </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>37357</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO MUNICÍPIO DE MURIAÉ/MG NAS FORMAS QUE ABAIXO ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>37375</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PUBLICA MUNICIPAL O CENTRO DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E CULTURAL DE MURIAÉ E REGIÃO - CONDESC -</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>37380</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS INSTÂNCIAS DELIBERATIVAS E DE CONTROLE SOCIAL DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE MURIAÉ (SUS MURIAÉ) E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>37381</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O SINDICATO RURAL DE MURIAÉ</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>37382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL Nº 4.618 DE 09 DE OUTUBRO DE 2013</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>37383</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A ALIENAR IMÓVEIS SITUADOS NO DISTRITO INDUSTRIAL DE MURIAÉ - BAIRRO INDUSTRIAL PREFEITO PAULO CARVALHO </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>37389</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E INCLUI DISPOSITIVOS NA LEI COMPLEMENTAR MUNICIPAL Nº 3.988/2010 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>37429</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DO CRÉDITO ADICIONAL ESPECIAL NA - LOA -</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>37430</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.640/2013 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>37431</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL Nº4.500/2013</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>37432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>37433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.182/2011</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>37436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA ROSALINA MARIA DO PRADO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>37437</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA GERALDO DE ALMEIDA PIRES E LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>37438</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA JOSÉ PINTO FLORÊNCIO A LOGRADOURO PUBLICO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>37439</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ NOGUEIRA NETO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>37463</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÁ DENOMINAÇÃO DE RUA ROSALINA MARIA DO PRADO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>37476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTALAÇÃO DE SISTEMAS DE ENERGIA SOLAR NAS EDIFICAÇÕES DO MUNICIPIO DE MURIAÉ E CONTÉM OUTRAS DISPOSIÇÕES </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>37484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  A LEI MUNICIPAL Nº 2.463/2000, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>37486</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTALAÇÃO DE SISTEMAS DE ENERGIA SOLAR NAS EDIFICAÇÕES DO MUNICIPIO DE MURIAÉ E CONTÉM OUTRAS DISPOSIÇÕES. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>37487</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL NA LOA </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>37488</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA - LOA -</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>37489</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A GRATIFICAÇÃO TEMPORÁRIA DE DESEMPENHO DE ENCARGOS ESPECIAIS </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>37506</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>37548</t>
   </si>
   <si>
     <t>VEREADOR JUNIOR DA CÍVIL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE ZENILDA MARIA DA SILVA A LOGRADOURO PUBLICO E DÁ OUTRAS PROVIDENCIAS _x000D_
 </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>37576</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCILIAÇÃO, TRANSAÇÃO E DESISTÊNCIA NOS PROCESSOS DA COMPETÊNCIA DOS JUIZADOS ESPECIAIS DA FAZENDA PUBLICA, BEM COMO DA COMPETÊNCIA DA JUSTIÇA ESTADUAL E DA OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>37593</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL Nº 4.500/2013</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>37594</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.640</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>37595</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL A LOA</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>37596</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>37597</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A EFETIVAR CREDITO ADICIONAL ESPECIAL NA LOA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>37598</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>37599</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>37600</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>37601</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>37602</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA / TORNEIRA VERDE </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>37605</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR CREDITO ESPECIAL ADICIONAL A LOA </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>37606</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL Nº 4.500/2013</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>37607</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL Nº 4.640/2013</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>37622</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA DENOMINAÇÃO DE WANDA MARIA DE CARVALHO CORREA A QUADRA POLIESPORTIVA LOCALIZADA NO CAIC JOAQUIM RIBEIRO DE CARVALHO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>37624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ESPECIAL NA LOA-</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO VOLUNTARIA DE SANGUE PARA FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>37642</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE LOGRADOURO PUBLICO DE AV. PREFEITO PAULO FRAGA </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>37643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOSÉ AUGUSTO SOARES CANÊDO</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>37656</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2015</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>37658</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS LOCALIZADOS NO DISTRITO INDUSTRIAL PREFEITO PAULO CARVALHO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>37659</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.182-2011</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>37671</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO COMUNITÁRIA DO BAIRRO PANORAMA &amp;#180;&amp;#180;ACOMBPA``</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>37705</t>
   </si>
   <si>
     <t>VEREADOR DEVAIL CORREA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE CENTRO CULTURAL CARMELINDA GUARÇONI BAÊSSO </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>37706</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE QUADRA POLIESPORTIVA ANTÔNIO BAÊSSO, NO DISTRITO DE PIRAPANEMA</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>37722</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, A CARREIRA E OS PADROES DE VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE MURIAÉ-MG</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>37746</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNCIA DE IMÓVEIS INFERIORES A 150M² COM MATRICULA NO CARTÓRIO DE REGISTRO DE IMÓVEIS NO MUNICÍPIO DE MURIAÉ </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>37775</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AOS DOADORES DE SANGUE EM ESTABELECIMENTOS COMERCIAIS DE SERVIÇO E SIMILARES E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>37776</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 2.463/2000, DE 28 DE SETEMBRO DE 2000, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ, MINAS GERAIS, E DA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>37806</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.463/2000, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>37809</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I - QUADRO DE CARGOS DE PROVIMENTO EM COMISSÃO, GRUPO DE DIREÇÃO SUPERIOR ASSESSORAMENTO E CHEFIA, DA LEI MUNICIPAL N° 4.183/2011 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>37810</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL AO LOA </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>37811</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DE PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>37812</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>37881</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.463/2000 &amp;#180;&amp;#180; PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ ``</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>37915</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O PARAGRAFO ÚNICO DO ART.36 E O ANEXO IX QUADRO DE FUNÇÕES GRATIFICADAS DA LEI MUNICIPAL N°4.183/2011 </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>37916</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TARIFA SOCIAL NA ESTRUTURA TARIFARIA DE COBRANÇA DOS SERVIÇOS DE ÁGUA E ESGOTO - DEMSUR</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>37917</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>37918</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A ISENÇÃO P/ A PRIMEIRA LIGAÇÃO DE ÁGUA E ESGOTO A SER FEITA PELO DEMSUR  </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>37919</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>37920</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL N° 4.640/2013</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>37921</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL N° 4.500/2013</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>37926</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS NA LEI N° 4.182/2011</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>37927</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 81 DA LEI MUNICIPAL N° 3.824/2009, O PARÁGRAFO 2° DO ART. 23 DA LEI MUNICIPAL N° 3.988/2010, E O PARAGRAFO 2° DO ART. 30 DA LEI MUNICIPAL N° 4.049/2011</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>37928</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 4.182/2011</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>37944</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL INDIRETA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>37945</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXTINÇÃO DE CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>37947</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI E ORGANIZA O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MURIAÉ - SUAS-MURIAÉ, DENTRE OUTRAS PROVIDENCIAS  </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>37948</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE PAGAMENTO DE TARIFA NAS LINHAS URBANAS DE ONIBUS AS PESSOAS PORTADORAS DE DOENÇAS CRONICAS </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>37950</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE BAIRRO SANTA LAURA A LOGRADOURO PÚBLICO </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>37951</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAE</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>37952</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REMANEJAR CRÉDITOS CONSIGNADOS NO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>37953</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR CREDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>37954</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N° 4.640/2013</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>37955</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N° 4.500/13</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>37957</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA ARENO ÂNGELO LEVATE A LOGRADOURO PUBLICO </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>37958</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA JOÃO ANDRADE GOULART </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>37959</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA NILO FAUSTINO DE ARAUJO</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>37964</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA VEREADOR TEBINHA LIGEIRO A LOGRADOURO PUBLICO </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>37965</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE JOAQUIM RIBEIRO DE CARVALHO A LOGRADOUROS PÚBLICOS </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>37966</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 4.184/11</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>37967</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 1° E 60 DA LEI COMPLEMENTAR N° 4.723/14</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>37968</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REMANEJAR CRÉDITOS CONSIGNADOS NO ORÇAMENTO PARA EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>37993</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE ARENO ÂNGELO LEVATE A LOGRADOURO PUBLICO </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>37996</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N°2.871/2003</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>37997</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL N° 4.247/2012</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>37998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 4.411/2012</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>37999</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 4.182/2011</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>38035</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE DISTRITO INDUSTRIAL EDUARDO ALVES CORRÊA </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>38039</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O 2 E PARÁGRAFO ÚNICO AO ART. 2 DA LEI 2.195/98 - CONCEDE TRANSPORTE GRATUITO ÁS PESSOAS DE BAIXA RENDA PORTADORAS DE CÂNCER, VÍRUS HIV E DE ANEMIAS CONGÊNITOS E COAGULOPATIAS CONGÊNITAS, NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>38041</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ORGANIZAÇÃO NÃO GOVERNAMENTAL SALVANDO VIDAS </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>38054</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ ATRAVÉS DO DEMSUR A CONCEDER ISENÇÃO DE 50% DA TARIFA DE ÁGUA ÁS INSTITUIÇÕES FILANTRÓPICAS </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>38055</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 491A/69, QUE CONSIDERA DE UTILIDADE PÚBLICA A CASA DAS MENINAS </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>38057</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 3.195 - CÓDIGO TRIBUTÁRIO MUNICIPAL </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>38058</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A FIRMAR CONVÊNIO COM O NÚCLEO DE CRIADORES DE CAVALO CAMPOLINA DA ZONA DA MATA MINEIRA E ADJACÊNCIAS </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>38059</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>38060</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>38061</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>38062</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL N° 4.500/2013_x000D_
 </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>38063</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>38064</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>38081</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A FIRMAR CONVENIO DO SINDICATO RURAL DE MURIAÉ P/REALIZAÇÃO DA 59? EXPOSIÇÃO AGROPECUÁRIA, INDUSTRIAL E COMERCIAL DE MURIAÉ</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>38206</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ, ATRAVÉS DO DEMSUR CONCEDER ADICIONAL DE PERICULOSIDADE AOS SERVIDORES QUE TRABALHAM COM MOTOCICLETA </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>38208</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A CELEBRAR CONVENIO PURA CESSÃO DE SERVIDORES PÚBLICOS EFETIVOS AO MUNICÍPIO DE PATROCÍNIO DE MURIAÉ</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>38209</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMULA A GRATIFICAÇÃO SALARIAL AOS MÉDICOS DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE MURIAÉ </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>38210</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 2.334/1999 PARCELAMENTO DE SOLO URBANO </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>38220</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.466/2007</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>38221</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSPORTE DE ENTULHOS COM A UTILIZAÇÃO DE CAÇAMBAS ESTÁTICAS E DE VEÍCULOS DE CARROCERIA ABERTA NO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>38226</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI Nº 2.871/2003</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>38227</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA  O REGULAMENTO DE AÇÕES EM VIGILÂNCIA SANITÁRIA EM ESTABELECIMENTO DE COMERCIO VAREJISTA QUE MANIPULAM E/OU TRASPORTAM PRODUTOS CÁRNEOS E PESCADOS, REVOGA DISPOSITIVOS DA LEI Nº3.183, DE 30 DE DEZEMBRO DE 1997, DENTRE OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>38228</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA ARGEU AVELINO DE SOUZA A LOGRADOURO PÚBLICO </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>38232</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE LOGRADOUROS NO BAIRRO SANTA LAURA </t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>38237</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL 1846-94 QUE DA DENOMINAÇÃO DE LOGRADOURO PUBLICO </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>38238</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO UNIDOS FUTEBOL CLUB ITAMURI-UFCI</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>38239</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1780-93 QUE DA DENOMINAÇÃO A LOGRADOURO PUBLICO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>38244</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA CLAUDINEI ANACLETO CHAVES A LOGRADOURO PUBLICO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>38252</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 4.732/2014 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>38253</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI 4.733/2014 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>38268</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>38269</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>38270</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>38271</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A CONTRATA EMPRÉSTIMO NOS TERMOS DO ART. 73 INCISO XXIIDA LEI ORGÂNICA DO MUNICÍPIO DE MURIAÉ   </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>38272</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>38273</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.640/2013</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>38274</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 4.182 DE 28 DE DEZEMBRO DE 2011</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>38275</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>38288</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A CONCEDER ISENÇÃO DE TAXA DE ALVARÁ, DOCUMENTOS E PROTOCOLOS </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>38306</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PROTEÇÃO E ASSISTÊNCIA AOS CONDENADOS - APAC MURIAE</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>38307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.docx</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.docx</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>38325</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>38334</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE UNIDADE BÁSICA DE SAÚDE FRANCISCO PAES DE MATTOS E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>38353</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE PONTE ISMAR FRANÇA NOGUEIRA </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>38382</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 4.615/2013</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>38387</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI N° 3.432/2007 DE 27 DE MARÇO DE 2007, QUE DISPÕE SOBRE A TAXA DE ADMINISTRAÇÃO DE QUE TRATA O ART.33 §3° E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>38397</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE ÁS TARIFAS DE TRANSPORTE COLETIVO URBANO, NO MUNICIPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>38402</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>38441</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ, CRIAR PROGRAMA ESPECIFICO A PRODUTORES RURAIS PELO DESENVOLVIMENTO DE PRATICAS DE RECUPERAÇÃO E PRESERVAÇÃO DE MINAS E NASCENTES DE AGUA</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>38454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N°4.184, DE 28 DE DEZEMBRO DE 2011</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>38481</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.zip</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.zip</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS Á LEI MUNICIPAL N°4.737/2014</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>38482</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES ÁS ENTIDADES QUE MENCIONA</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>38483</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>38484</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORCAMENTO ANUAL DO MUNICIPIO DE MURIAE P/ O EXERCÍCIO FINANCEIRO 2015</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>38504</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO DE AÇÕES DE INSPEÇÃO EM ESTABELECIMENTO DE COMERCIO VAREJISTAS QUE MANIPULAM CARENES E PESCADOS, REVOGA DISPOSITIVOS DA LEI 4.850/2014</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>38505</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA MARIA ELISA GARCIA </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>38507</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA LEI MUNICIPAL N° 2.334/1999 (PARCELAMENTO DO SOLO URBANO) COM ALTERAÇÕES INTRODUZIDAS PELA LEI MUNICIPAL N° 4.848/2014 E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>38519</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS 11,12 E 14 DA LEIS MUNICIPAIS N° 4.182/2011, 4.183/2011, 4.184/2011 E 4.723/2014</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>38526</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N. 1.231, DE 17 DE DEZEMBRO DE 1987, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>38532</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE OS PROCEDIMENTOS PARA CRIAÇÃO E RECONHECIMENTO DA CATEGORIA DE UNIDADE DE CONSERVAÇÃO DE PROTEÇÃO INTEGRAL: RESERVA PARTICULAR DO PATRIMÔNIO NATURAL </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>38546</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES DE ACOMPANHAMENTO SOCIAL E PSICOLÓGICO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>38547</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL BRASILEIRO E HINO DO MUNICÍPIO DE MURIAÉ NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>38549</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC, INSTITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - FMDC, E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>38553</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR A CONCESSÃO DE BEM IMÓVEL PÚBLICO AO CONSELHO DE DESENVOLVIMENTO SÓCIO-ECONÔMICO DE BELISÁRIO</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>38554</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>38555</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>38610</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS A RESPEITO DA COLOCAÇÃO DE PLACAS INDICATIVAS DOS SERVIÇOS DO CRAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>38624</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>38625</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>38636</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>38643</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLITICA MUNICIPAL DE INCENTIVO Á PECUÁRIA DE LEITE </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>38650</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ A FIRMAR ACORDO COM SOCIEDADES EMPRESÁRIAS PROPRIETÁRIAS DE IMOVEIS NO BAIRRO INDUSTRIAL PREFEITO PAULO CARVALHO </t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>38662</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL N° 4.106/2011</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>38669</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 4.182, DE 28 DE DEZEMBRO DE 2011</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>38685</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA AGRIPINO TORRES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>38689</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 4.637/2013, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>38698</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE ÀS TARIFAS DE TRANSPORTE COLETIVO RURAL E SERVIÇO DE TÁXI NO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>37284</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/</t>
+    <t>http://sapl.muriae.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO 359/2013 QUE &amp;#180;&amp;#180;INSTITUI A GRATIFICAÇÃO PECUNIÁRIA DE ALIMENTAÇÃO - VALE ALIMENTAÇÃO - DESTINADOS AOS SERVIDORES ATIVOS DA CÂMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>37744</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VALOR CORRETO DO SUBSIDIO DOS VEREADORES COMPONENTES DO PODER LEGISLATIVO DE MURIAÉ</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>37777</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE FUNÇÃO PARA O EXERCÍCIO DAS FUNÇÕES E ATIVIDADES INERENTES Á COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>37778</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO FISCALIZADORA DE CONCURSO PUBLICO</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>38114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCÍCIO FINANCEIRO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38436</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE MURIAÉ A REGULAMENTAR A MODALIDADE PREGÃO PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>38485</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2014/265/parecer_previo_exercicio_2004.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2014/265/parecer_previo_exercicio_2004.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO - EXERCÍCIO 2004 - ODILON PAIVA CARVALHO</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>38486</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO - EXERCÍCIO 2003 - ODILON PAIVA CARVALHO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>38690</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI FUNÇÃO ESPECIAL E GRATIFICAÇÃO DE FUNÇÃO PARA O EXERCÍCIO DA ATIVIDADE "COMISSÃO DE LICITAÇÃO E PREGÃO" DA CÂMARA MUNICIPAL DE MURIAÉ</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>38692</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 359/2013</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>38679</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DO PL PROTOCOLO 38.669/2014</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>38697</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2814,68 +2814,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2014/265/parecer_previo_exercicio_2004.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/sapl/public/materialegislativa/2014/265/parecer_previo_exercicio_2004.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>