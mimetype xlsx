--- v0 (2026-02-12)
+++ v1 (2026-05-07)
@@ -54,907 +54,907 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>36019</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>VEREADOR ADEMAR CAMERINO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE BECO DERMEVAL LOMEU DE CARVALHO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>36074</t>
   </si>
   <si>
     <t>Prefeito Aloysio Navarro de Aquino</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL N° 4.504/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>36094</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PASSE LIVRE A PESSOAS IDOSAS E A DEFICIENTES FÍSICOS NA ÁREA RURAL DO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>36111</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESDOBRO DE IMÓVEIS QUE ESPECIFICA, SEU RESPECTIVO REGISTRO,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>36112</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ A REALIZAR PARCELAMENTO DE OBRIGAÇÕES JUNTO A RECEITA FEDERAL, REFERENTE AO PROGRAMA DE FORMAÇÃO DO PATRIMÔNIO DO SERVIDOR PÚBLICO - PASEP</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>36113</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 4.489/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>36114</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ, ATRAVÉS DA SECRETARIA MUNICIPAL DE TURISMO, A FIRMAR CONVÊNIO COM O SINDICATO RURAL DE MURIAÉ</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>36115</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MURIAÉ E SEUS ENTES DA ADMINISTRAÇÃO INDIRETA A FIRMAR CONVÊNIO COM O INSTITUTO RAPHAEL BARRETO &amp;#8211; ESCOLA SÃO PAULO</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>36171</t>
   </si>
   <si>
     <t>VEREADOR MANOEL CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A APLICAR PERCENTUAL DA RECEITA REPASSADA AO MUNICÍPIO A TÍTULO DE PAGAMENTO DE MULTA DE TRANSITO NA EDUCAÇÃO DE TRANSITO</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>36172</t>
   </si>
   <si>
     <t>VEREADORA HELENA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUMENTO DE 20% AOS MÉDICOS QUE EXERÇAM ESPECIALIDADES NA REDE DE SAÚDE MUNICIPAL</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>36173</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE ESTÚDIO PÚBLICO DE ENSAIOS E GRAVAÇÕES</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>36304</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO Á LEI MUNICIPAL N.4.295/2012</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>36305</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA-LEI ORÇAMENTÁRIA N°4.397, DE 29 DE NOVEMBRO DE 2012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>36307</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CREDITO ADICIONAL ESPECIAL NA LOA - LEI ORÇAMENTÁRIA N° 4.397, DE 29 DE NOVEMBRO DE 2012</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>36349</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE ESTRATÉGIA MUNICIPAL LIBERTY DIAS AO PSF LOCALIZADO NO BAIRRO INCONFIDÊNCIA I E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>36432</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.231 DE 17 DE DEZEMBRO DE 1987, QUE DISPÕE SOBRE USO E OCUPAÇÃO DO SOLO</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>36433</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.231 DE 17 DE DEZEMBRO DE 1987, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>36440</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O HORÁRIO DE CARGA E DESCARGA DE MERCADORIAS NAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>36454</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°.1.231, DE 17 DE DEZEMBRO DE 1987, QUE DISPÕE SOBRE O USO E OCUPAÇÃO DO SOLO</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>36456</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA ÍTALO ALLÓ DE MELLO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>36457</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE LOGRADOUROS NO LOTEAMENTO JARDIM DAS PALMEIRAS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>36460</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA LEIS QUE AUTORIZAM A CESSÃO DE TERRENOS SITUADOS NO DISTRITO INDUSTRIAL DE MURIAÉ E OUTRAS DE MATÉRIAS CORRELATADAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>36461</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°4.076/2011, QUE FIXA AS ALÍQUOTAS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DE QUE TRATA O ART.33 DA LEI MUNICIPAL N°3.432/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>36462</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS PARA A IMPLANTAÇÃO DE LICENCIAMENTO DOS CICLOMOTORES NO MUNICÍPIO DE MURIAÉ, ESTABELECE VALORES PARA COBRANÇA DE TAXA DE LICENÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>36476</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 82,83,84 E 85; ACRESCENTA OS ARTIGOS 85-A,85-B,85-C,85-D E O PARÁGRAFO ÚNICO AO ARTIGO 256 DA LEI 3.824 DE 01/12/2009 QUE ''DISPÕE SOBRE ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE MURIAÉ/MG, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS E DÁ OUTRAS   PROVIDÊNCIAS''; ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS ÁS LEIS MUNICIPAIS N° 3.432/2007 4.214/2012 E 4.245/2012, QUE '' DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE MURIAÉ/MG E DÁ OUTRAS PROVIDÊNCIAS''   </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>36490</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>36497</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N°4.613/2013, DISPÕE SOBRE O &amp;#180;&amp;#180;HORARIO DE CARGA E DESCARGA DE MERCADORIAS NAS VIAS PÚBLICAS`` </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>36503</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL, VEREADOR CARLOS DELFIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 4.229/2009, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRESTAR A ASSISTÊNCIA AO PEQUENO PRODUTOR RURAL".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>36580</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA - LEI ORÇAMENTARIA N°4.397, DE 29 DE NOVEMBRO DE 2012 </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>36581</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014/2017</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>36619</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 228 DA LEI COMPLEMENTAR N° 3.195/2005</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>36632</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETIVAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LOA - LEI ORÇAMENTARIA N° 4.397, DE 29 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>36681</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO DE ATENDIMENTO AO PÚBLICO NAS AGENCIAS BANCÁRIAS ESTABELECIDAS NO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>36699</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A ALIENAÇÃO DA IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE MURIAÉ, LOCALIZADOS NO BAIRRO INDUSTRIAL PREFEITO PAULO CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>36716</t>
   </si>
   <si>
     <t>VEREADOR DAVID LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#180;&amp;#180;RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DI VIDA - GRUPO DE APOIO A PACIENTES COM CANCER E FAMILIARES``</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>36771</t>
   </si>
   <si>
     <t>VEREADOR CARLOS DELFIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 3.229/2006, QUE &amp;#180;&amp;#180;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRESTAR A ASSISTÊNCIA AO PEQUENO PRODUTOR RURAL``</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>36812</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 82, 83, 84 E 85; ACRESCENTA OS ARTIGOS 85-A 85-B 85-C 85-D E O PARÁGRAFO ÚNICO AO ARTIGO 256 DA LEI 3.824 DE 01/12/2009 QUE &amp;#180;&amp;#180;DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE MURIAÉ, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS E DÁ OUTRAS PROVIDENCIAS`` ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS ÁS LEIS MUNICIPAIS Nº 3.432/2007, 4.214/2012, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE MURIAÉ  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>36813</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTACIONAMENTO ROTATIVO CONTROLADO DE VEÍCULOS AUTOMOTORES E CICLOMOTORES AS VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE MURIAÉ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>36814</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.tiff</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.tiff</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ E SEUS ENTES DA ADMINISTRAÇÃO INDIRETA A FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO SUPERIOR PARA REALIZAÇÃO DE ESTAGIO SUPERVISIONADO  </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>36815</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>36817</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES ÁS ENTIDADES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>36818</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REMANEJAR CRÉDITOS CONSIGNADOS NO ORÇAMENTO PARA O EXECÍCIO FINANCEIRO DE 2013</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>36819</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO L DA LEI MUNICIPAL Nº 4.500/2013 (LDO)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>36821</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.048/2005, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TRANSPORTES E TRANSITO DO MUNICÍPIO DE MURIAÉ</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>36827</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO LICAMUR - LIGA CARNAVALESCA DE MURIAÉ</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>36948</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.463/2000, DE 28 DE SETEMBRO DE 2000, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>36983</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONDUÇÃO DE VEICULO OFICIAL</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>36998</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.463/2000, DE 28 DE SETEMBRO DE 2000, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MURIAÉ, MINAS GERAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>37007</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.tiff</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.tiff</t>
   </si>
   <si>
     <t>REGULA PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>37008</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS E AUTORIZA O MUNICÍPIO A CONCEDER O DIREITO REAL DE USO RESOLÚVEL DE ÁREAS PÚBLICAS DE LOTEAMENTOS CO PERÍMETROS FECHADOS A SEREM IMPLANTADOS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>37009</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUI A LEI 3.202/2006 (LEI ALCYR PIRES VERMELHO) E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>37061</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RATEAR AS SOBRAS DE RECURSOS DO FUNDEB - FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO COM OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO QUE SE ENCONTREM EM EFETIVO EXERCÍCIO. </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>37062</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 3.824/2009 (ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE MURIAÉ) E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>37080</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N°3.824/2009 ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICIPIO DE MURIAÉ </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>37081</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MURIAÉ E SEUS ENTES DA ADMINISTRAÇÃO INDIRETA A FIRMAR CONVENIO COM INSTITUIÇÕES DE ENSINO PÚBLICAS E PRIVADAS PARA REALIZAÇÃO DE ESTAGIO OBRIGATÓRIO E NÃO OBRIGATÓRIO PARA ESTUDANTES DE ENSINO MÉDIO, DA EDUCAÇÃO ESPECIAL E DOS ANOS FINAIS DO ENSINO FUNDAMENTAL, DENTRE OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>37139</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 4.500/2013</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>37140</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORÇAMENTARIA ANUAL</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>37194</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 3.824 </t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>680093</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS - EXECUTIVO MUNICIPAL - EXECUÇÃO ORÇAMENTÁRIA, FINANCEIRA, CONTÁBIL E PATRIMONIAL - PARECER PRÉVIO PELA REJEIÇÃO DAS CONTAS._x000D_
 1) EMITE-SE PARECER PRÉVIO PELA REJEIÇÃO DAS CONTAS, TENDO EM VISTA O DESCUMPRIMENTO DO ART. 77, III, DO ADCT DA CF/88 E DO ART. 29-A DA CF/88, À LUZ DA RESOLUÇÃO N. 04/09 E COM FUNDAMENTO NO ART. 45, III, DA LEI ORGÂNICA E NO ART. 240, III, DO REGIMENTO INTERNO._x000D_
 2) FAZEM-SE AS RECOMENDAÇÕES CONSTANTES NO CORPO DA FUNDAMENTAÇÃO._x000D_
 3) DECISÃO UNÂNIME.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>36080</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI ORGÂNICA DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>36081</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DE MURIAÉ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>36082</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>36083</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>36084</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>36085</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>36087</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>36088</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>36107</t>
   </si>
   <si>
     <t>VEREADOR SARGENTO JOEL, VEREADOR ADEMAR CAMERINO, VEREADORA HELENA CARVALHO, VEREADOR CARLOS DELFIM, VEREADOR DEVAIL CORREA, VEREADOR JUNIOR DA CÍVIL, VEREADOR MANOEL CARVALHO, VEREADOR WOLNIM</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>36182</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI ORGÂNICA DE MURIAÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>36157</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VILA DERMEVAL LOMEU DE CARVALHO A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1261,68 +1261,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muriae.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>